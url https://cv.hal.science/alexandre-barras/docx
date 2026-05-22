--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -1299,299 +1299,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platelet Extracellular Vesicles Loaded Gelatine Hydrogels for Wound Care</w:t>
+                <w:t xml:space="preserve">[Review] Enhancing paracellular and transcellular permeability using nanotechnological approaches for the treatment of brain and retinal diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Back</w:t>
+                <w:t xml:space="preserve">Asmaa Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Boukherroub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariunjargal Nyam‐erdene</w:t>
+                <w:t xml:space="preserve">Ching-Li Tseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jen‐chang Yang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sorin Melinte</w:t>
+                <w:t xml:space="preserve">David Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adhm.202401914⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (1), pp.14-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3NH00306J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767069v1</w:t>
+                <w:t xml:space="preserve">hal-04271375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Review] Enhancing paracellular and transcellular permeability using nanotechnological approaches for the treatment of brain and retinal diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Platelet Extracellular Vesicles Loaded Gelatine Hydrogels for Wound Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Back</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asmaa Khalil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rabah Boukherroub</w:t>
+                <w:t xml:space="preserve">Ariunjargal Nyam‐erdene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ching-Li Tseng</w:t>
+                <w:t xml:space="preserve">Jen‐chang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Devos</w:t>
+                <w:t xml:space="preserve">Sorin Melinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Horizons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (1), pp.14-43. </w:t>
+              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3NH00306J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adhm.202401914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04271375v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seawater corrosive engineering assisted in-situ room temperature synthesis of Ni/Co/Fe trimetallic composition to achieve polyester plastics upgrading and green hydrogen production</w:t>
               </w:r>
@@ -2107,295 +2107,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a Peptide Nucleic Acid (PNA) aptamer for cardiac troponin I: Substituting DNA with neutral PNA maintains picomolar affinity and improves performances for electronic sensing with graphene field-effect transistors (gFET)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[Review] Deep Eutectic Solvents Comprising Organic Acids and Their Application in (Bio)Medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Swebocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Rodrigues</w:t>
+                <w:t xml:space="preserve">Amar Abderrahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Curti</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kamel Haddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Boukherroub</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nantod.2023.101840⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (10), pp.8492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24108492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04102165v1</w:t>
+                <w:t xml:space="preserve">hal-04125293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Review] Deep Eutectic Solvents Comprising Organic Acids and Their Application in (Bio)Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tomasz Swebocki</w:t>
+                <w:t xml:space="preserve">Discovery of a Peptide Nucleic Acid (PNA) aptamer for cardiac troponin I: Substituting DNA with neutral PNA maintains picomolar affinity and improves performances for electronic sensing with graphene field-effect transistors (gFET)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Curti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Haddadi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quentin Pagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (10), pp.8492. </w:t>
+              <w:t xml:space="preserve">Nano Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50, pp.101840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms24108492⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nantod.2023.101840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04125293v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous upcycling of PET plastic waste and CO2 reduction through Co-electrolysis: a novel approach for integrating CO2 reduction and PET hydrolysate oxidation</w:t>
               </w:r>
@@ -3585,723 +3585,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly performing graphene-based field effect transistor for the differentiation between mild-moderate-severe myocardial injury</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective PDT/PTT dual-modal phototherapeutic killing of bacteria by using poly(N-phenylglycine) nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladyslav Mishyn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann R. Leroux</w:t>
+                <w:t xml:space="preserve">Sena Ghayyem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Butruille</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Farnoush Faridbod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Szunerits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Boukherroub</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nantod.2022.101391⟩</w:t>
+              <w:t xml:space="preserve">Microchimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 189 (4), pp.150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00604-022-05181-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03559707v1</w:t>
+                <w:t xml:space="preserve">hal-03626653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective PDT/PTT dual-modal phototherapeutic killing of bacteria by using poly(N-phenylglycine) nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly performing graphene-based field effect transistor for the differentiation between mild-moderate-severe myocardial injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladyslav Mishyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann R. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sena Ghayyem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Barras</w:t>
+                <w:t xml:space="preserve">Laura Butruille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farnoush Faridbod</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eloise Woitrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 189 (4), pp.150. </w:t>
+              <w:t xml:space="preserve">Nano Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43, pp.101391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00604-022-05181-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nantod.2022.101391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626653v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytic acid-doped poly-N-phenylglycine potato peels for removal of anionic dyes: investigation of adsorption parameters</w:t>
+                <w:t xml:space="preserve">Anti-aggregation effect of carbon quantum dots on diabetogenic and beta-cell cytotoxic amylin and beta amyloid heterocomplexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kahina Bouhadjra</w:t>
+                <w:t xml:space="preserve">Anna Voronova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Plaisance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wahiba Lemlikchi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Manash Das</w:t>
+                <w:t xml:space="preserve">Valerie Pawlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Boukherroub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1NJ04713B⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (39), pp.14683-14694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2NR03173F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587400v1</w:t>
+                <w:t xml:space="preserve">hal-03799961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-aggregation effect of carbon quantum dots on diabetogenic and beta-cell cytotoxic amylin and beta amyloid heterocomplexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Voronova</w:t>
+                <w:t xml:space="preserve">Preparation of Flower-Shaped Co-Fe Layer Double Hydroxide Nanosheets Loaded with Pt Nanoparticles by Corrosion Engineering for Efficient Electrocatalytic Water Splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao-Hui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rabah Boukherroub</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Addad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2NR03173F⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (12), pp.15269-15281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.2c02905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799961v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of Flower-Shaped Co-Fe Layer Double Hydroxide Nanosheets Loaded with Pt Nanoparticles by Corrosion Engineering for Efficient Electrocatalytic Water Splitting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yi Zhang</w:t>
+                <w:t xml:space="preserve">Phytic acid-doped poly-N-phenylglycine potato peels for removal of anionic dyes: investigation of adsorption parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Bouhadjra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Lemlikchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Roussel</w:t>
+                <w:t xml:space="preserve">Manash Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5 (12), pp.15269-15281. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (11), pp.5111-5120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaem.2c02905⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1NJ04713B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875848v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photothermal Activatable Mucoadhesive Fiber Mats for On-Demand Delivery of Insulin via Buccal and Corneal Mucosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Voronova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4525,103 +4525,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat-based transdermal delivery of a ramipril loaded cream for treating hypertension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Voronova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Decoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise Woitrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Butruille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (34), pp.12247-12256. </w:t>
@@ -4787,429 +4787,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Colistin Activity against Colistin-Resistant Escherichia coli through Combination with Alginate Nanoparticles and Small Molecules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yanath Belguesmia</w:t>
+                <w:t xml:space="preserve">A colorimetric assay and MCR-ALS analysis of the peroxidase-like activity of poly (N-phenylglycine) functionalized with polyethylene glycol (PNPG-PEG) nanozyme for the determination of dopamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehri Razavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Szunerits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Khoshkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Kempf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Djamel Drider</w:t>
+                <w:t xml:space="preserve">Mohsen Kompany-Zareh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ph15060682⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1235, pp.340493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2022.340493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689287v1</w:t>
+                <w:t xml:space="preserve">hal-03839132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A colorimetric assay and MCR-ALS analysis of the peroxidase-like activity of poly (N-phenylglycine) functionalized with polyethylene glycol (PNPG-PEG) nanozyme for the determination of dopamine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehri Razavi</w:t>
+                <w:t xml:space="preserve">TRPM8 as an Anti–Tumoral Target in Prostate Cancer Growth and Metastasis Dissemination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Grolez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Chinigò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohsen Kompany-Zareh</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Hammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Noyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2022.340493⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Calcium Signaling in Human Health and Diseases 3.0, 23 (12), pp.6672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23126672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839132v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRPM8 as an Anti–Tumoral Target in Prostate Cancer Growth and Metastasis Dissemination</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giorgia Chinigò</w:t>
+                <w:t xml:space="preserve">Enhancing Colistin Activity against Colistin-Resistant Escherichia coli through Combination with Alginate Nanoparticles and Small Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noura Hazime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanath Belguesmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Noyer</w:t>
+                <w:t xml:space="preserve">Djamel Drider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Calcium Signaling in Human Health and Diseases 3.0, 23 (12), pp.6672. </w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (6), pp.682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23126672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ph15060682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746647v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flower‐like nitrogen‐Co‐doped MoS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;@rgo composites with excellent stability for supercapacitors</w:t>
               </w:r>
@@ -5247,51 +5247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemElectroChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (15), pp.2903-2911. </w:t>
@@ -5878,51 +5878,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced antibacterial activity of CuS-BSA/lysozyme under near infrared light irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Swaidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sena Ghayyem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6012,90 +6012,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of chemical engineering and technological advances on managing diabetes: present and future concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Szunerits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Melinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Voronova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Society Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -6127,295 +6127,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microencapsulation of benzalkonium chloride enhanced its antibacterial and antibiofilm activity against Listeria monocytogenes and Escherichia coli</w:t>
+                <w:t xml:space="preserve">Water-Soluble Ruthenium (II) Complex Derived From Optically Pure Limonene and Its Microencapsulation Are Efficient Tools Against Bacterial Food Pathogen Biofilms: Escherichia coli, Staphylococcus aureus, Enteroccocus faecalis, and Listeria monocytogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Khelissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Barras</w:t>
+                <w:t xml:space="preserve">Yousra El Fannassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charafeddine Jama</w:t>
+                <w:t xml:space="preserve">Samah Mechmechani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakhr Alhuthali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amin El Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jam.15010⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.711326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.711326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137614v1</w:t>
+                <w:t xml:space="preserve">hal-03501661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-Soluble Ruthenium (II) Complex Derived From Optically Pure Limonene and Its Microencapsulation Are Efficient Tools Against Bacterial Food Pathogen Biofilms: Escherichia coli, Staphylococcus aureus, Enteroccocus faecalis, and Listeria monocytogenes</w:t>
+                <w:t xml:space="preserve">Microencapsulation of benzalkonium chloride enhanced its antibacterial and antibiofilm activity against Listeria monocytogenes and Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Khelissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sakhr Alhuthali</w:t>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amin El Amrani</w:t>
+                <w:t xml:space="preserve">Charafeddine Jama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.711326. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 131 (3), pp 1136-1146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.711326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jam.15010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03501661v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetically driven superhydrophobic/superoleophilic graphene-based polyurethane sponge for highly efficient oil/water separation and demulsification</w:t>
               </w:r>
@@ -6855,51 +6855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baghdad Ouddane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.128798. </w:t>
@@ -7218,51 +7218,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Retracted] Rapid generation of coronaviral immunity using recombinant peptide modified nanodiamonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostyslav Bilyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7333,295 +7333,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-biofilm activity of dodecyltrimethylammonium chloride microcapsules against Salmonella enterica serovar Enteritidis and Staphylococcus aureus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+                <w:t xml:space="preserve">Colorimetric detection of chromium (VI) ion using poly(N-phenylglycine) nanoparticles acting as a peroxidase mimetic catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sena Ghayyem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Swaidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Barras</w:t>
+                <w:t xml:space="preserve">Mathias Dolci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farnoush Faridbod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofouling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08927014.2021.1873958⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 226, pp.122082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2021.122082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127835v1</w:t>
+                <w:t xml:space="preserve">hal-03136451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colorimetric detection of chromium (VI) ion using poly(N-phenylglycine) nanoparticles acting as a peroxidase mimetic catalyst</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abir Swaidan</w:t>
+                <w:t xml:space="preserve">Anti-biofilm activity of dodecyltrimethylammonium chloride microcapsules against Salmonella enterica serovar Enteritidis and Staphylococcus aureus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Khelissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farnoush Faridbod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 226, pp.122082. </w:t>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Biofouling, 37 (1), pp.49-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2021.122082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08927014.2021.1873958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136451v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of boron-doped diamond nanospikes on porous Ti substrate for high-performance supercapacitors</w:t>
               </w:r>
@@ -7901,51 +7901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liuqing Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladyslav Mishyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Heyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8003,831 +8003,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene oxide chemically reduced and functionalized with KOH-PEI for efficient Cr(VI) adsorption and reduction in acidic medium</w:t>
+                <w:t xml:space="preserve">Photothermally active cryogel devices for effective release of antimicrobial peptides: on-demand treatment of infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Tadjenant</w:t>
+                <w:t xml:space="preserve">Laura Chambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nahed Dokhan</w:t>
+                <w:t xml:space="preserve">Léa Rosselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxana Jijie</w:t>
+                <w:t xml:space="preserve">Duygu Aydin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Loczechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127316⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (51), pp.56805-56814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c17633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03089825v1</w:t>
+                <w:t xml:space="preserve">hal-03089813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasmall CuS-BSA-Cu3(PO4)2 nanozyme for highly efficient colorimetric sensing of H2O2 and glucose in contact lens care solutions and human serum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joumana Toufaily</w:t>
+                <w:t xml:space="preserve">Investigation of the toxic effects of different polystyrene micro-and nanoplastics on microalgae Chlorella vulgaris by analysis of cell viability, pigment content, oxidative stress and ultrastructural changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Hazeem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gamze Yesilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bououdina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Perna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demet Cetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 156, pp.111278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2020.02.064⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03009116v1</w:t>
+                <w:t xml:space="preserve">hal-03090025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced electrocatalytic hydrogen evolution on a plasmonic electrode: the importance of the Ti/TiO2 adhesion layer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liuqing Pang</w:t>
+                <w:t xml:space="preserve">Graphene oxide chemically reduced and functionalized with KOH-PEI for efficient Cr(VI) adsorption and reduction in acidic medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Tadjenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahed Dokhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sorin Melinte</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Addad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Jijie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 258, pp.127316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0ta02353a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03090016v1</w:t>
+                <w:t xml:space="preserve">hal-03089825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-performance flexible hybrid supercapacitor based on NiAl layered double hydroxide as a positive electrode and nitrogen-doped reduced graphene oxide as a negative electrode</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Roussel</w:t>
+                <w:t xml:space="preserve">Ultrasmall CuS-BSA-Cu3(PO4)2 nanozyme for highly efficient colorimetric sensing of H2O2 and glucose in contact lens care solutions and human serum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Swaidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Addad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabine Szunerits</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Toufaily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136664⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Analytica Chimica Acta, 1109, pp.78-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2020.02.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949085v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photothermally active cryogel devices for effective release of antimicrobial peptides: on-demand treatment of infections</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léa Rosselle</w:t>
+                <w:t xml:space="preserve">High-performance flexible hybrid supercapacitor based on NiAl layered double hydroxide as a positive electrode and nitrogen-doped reduced graphene oxide as a negative electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Dolci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aleksandra Loczechin</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Szunerits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (51), pp.56805-56814. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 354, pp.136664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c17633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089813v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the toxic effects of different polystyrene micro-and nanoplastics on microalgae Chlorella vulgaris by analysis of cell viability, pigment content, oxidative stress and ultrastructural changes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bououdina</w:t>
+                <w:t xml:space="preserve">Enhanced electrocatalytic hydrogen evolution on a plasmonic electrode: the importance of the Ti/TiO2 adhesion layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liuqing Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladyslav Mishyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Perna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Demet Cetin</w:t>
+                <w:t xml:space="preserve">Georgiana Sandu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Melinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 156, pp.111278. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (28), pp.13980-13986. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0ta02353a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090025v1</w:t>
+                <w:t xml:space="preserve">hal-03090016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of superhydrophobic/superoleophilic functionalized reduced graphene oxide/polydopamine/PFDT membrane for efficient oil/water separation</w:t>
               </w:r>
@@ -9343,295 +9343,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrothermal patches driving the transdermal delivery of insulin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Pagneux</w:t>
+                <w:t xml:space="preserve">An ‘on-demand’ photothermal antibiotic release cryogel patch: evaluation of efficacy on an ex vivo model for skin wound infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Rosselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ran Ye</w:t>
+                <w:t xml:space="preserve">Anna Rita Cantelmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Chengnan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Barras</w:t>
+                <w:t xml:space="preserve">Nadia Skandrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Hennuyer</w:t>
+                <w:t xml:space="preserve">Michael Pastore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Horizons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (4), pp.663-670. </w:t>
+              <w:t xml:space="preserve">Biomaterials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (21), pp.5911-5919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9nh00576e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0bm01535k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090048v1</w:t>
+                <w:t xml:space="preserve">hal-03089818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ‘on-demand’ photothermal antibiotic release cryogel patch: evaluation of efficacy on an ex vivo model for skin wound infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Rosselle</w:t>
+                <w:t xml:space="preserve">Electrothermal patches driving the transdermal delivery of insulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Rita Cantelmo</w:t>
+                <w:t xml:space="preserve">Ran Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Chengnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Pastore</w:t>
+                <w:t xml:space="preserve">Nathalie Hennuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (21), pp.5911-5919. </w:t>
+              <w:t xml:space="preserve">Nanoscale Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (4), pp.663-670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0bm01535k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9nh00576e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03089818v1</w:t>
+                <w:t xml:space="preserve">hal-03090048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aluminum oxide nanowires as safe and effective adjuvants for next-generation vaccines</w:t>
               </w:r>
@@ -9751,103 +9751,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-infrared light activatable hydrogels for metformin delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Chengnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Voronova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Abderrahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (34), pp.15810-15820. </w:t>
@@ -9898,90 +9898,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient capture and photothermal ablation of planktonic bacteria and biofilms using reduced graphene oxide–polyethyleneimine flexible nanoheaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milica Budimir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Jijie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ran Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Melinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (17), pp.2771-2781. </w:t>
@@ -10045,51 +10045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Oussama Khelissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charafeddine Jama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10143,295 +10143,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoO Promoted the Catalytic Activity of Nitrogen-Doped MoS 2 Supported on Carbon Fibers for Overall Water Splitting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liuqing Pang</w:t>
+                <w:t xml:space="preserve">Encapsulation of a TRPM8 Agonist, WS12, in Lipid Nanocapsules Potentiates PC3 Prostate Cancer Cell Migration Inhibition through Channel Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grolez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Addad</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gordienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Slomianny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b09112⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-44452-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368050v1</w:t>
+                <w:t xml:space="preserve">hal-02373190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation of a TRPM8 Agonist, WS12, in Lipid Nanocapsules Potentiates PC3 Prostate Cancer Cell Migration Inhibition through Channel Activation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Hammadi</w:t>
+                <w:t xml:space="preserve">CoO Promoted the Catalytic Activity of Nitrogen-Doped MoS 2 Supported on Carbon Fibers for Overall Water Splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liuqing Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Slomianny</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Amin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (35), pp.31889-31898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-44452-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b09112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373190v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PMS activation using reduced graphene oxide under sonication: Efficient metal-free catalytic system for the degradation of rhodamine B, bisphenol A, and tetracycline</w:t>
               </w:r>
@@ -11087,51 +11087,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional carbon quantum dots as medical countermeasures to human coronavirus (HCoV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Loczechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Séron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11234,77 +11234,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NiFe layered double hydroxide electrodeposited on Ni foam coated with reduced graphene oxide for high-performance supercapacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Jijie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Szunerits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11368,90 +11368,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopamine-functionalized cyclodextrins: modification of reduced graphene oxide based electrodes and sensing of folic acid in human serum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fereshteh Chekin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladyslav Mishyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ran Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 411 (20), pp.5149-5157. </w:t>
@@ -11891,51 +11891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqueous medium-induced micropore formation in plasma polymerized polystyrene: an effective route to inhibit bacteria adhesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Jijie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12025,51 +12025,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced graphene oxide/polyethylenimine based immunosensor for the selective and sensitive electrochemical detection of uropathogenic Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Jijie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Kahlouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12153,338 +12153,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-step immersion for fabrication of superhydrophobic/superoleophilic carbon felts with fire resistance: Fast separation and removal of oil from water</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesoporous silica nanoparticles in recent photodynamic therapy applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ge He</w:t>
+                <w:t xml:space="preserve">Bayir Sumeyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shixiang Lu</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Boukherroub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Szunerits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Raehm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2017.08.088⟩</w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (11), pp.1651 - 1674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8PP00143J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02351532v1</w:t>
+                <w:t xml:space="preserve">hal-01931185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoporous silica nanoparticles in recent photodynamic therapy applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved photodynamic effect through encapsulation of two photosensitizers in lipid nanocapsules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabine Szunerits</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Skandrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Raehm</w:t>
+                <w:t xml:space="preserve">Mariano Gonzalez Pisfil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solomiya Paryzhak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetiana Dumych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 17 (11), pp.1651 - 1674. </w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (37), pp.5949 - 5963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8PP00143J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8tb01759j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01931185v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced Graphene Oxide Embedded Polymeric Nanofiber Mats: An ‘On-Demand’ Photothermally-Triggered Antibiotic Release Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Altinbasak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Jijie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12555,191 +12555,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved photodynamic effect through encapsulation of two photosensitizers in lipid nanocapsules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One-step immersion for fabrication of superhydrophobic/superoleophilic carbon felts with fire resistance: Fast separation and removal of oil from water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanyuan Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ge He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Tetiana Dumych</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coffinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shixiang Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (37), pp.5949 - 5963. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 331, pp.372-382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8tb01759j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2017.08.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01913367v1</w:t>
+                <w:t xml:space="preserve">hal-02351532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced antibacterial activity of carbon dots functionalized with ampicillin combined with visible light triggered photodynamic effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Jijie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12842,51 +12842,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled modiﬁcation of electrochemical microsystems with polyethylenimine/reduced graphene oxide using electrophoretic deposition: Sensing of dopamine levels in meat samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Kahlouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Jijie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Hosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12924,1426 +12924,1438 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 178, pp.432 - 440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.talanta.2017.09.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of silver nanoparticles/polydopamine functionalized polyacrylonitrile fiber paper and its catalytic activity for the reduction 4-nitrophenol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shixiang Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianying Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanyuan Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 411, pp.163 - 169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.03.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic reduced graphene oxide loaded hydrogels: Highly versatile and efficient adsorbents for dyes and selective Cr(VI) ions removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Halouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yavuz Oz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Juraszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 507, pp.360 - 369. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2017.07.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Core–shell structured reduced graphene oxide wrapped magnetically separable rGO@CuZnO@Fe&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; microspheres as superior photocatalyst for CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; reduction under visible light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 205, pp.654 - 665. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apcatb.2016.11.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper oxide supported on three-dimensional ammonia-doped porous reduced graphene oxide prepared through electrophoretic deposition for non-enzymatic glucose sensing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduced graphene oxide decorated with Co3O4 nanoparticles (rGO-Co3O4) nanocomposite: A reusable catalyst for highly efficient reduction of 4-nitrophenol, and Cr(VI) and dye removal from aqueous solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santosh Singh</w:t>
+                <w:t xml:space="preserve">Amer Al-Nafiey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florina Teodorescu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Coffinier</w:t>
+                <w:t xml:space="preserve">Brigitte Sieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2016.12.078⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 322, pp.375-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2017.04.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520463v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced graphene oxide decorated with Co3O4 nanoparticles (rGO-Co3O4) nanocomposite: A reusable catalyst for highly efficient reduction of 4-nitrophenol, and Cr(VI) and dye removal from aqueous solutions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Copper oxide supported on three-dimensional ammonia-doped porous reduced graphene oxide prepared through electrophoretic deposition for non-enzymatic glucose sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Sieber</w:t>
+                <w:t xml:space="preserve">Houcem Maaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Chastanet</w:t>
+                <w:t xml:space="preserve">Santosh Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florina Teodorescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coffinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2017.04.039⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 224, pp.346-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2016.12.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520632v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On demand electrochemical release of drugs from porous reduced graphene oxide modified flexible electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Boulahneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Jijie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fereshteh Chekin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santosh K Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (32), pp.6557-6565. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C7TB00687J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon nanowalls: a new versatile graphene based interface for the laser desorption/ionization-mass spectrometry detection of small compounds in real samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Hosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sobaszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ficek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bogdanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Drobecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (27), pp.9701-9715. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c7nr01069a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancements on the molecular design of nanoantibiotics: current level of development and future challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Jijie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florina Teodorescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Boukherroub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Szunerits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Systems Design &amp; Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2 (4), pp.349-369. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7ME00048K⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transdermal skin patch based on reduced graphene oxide: A new approach for photothermal triggered permeation of ondansetron across porcine skin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florina Teodorescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Queniat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Controlled Release</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 245, pp.137-146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jconrel.2016.11.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective isolation and eradication of E. coli associated with urinary tract infections using anti-fimbrial modified magnetic reduced graphene oxide nanoheaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Halouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Jijie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengnan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santosh K Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (40), pp.8133-8142. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7TB01890H⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanomaterials for transdermal drug delivery: beyond the state of the art of liposomal structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Jijie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14361,106 +14373,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Szunerits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (44), pp.8653-8675. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7TB02529G⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization of Reduced Graphene Oxide via Thiol–Maleimide “Click” Chemistry: Facile Fabrication of Targeted Drug Delivery Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yavuz Oz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14495,252 +14507,252 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Szunerits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (39), pp.34194 - 34203. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.7b08433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01804945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron addition induced tunable band gap and tetravalent Fe ion in hydrothermally prepared SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; nanocrystals: Application in photocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.B.H. Othmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Elhouichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.materresbull.2016.06.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affinity of Glycan-Modified Nanodiamonds towards Lectins and Uropathogenic Escherichia Coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volodymyr Turcheniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostiantyn Turcheniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14775,771 +14787,771 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetiana Dumych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemNanoMat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2 (4), pp.307-314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cnma.201500229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid nanocapsules containing the non-ionic surfactant Solutol HS15 inhibit the transport of calcium through hyperforin-activated channels in neuronal cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chauvet Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Boukherroub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 99, pp.726-734. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2015.08.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01229132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of type 1 fimbriae-mediated Escherichia coli adhesion and biofilm formation by trimeric cluster thiomannosides conjugated to diamond nanoparticles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manakamana Khanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Larsonneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoriia Raks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7 (6), pp.2325--2335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c4nr05906a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01378734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production Rate and Reactivity of Singlet Oxygen 1 O 2 ( 1 Δ g ) Directly Photoactivated at 1270 nm in Lipid Nanocapsules Dispersed in Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sivéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Boukherroub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pierlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 118 (5), pp.2885 - 2893. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp412497k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin loaded iron magnetic nanoparticle–graphene oxide composites: synthesis, characterization and application for in vivo delivery of insulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostiantyn Turcheniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manakamana Khanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Motorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaniappan Subramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, RSC Advances, 4 (2), pp.865-875. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C3RA46307A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03103275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid nanocapsules functionalized with polyethyleneimine for plasmid DNA and drug co-delivery and cell imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Skandrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tijani Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Boulahdour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Nanoscale, 6 (13), pp.7379-7390. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c4nr01110d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approach for Plasmonic Based DNA Sensing: Amplification of the Wavelength Shift and Simultaneous Detection of the Plasmon Modes of Gold Nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolanda Spadavecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15547,791 +15559,791 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 85, pp.3288-3296. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ac3036316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00836615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemical reaction of vitamin C with silicon nanocrystals: polymerization, hydrolysis and photoluminescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId529" w:history="1">
+                <w:t xml:space="preserve">Alkyl passivation and SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; encapsulation of silicon nanoparticles: preparation, surface modification and luminescence properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.H. Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Boussekey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Boukkerroub</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Addad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Boukherroub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 1, pp.5856 - 5865. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3TC31082E⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 1, pp.5261 - 5271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3TC30571F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00872854v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkyl passivation and SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; encapsulation of silicon nanoparticles: preparation, surface modification and luminescence properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hypericin-loaded lipid nanocapsules for photodynamic cancer therapy &amp;lt;i&amp;gt;in vitro&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Boussekey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Addad</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Courtade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Boukherroub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1, pp.5261 - 5271. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.10562 - 10572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3TC30571F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C3NR02724D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00871771v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypericin-loaded lipid nanocapsules for photodynamic cancer therapy &amp;lt;i&amp;gt;in vitro&amp;lt;/i&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of graphene oxide reduced through chemical and biological processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alamarguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3NR02724D⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 433 (1), pp.012001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/433/1/012001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874587v1</w:t>
+                <w:t xml:space="preserve">hal-00931274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of graphene oxide reduced through chemical and biological processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Alamarguy</w:t>
+                <w:t xml:space="preserve">Photochemical reaction of vitamin C with silicon nanocrystals: polymerization, hydrolysis and photoluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.H. Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boussekey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Alvarez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X. Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boukkerroub</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/433/1/012001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, pp.5856 - 5865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3TC31082E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931274v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and characterization of decyl-terminated silicon nanoparticles encapsulated in lipid nanocapsules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.H. Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Boussekey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 29, pp.12688-12696. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la4029468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplified plasmonic detection of DNA hybridization using doxorubicin-capped gold particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolanda Spadavecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Perumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16353,595 +16365,595 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 139, pp.157-164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c3an01794j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01044451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-pot synthesis of gold nanoparticle/molybdenum cluster/graphene oxide nanocomposite and its photocatalytic activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manash R. Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Reddy Devarapalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manjusha V. Shelke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 130, pp.270-276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apcatb.2012.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica cross-linked micelles loading with silicon nanoparticles: preparation and characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.H. Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Boussekey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Boukherroub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5, pp.7042 - 7049. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/am401313x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00871675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast photocatalytic degradation of rhodamine B over Mo6Br8(N-3)(6) (2-) cluster units under sun light irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Boukherroub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 123, pp.1-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2012.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00821917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation and characterization of polyphenol-loaded lipid nanocapsules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mezzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lazzaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 379, pp.270-277. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2009.05.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16951,913 +16963,913 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative nanobody-targeted nanoplatform delivering manganese contrast agents for MRI visualization of pancreatic islet beta cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Le Roy</w:t>
+                <w:t xml:space="preserve">Two-photon responsive fluorophore-porphyrin biodegradable PMO nanoparticles for FRET-enhanced PDT and antibiotic encapsulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Jakab-Toth</w:t>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiaa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimizing Imaging and Dose-Response in Radiotherapies Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th PDT/PDD Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Nancy, France. pp.103391, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pdpdt.2023.103391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182831v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-photon responsive fluorophore-porphyrin biodegradable PMO nanoparticles for FRET-enhanced PDT and antibiotic encapsulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clement Charlot</w:t>
+                <w:t xml:space="preserve">Innovative nanobody-targeted nanoplatform delivering manganese contrast agents for MRI visualization of pancreatic islet beta cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lamiaa Ali</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Abderrahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Jakab-Toth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th PDT/PDD Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optimizing Imaging and Dose-Response in Radiotherapies Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canceropole Grand Ouest, Oct 2023, Erquy, France. 1 page</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257900v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of size and charge of carbon quantum dots on corneal penetration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines de Hoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Wels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Vanmeerhaege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefaan de Smedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARVO Annual Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Denver, CO, United States. Investigative Ophthalmology &amp; Visual Science, June 2022, 1303 - F0118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03823676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilization of innovative polymer materials for the treatment of diabetic foot ulcers by synergistic photodynamic and photothermal therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Defrancois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Boukherroub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Maton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème édition Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphene oxide reduced through chemical and biological processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alamarguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Irago Conference 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Aichi, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic investigation of flavonoids of biomedical relevance in solution and inside lipid nanocapsules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mezzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Protti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lazzaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Montfillette-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Molecular Spectroscopy (EUCMOS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00483929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, synthèse de nouveaux inhibiteurs du récepteur Met</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragos Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fafeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jeunes Chercheurs SFC Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00101283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17867,279 +17879,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Invited] Hydrogel d’alginate intégrant des nanoparticules de polydopamine pour une thérapie synergique photodynamique et photothermique ciblant les ulcères du pied diabétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Defrancois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Boukherroub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Maton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanchemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2022 – 5ème édition Conférence internationale Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogel Embedding Polydopamine Nanoparticles for a Synergistic Photodynamic and Photothermal Therapy Targeting Diabetic Foot Ulcers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Defrancois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Boukherroub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Maton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanchemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESB2022 - the 32nd Annual Conference of the European Society for Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18149,78 +18161,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RETRACTED: Bilyy et al. Rapid Generation of Coronaviral Immunity Using Recombinant Peptide Modified Nanodiamonds. Pathogens 2021, 10, 861</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostyslav Bilyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18235,84 +18247,84 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Grytsko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.1184. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens14111184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId598" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId599"/>
+      <w:footerReference w:type="default" r:id="rId600"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18380,51 +18392,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33808F0A"/>
+    <w:nsid w:val="BD001E0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18611,51 +18623,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-barras" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2821-7079" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139076123" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-3919-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553665v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Boscart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plaisance" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pawlowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Giovanelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics18020223" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483337v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lucas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Derasse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43440-026-00828-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314356v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Alkis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitav Sanyal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202500346" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863058v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bondon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Charlot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TB02103G" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393530v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Mansi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherief Al Kiey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zein El Abedin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bassyouni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Wassel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12209-025-00443-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147963v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Defran&#231;ois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Woisel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Hildebrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.5c00481" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942858v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Ran Yu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng-Xin Ji" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao-Hui Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jechem.2024.12.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462441v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Swebocki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kocot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Arellano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bonnaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202303475" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767069v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Back" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariunjargal Nyam&#8208;erdene" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen&#8208;chang Yang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Melinte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202401914" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271375v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Khalil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Li Tseng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Devos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NH00306J" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712598v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.155472" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665305v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Haustrate" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cordier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Shapovalov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Mihalache" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Desruelles" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-024-06809-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426894v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrin Shokouhfar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sravan Kumar Kilaparthi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moses Abraham" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02583" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227856v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TA02770H" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102165v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Rodrigues" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Curti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R. Leroux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pagneux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2023.101840" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125293v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Abderrahmani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Haddadi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24108492" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329357v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TA05726G" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095730v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakila Behzadifar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15041215" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130862v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Miao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saifei Yuan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Ren" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c00302" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953486v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s de Hoon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Vanmeerhaeghe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Bogaert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c18598" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062633v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lodato" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Kwapich" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12060940" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182755v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Go Inoue" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfei Ma" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Cao" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c04894" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663997v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bouaouina" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Bezzi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.134188" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687095v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Sviridova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Plotnikov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Di Martino" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2022.112697" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561673v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehri Razavi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Ifires" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Swaidan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Khoshkam" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.01.041" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03559707v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslav Mishyn" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Butruille" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Woitrain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2022.101391" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626653v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sena Ghayyem" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farnoush Faridbod" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00604-022-05181-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587400v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Bouhadjra" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Lemlikchi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manash Das" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NJ04713B" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799961v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Voronova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pawlowski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR03173F" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875848v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c02905" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561671v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Prieto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pardo-Figuerez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Lagaron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.1c01161" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689555v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamze Yesilay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Hazeem" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bououdina" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demet Cetin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zekiye Suludere" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-21195-w" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764623v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Decoin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr02295h" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691668v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Hazime" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanath Belguesmia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Barras" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amiche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11060787" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689287v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kempf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Drider" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15060682" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839132v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Kompany-Zareh" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2022.340493" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746647v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grolez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Chinig&#242;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hammadi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Noyer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23126672" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361238v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Li" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202100401" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124184v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekhman Yusubov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.137667" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03332354v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Amirache" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Barka-Bouaifel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyakshree Borthakur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manash R. Das" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Ahouari" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2021.106018" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542165v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Budimir" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Markovic" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vajdak" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Jovanovi&#263;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kub&#225;t" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2021.109499" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546307v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ifires" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Addad" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hadjersi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chegroune" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.137981" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403457v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11092156" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089816v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cs00886a" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137614v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Khelissa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Gharsallaoui" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charafeddine Jama" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.15010" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501661v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra El Fannassi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Mechmechani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakhr Alhuthali" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin El Amrani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.711326" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546306v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jamsaz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Goharshadi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2021.118931" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209389v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Sauvage" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Braeckmans" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Hua" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NH00157D" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542670v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Rabets" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galyna Bila" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Grytsko" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markian Samborskyy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Rebets" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00005-021-00607-8" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089826v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Cherifi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128798" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135963v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuqing Pang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddheshwar N Bhange" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.01.049" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089810v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Tahon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.08.057" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348197v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostyslav Bilyy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fran&#231;ois" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10070861" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03127835v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2021.1873958" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136451v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dolci" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2021.122082" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089836v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Yan Zhao" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136649" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963626v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianlong Yu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Halouane" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolci Mathias" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwen Wang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.123339" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089817v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Heyte" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Heuson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c14436" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089825v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Tadjenant" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahed Dokhan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Jijie" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127316" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03009116v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2020.02.064" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090016v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Sandu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ta02353a" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02949085v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136664" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089813v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chambre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Rosselle" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duygu Aydin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Loczechin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c17633" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090025v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Perna" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111278" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090045v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Cheng" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shixiang Lu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenguo Xu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.116240" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090011v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Akhlaghi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghasem Najafpour-Darzi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maedeh Mohammadi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11696-020-01306-y" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090028v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Guselnikova" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2020.116627" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090053v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Podolska" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Alexiou" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Frey" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Gaipl" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9030776" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090048v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Ye" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chengnan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hennuyer" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nh00576e" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089818v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rita Cantelmo" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Skandrani" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pastore" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0bm01535k" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944313v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomiya Paryzhak" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Turcheniuk" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Dumych" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2018.10.034" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368024v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nr02707f" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373198v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8tb01676c" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794828v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Oussama Khelissa" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdallah" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Chihib" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-18-565" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368050v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b09112" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373190v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grolez" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammadi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gordienko" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Slomianny" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44452-4" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373221v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2018.11.012" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373203v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Teirlinck" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Andr&#233;s A Fraire" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatu Lajunen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics11050201" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362414v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Nezar" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2018.01.002" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373174v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamze Kuku" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dewailly" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Slomianny" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9070914" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434281v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ya Paryzhak" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T I Dumych" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Peshkova" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Bila" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Lutsyk" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/ubj91.02.041" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328361v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin S&#233;ron" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Belouzard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b15032" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263479v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.01.187" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373160v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereshteh Chekin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lyskawa" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-01892-1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373229v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhrossadat Mohammadi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sahraei" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengnan Li" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V'Yacheslav Lehen'Kyi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b10455" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371311v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purna Boruah" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2019.05.052" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351546v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Marinescu" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monaam Ben Ali" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Hamdi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.12.009" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925084v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Teslaru" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Topala" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pohoata" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7tb02964k" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925128v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Kahlouche" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yamakawa" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouckaert" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.12.169" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351532v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge He" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.08.088" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01931185v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayir Sumeyra" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Raehm" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PP00143J" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925513v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Altinbasak" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianka Golba" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Sanyal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b14784" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913367v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Gonzalez Pisfil" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8tb01759j" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925065v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Dumitrascu" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.06.040" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131420v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Hosu" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Yahiaoui" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.09.065" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01659563v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianying Yu" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.120" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766082v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavuz Oz" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Meziane" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Juraszek" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.07.075" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505334v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joshi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sieber" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.11.060" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520463v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcem Maaoui" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Singh" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florina Teodorescu" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.12.078" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520632v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Al-Nafiey" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sieber" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chastanet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.04.039" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679631v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Boulahneche" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh K Singh" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TB00687J" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133884v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hosu" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sobaszek" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ficek" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bogdanowicz" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Drobecq" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr01069a" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686819v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7ME00048K" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693302v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Queniat" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foulon" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lecoeur" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2016.11.029" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716569v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TB01890H" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189348v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TB02529G" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804945v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b08433" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389215v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B.H. Othmen" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordier" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Elhouichet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2016.06.041" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLT6TRV7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679652v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Turcheniuk" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201500229" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229132v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chauvet Chauvet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouron" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2015.08.043" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS5S2FJ5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01378734v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manakamana Khanal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Larsonneur" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoriia Raks" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Baumann" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr05906a" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780336v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siv&#233;ry" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pierlot" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubry" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp412497k" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03103275v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Motorina" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palaniappan Subramanian" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA46307A" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03174734v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legrand" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Gharbi" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Boulahdour" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr01110d" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00836615v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanda Spadavecchia" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Laure" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac3036316" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872854v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Pan" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boussekey" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Qu" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boukkerroub" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TC31082E" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871771v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TC30571F" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874587v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Courtade" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3NR02724D" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931274v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutchich" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/433/1/012001" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009164v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la4029468" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01044451v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Perumal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3an01794j" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813905v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Reddy Devarapalli" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjusha V. Shelke" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2012.11.017" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LQL0QV0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871675v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am401313x" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821917v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2012.04.006" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZ7ZK2GR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413224v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mezzetti" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lazzaroni" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2009.05.054" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P0S5JML-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182831v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Roy" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ndiaye" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Jakab-Toth" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257900v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Charlot" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2023.103391" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823676v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines de Hoon" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Wels" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Vanmeerhaege" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan de Smedt" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400433v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Defrancois" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lyskawa" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maton" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779022v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483929v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Protti" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montfillette-Dupont" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101283v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leroy" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dupont" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Horvath" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fafeur" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400453v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchemain" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400445v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404861v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens14111184" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-barras" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2821-7079" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139076123" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-3919-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553665v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Boscart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plaisance" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pawlowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Giovanelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics18020223" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483337v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lucas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Derasse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43440-026-00828-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314356v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Alkis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitav Sanyal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202500346" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863058v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bondon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Charlot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TB02103G" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393530v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Mansi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherief Al Kiey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zein El Abedin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bassyouni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Wassel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12209-025-00443-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147963v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Defran&#231;ois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Woisel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Hildebrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.5c00481" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942858v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Ran Yu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng-Xin Ji" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao-Hui Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jechem.2024.12.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462441v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Swebocki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kocot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Arellano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bonnaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202303475" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271375v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Khalil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Li Tseng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Devos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NH00306J" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767069v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Back" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariunjargal Nyam&#8208;erdene" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen&#8208;chang Yang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Melinte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202401914" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712598v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.155472" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665305v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Haustrate" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cordier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Shapovalov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Mihalache" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Desruelles" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-024-06809-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426894v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrin Shokouhfar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sravan Kumar Kilaparthi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moses Abraham" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02583" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227856v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TA02770H" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125293v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Abderrahmani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Haddadi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24108492" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102165v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Rodrigues" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Curti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R. Leroux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pagneux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2023.101840" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329357v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TA05726G" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095730v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakila Behzadifar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15041215" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130862v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Miao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saifei Yuan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Ren" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c00302" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953486v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s de Hoon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Vanmeerhaeghe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Bogaert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c18598" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062633v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lodato" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Kwapich" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12060940" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182755v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Go Inoue" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfei Ma" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Cao" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c04894" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663997v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bouaouina" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Bezzi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.134188" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687095v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Sviridova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Plotnikov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Di Martino" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2022.112697" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561673v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehri Razavi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Ifires" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Swaidan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Khoshkam" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.01.041" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626653v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sena Ghayyem" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farnoush Faridbod" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00604-022-05181-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03559707v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslav Mishyn" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Butruille" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Woitrain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2022.101391" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799961v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Voronova" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pawlowski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR03173F" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875848v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c02905" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587400v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Bouhadjra" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Lemlikchi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manash Das" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NJ04713B" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561671v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Prieto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pardo-Figuerez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Lagaron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.1c01161" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689555v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamze Yesilay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Hazeem" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bououdina" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demet Cetin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zekiye Suludere" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-21195-w" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764623v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Decoin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr02295h" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691668v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Hazime" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanath Belguesmia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Barras" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amiche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11060787" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839132v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Kompany-Zareh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2022.340493" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746647v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grolez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Chinig&#242;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hammadi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Noyer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23126672" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689287v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kempf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Drider" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15060682" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361238v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Li" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202100401" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124184v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekhman Yusubov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.137667" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03332354v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Amirache" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Barka-Bouaifel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyakshree Borthakur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manash R. Das" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Ahouari" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2021.106018" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542165v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Budimir" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Markovic" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vajdak" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Jovanovi&#263;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kub&#225;t" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2021.109499" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546307v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ifires" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Addad" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hadjersi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chegroune" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.137981" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403457v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11092156" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089816v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cs00886a" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501661v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Khelissa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra El Fannassi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Mechmechani" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakhr Alhuthali" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin El Amrani" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.711326" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137614v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Gharsallaoui" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charafeddine Jama" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.15010" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546306v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jamsaz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Goharshadi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2021.118931" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209389v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Sauvage" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Braeckmans" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Hua" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NH00157D" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542670v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Rabets" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galyna Bila" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Grytsko" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markian Samborskyy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Rebets" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00005-021-00607-8" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089826v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Cherifi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128798" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135963v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuqing Pang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddheshwar N Bhange" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.01.049" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089810v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Tahon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.08.057" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348197v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostyslav Bilyy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fran&#231;ois" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10070861" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136451v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dolci" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2021.122082" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03127835v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2021.1873958" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089836v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Yan Zhao" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136649" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963626v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianlong Yu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Halouane" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolci Mathias" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwen Wang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.123339" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089817v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Heyte" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Heuson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c14436" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089813v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chambre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Rosselle" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duygu Aydin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Loczechin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c17633" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090025v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Perna" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111278" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089825v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Tadjenant" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahed Dokhan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Jijie" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127316" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03009116v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2020.02.064" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02949085v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136664" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090016v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Sandu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ta02353a" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090045v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Cheng" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shixiang Lu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenguo Xu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.116240" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090011v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Akhlaghi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghasem Najafpour-Darzi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maedeh Mohammadi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11696-020-01306-y" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090028v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Guselnikova" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2020.116627" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090053v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Podolska" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Alexiou" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Frey" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Gaipl" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9030776" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089818v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rita Cantelmo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Skandrani" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pastore" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0bm01535k" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090048v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Ye" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chengnan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hennuyer" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nh00576e" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944313v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomiya Paryzhak" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Turcheniuk" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Dumych" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2018.10.034" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368024v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nr02707f" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373198v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8tb01676c" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794828v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Oussama Khelissa" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdallah" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Chihib" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-18-565" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373190v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grolez" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammadi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gordienko" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Slomianny" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44452-4" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368050v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b09112" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373221v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2018.11.012" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373203v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Teirlinck" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Andr&#233;s A Fraire" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatu Lajunen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics11050201" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362414v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Nezar" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2018.01.002" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373174v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamze Kuku" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dewailly" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Slomianny" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9070914" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434281v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ya Paryzhak" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T I Dumych" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Peshkova" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Bila" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Lutsyk" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/ubj91.02.041" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328361v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin S&#233;ron" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Belouzard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b15032" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263479v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.01.187" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373160v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereshteh Chekin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lyskawa" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-01892-1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373229v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhrossadat Mohammadi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sahraei" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengnan Li" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V'Yacheslav Lehen'Kyi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b10455" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371311v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purna Boruah" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2019.05.052" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351546v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Marinescu" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monaam Ben Ali" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Hamdi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.12.009" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925084v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Teslaru" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Topala" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pohoata" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7tb02964k" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925128v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Kahlouche" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yamakawa" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouckaert" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.12.169" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01931185v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayir Sumeyra" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Raehm" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PP00143J" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913367v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Gonzalez Pisfil" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8tb01759j" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925513v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Altinbasak" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianka Golba" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Sanyal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b14784" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351532v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge He" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.08.088" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925065v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Dumitrascu" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.06.040" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131420v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Hosu" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Yahiaoui" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.09.065" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M3PBVD9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01659563v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianying Yu" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.120" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766082v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavuz Oz" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Meziane" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Juraszek" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.07.075" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505334v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joshi" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sieber" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.11.060" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520632v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Al-Nafiey" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sieber" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chastanet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.04.039" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520463v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcem Maaoui" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Singh" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florina Teodorescu" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.12.078" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679631v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Boulahneche" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh K Singh" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TB00687J" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133884v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hosu" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sobaszek" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ficek" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bogdanowicz" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Drobecq" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr01069a" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686819v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7ME00048K" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693302v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Queniat" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foulon" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lecoeur" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2016.11.029" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716569v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TB01890H" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189348v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TB02529G" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804945v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b08433" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389215v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B.H. Othmen" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordier" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Elhouichet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2016.06.041" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLT6TRV7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679652v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Turcheniuk" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201500229" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229132v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chauvet Chauvet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouron" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2015.08.043" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS5S2FJ5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01378734v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manakamana Khanal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Larsonneur" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoriia Raks" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Baumann" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr05906a" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780336v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siv&#233;ry" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pierlot" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubry" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp412497k" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03103275v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Motorina" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palaniappan Subramanian" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA46307A" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03174734v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legrand" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Gharbi" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Boulahdour" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr01110d" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00836615v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanda Spadavecchia" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Laure" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac3036316" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871771v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Pan" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boussekey" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TC30571F" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874587v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Courtade" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3NR02724D" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931274v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutchich" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/433/1/012001" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872854v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Qu" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boukkerroub" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TC31082E" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009164v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la4029468" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01044451v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Perumal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3an01794j" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813905v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Reddy Devarapalli" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjusha V. Shelke" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2012.11.017" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LQL0QV0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871675v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am401313x" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821917v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2012.04.006" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZ7ZK2GR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413224v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mezzetti" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lazzaroni" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2009.05.054" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P0S5JML-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257900v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Charlot" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2023.103391" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182831v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Roy" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ndiaye" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Jakab-Toth" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823676v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines de Hoon" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Wels" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Vanmeerhaege" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan de Smedt" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400433v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Defrancois" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lyskawa" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maton" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779022v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483929v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Protti" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montfillette-Dupont" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101283v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leroy" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dupont" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Horvath" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fafeur" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400453v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchemain" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400445v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404861v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens14111184" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>