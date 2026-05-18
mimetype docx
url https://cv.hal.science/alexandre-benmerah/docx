--- v0 (2026-04-25)
+++ v1 (2026-05-18)
@@ -636,295 +636,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFA6A, an exchange factor for Arf6, regulates early steps in ciliogenesis</w:t>
+                <w:t xml:space="preserve">Disruption of pathways regulated by Integrator complex in Galloway–Mowat syndrome due to WDR73 mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariagrazia Partisani</w:t>
+                <w:t xml:space="preserve">F. Tilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole L Baron</w:t>
+                <w:t xml:space="preserve">C. Arrondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rania Ghossoub</w:t>
+                <w:t xml:space="preserve">C. Chhuon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Racha Fayad</w:t>
+                <w:t xml:space="preserve">M. Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Pagnotta</w:t>
+                <w:t xml:space="preserve">Nicolas Cagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 134 (2), pp.jcs249565. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.5388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.249565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-84472-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03120586v1</w:t>
+                <w:t xml:space="preserve">hal-03843897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of pathways regulated by Integrator complex in Galloway–Mowat syndrome due to WDR73 mutations</w:t>
+                <w:t xml:space="preserve">EFA6A, an exchange factor for Arf6, regulates early steps in ciliogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Tilley</w:t>
+                <w:t xml:space="preserve">Mariagrazia Partisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Arrondel</w:t>
+                <w:t xml:space="preserve">Carole L Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chhuon</w:t>
+                <w:t xml:space="preserve">Rania Ghossoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Boisson</w:t>
+                <w:t xml:space="preserve">Racha Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cagnard</w:t>
+                <w:t xml:space="preserve">Sophie Pagnotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.5388. </w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 134 (2), pp.jcs249565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-84472-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jcs.249565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843897v1</w:t>
+                <w:t xml:space="preserve">hal-03120586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KIF14 controls ciliogenesis via regulation of Aurora A and is important for Hedgehog signaling</w:t>
               </w:r>
@@ -1038,459 +1038,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of function mutations in KIF14 cause severe microcephaly and kidney development defects in humans and zebrafish</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human IFT52 mutations uncover a novel role for the protein in microtubule dynamics and centrosome cohesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marijn F Stokman</w:t>
+                <w:t xml:space="preserve">Marie Alice Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Magry</w:t>
+                <w:t xml:space="preserve">Camille Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Jeanpierre</w:t>
+                <w:t xml:space="preserve">Quentin Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Alves</w:t>
+                <w:t xml:space="preserve">Ida Chiara Guerrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Molecular Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 28 (5), pp.778-795. </w:t>
+              <w:t xml:space="preserve">, 2019, 28, pp.2720-2737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddy381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddz091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02263778v1</w:t>
+                <w:t xml:space="preserve">hal-02391689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cilia in hereditary cerebral anomalies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loss of function mutations in KIF14 cause severe microcephaly and kidney development defects in humans and zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeline Louise Reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Thomas</w:t>
+                <w:t xml:space="preserve">Marijn F Stokman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Boutaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Madeline Louise Reilly</w:t>
+                <w:t xml:space="preserve">Virginie Magry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Benmerah</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Jeanpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/boc.201900012⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (5), pp.778-795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddy381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02263786v1</w:t>
+                <w:t xml:space="preserve">inserm-02263778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human IFT52 mutations uncover a novel role for the protein in microtubule dynamics and centrosome cohesion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cilia in hereditary cerebral anomalies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Humbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Huber</w:t>
+                <w:t xml:space="preserve">Sophie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Siour</w:t>
+                <w:t xml:space="preserve">Lucile Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeline Louise Reilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ida Chiara Guerrera</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Benmerah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 28, pp.2720-2737. </w:t>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddz091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/boc.201900012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02391689v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02263786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciliary kinesins beyond IFT: cilium length, disassembly, cargo transport and signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeline Louise Reilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benmerah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of the Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 111 (4), pp.79-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1662,51 +1662,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological and Functional Characterization of the Ciliary Pocket by Electron and Fluorescence Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Ghossoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Lindbæk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1796,51 +1796,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The more we know, the more we have to discover: an exciting future for understanding cilia and ciliopathies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benmerah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1928,325 +1928,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01514418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rab4b controls an early endosome sorting event by interacting with the -subunit of the clathrin adaptor complex 1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Septins 2, 7 and 9 and MAP4 colocalize along the axoneme in the primary cilium and control ciliary length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ghossoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrin Laura</w:t>
+                <w:t xml:space="preserve">Qicong Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Failler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lacas-Gervais Sandra</w:t>
+                <w:t xml:space="preserve">Marie-Christine Rouyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilleron Jérôme</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Prodon François</w:t>
+                <w:t xml:space="preserve">Benjamin Spitzbarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 126 (21), pp.4950-4962. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.130575⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 126 (12), pp.2583 - 2594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.111377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109081v1</w:t>
+                <w:t xml:space="preserve">hal-02646477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Septins 2, 7 and 9 and MAP4 colocalize along the axoneme in the primary cilium and control ciliary length</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rania Ghossoub</w:t>
+                <w:t xml:space="preserve">Rab4b controls an early endosome sorting event by interacting with the -subunit of the clathrin adaptor complex 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrin Laura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lacas-Gervais Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qicong Hu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Failler</w:t>
+                <w:t xml:space="preserve">Gilleron Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Rouyez</w:t>
+                <w:t xml:space="preserve">Ceppo Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Spitzbarth</w:t>
+                <w:t xml:space="preserve">Prodon François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 126 (12), pp.2583 - 2594. </w:t>
+              <w:t xml:space="preserve">, 2013, 126 (21), pp.4950-4962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.111377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jcs.130575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646477v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ciliary pocket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benmerah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25 (1), pp.78-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2284,90 +2284,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ciliary pocket: a once-forgotten membrane domain at the base of cilia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Ghossoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anahi Mollà-Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benmerah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of the Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 103 (3), pp.131-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2552,51 +2552,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ciliary pocket: an endocytic membrane domain at the base of primary and motile cilia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anahi Mollà-Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Ghossoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blisnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2667,338 +2667,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting of β-Arrestin2 to the Centrosome and Primary Cilium: Role in Cell Proliferation Control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clinical, cellular, and neuropathological consequences of AP1S2 mutations: further delineation of a recognizable X-linked mental retardation syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guntram Borck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anahi Mollà-Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark G.H. Scott</w:t>
+                <w:t xml:space="preserve">Nathalie Boddaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Burtey</w:t>
+                <w:t xml:space="preserve">Ferechte Encha-Razavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0003728⟩</w:t>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (7), pp.966-974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.20531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02353001v1</w:t>
+                <w:t xml:space="preserve">hal-02044435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical, cellular, and neuropathological consequences of AP1S2 mutations: further delineation of a recognizable X-linked mental retardation syndrome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Targeting of β-Arrestin2 to the Centrosome and Primary Cilium: Role in Cell Proliferation Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anahi Mollà-Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Boddaert</w:t>
+                <w:t xml:space="preserve">Cédric Boularan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ghossoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferechte Encha-Razavi</w:t>
+                <w:t xml:space="preserve">Mark G.H. Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Philippe</w:t>
+                <w:t xml:space="preserve">Anne Burtey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 29 (7), pp.966-974. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (11), pp.e3728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/humu.20531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0003728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044435v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">beta-arrestin 2 oligomerization controls the Mdm2-dependent inhibition of p53.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boularan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark G.H. Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bourougaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3075,51 +3075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clathrin-Coated Pits: Vive La Différence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benmerah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lamaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3274,94 +3274,94 @@
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4049/jimmunol.174.9.5562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02351248v1</w:t>
+                <w:t xml:space="preserve">hal-02352965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the AP-2 adaptor complex and cargo during clathrin-mediated endocytosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Z. Rappoport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benmerah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanford M. Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3512,51 +3512,51 @@
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4049/jimmunol.174.9.5562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352965v1</w:t>
+                <w:t xml:space="preserve">hal-02351248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Living Clathrin-Coated Pits</w:t>
               </w:r>
@@ -3568,51 +3568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Rappoport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanford Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benmerah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traffic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 5 (5), pp.327-337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3650,51 +3650,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endocytosis: Signaling from Endocytic Membranes to the Nucleus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benmerah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 14 (8), pp.R314-R316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3726,273 +3726,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear Functions for Plasma Membrane-Associated Proteins?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Protéines Nef du VIH et K3/K5 du virus associé au sarcoma de Kaposi : des « parasites »de la voie d’endocytose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bénichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benmerah</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefano Marullo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traffic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1034/j.1600-0854.2003.00102.x⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19 (1), pp.100-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2003191100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844201v1</w:t>
+                <w:t xml:space="preserve">hal-03844197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protéines Nef du VIH et K3/K5 du virus associé au sarcoma de Kaposi : des « parasites »de la voie d’endocytose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nuclear Functions for Plasma Membrane-Associated Proteins?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benmerah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Bénichou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Benmerah</w:t>
+                <w:t xml:space="preserve">Stefano Marullo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 19 (1), pp.100-106. </w:t>
+              <w:t xml:space="preserve">Traffic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 4 (8), pp.503-511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2003191100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1034/j.1600-0854.2003.00102.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844197v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential nucleocytoplasmic trafficking between the related endocytic proteins Eps15 and Eps15R.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4082,64 +4082,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of Eps15 Domains Involved in Its Targeting to Clathrin-coated Pits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benmerah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cerf-Bensussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4199,51 +4199,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Cloning and Characterization of MT-ACT48, a Novel Mitochondrial Acyl-CoA Thioesterase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4404,51 +4404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn M Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirk Mykytyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benmerah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods Mol Biol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1454, pp.271-289, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4482,51 +4482,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological and Functional Characterization of the Ciliary Pocket by Electron and Fluorescence Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Ghossoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Lindbæk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4951,51 +4951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05368419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Favier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Chounta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Garcia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jabot-Hanin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986015v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mahuzier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltas Odye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Grampa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Bizet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705297v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Louise Reilly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Ul Ain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Muurinen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tata" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.4639" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930843v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Serafin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Silbermann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Por&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2115960119" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120586v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Partisani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole L Baron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghossoub" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Fayad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pagnotta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.249565" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843897v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tilley" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arrondel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chhuon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cagnard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84472-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843901v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Pejskova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Bernatik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Dolanska" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201904107" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02263778v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn F Stokman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Magry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jeanpierre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Alves" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy381" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02263786v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thomas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Boutaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benmerah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201900012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391689v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alice Dupont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Humbert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Siour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Chiara Guerrera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddz091" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02263784v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201800074" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02263788v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Ryan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Failler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Garfa-Traor&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delous" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddx396" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353046v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lindb&#230;k" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahi Moll&#224;-Herman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schmitt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Tvorup Christensen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3789-9_3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01514418v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Durand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel H Giles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Harris" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kohl" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13630-015-0014-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109081v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Laura" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacas-Gervais Sandra" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilleron J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceppo Franck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prodon Fran&#231;ois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.130575" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646477v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qicong Hu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rouyez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Spitzbarth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.111377" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02263810v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceb.2012.10.011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02263813v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bastin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20100128" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01762176v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Gibert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Monier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ruez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Hale" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Stiles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2010.01527.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353018v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blisnick" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Meunier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Serres" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.059519" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353001v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boularan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G.H. Scott" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Burtey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003728" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044435v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Borck" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferechte Encha-Razavi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.20531" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00174967v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bourougaa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bellal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Esteve" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0705550104" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844131v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lamaze" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2007.00585.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351248v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montagnac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouchet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Yu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Conrad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.174.9.5562" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00142398v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Z. Rappoport" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanford M. Simon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2005.00280.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352965v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844168v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Rappoport" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanford Simon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9219.2004.00187.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844176v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2004.03.053" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844201v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Scott" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Poupon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marullo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-0854.2003.00102.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844197v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge B&#233;nichou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2003191100" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166958v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Polo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Vecchi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Martin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dautry-Varsat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M108385200" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844263v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cerf-Bensussan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.275.5.3288" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844267v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette B&#232;gue" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gagnon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.27.19188" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02263790v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn M Davis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirk Mykytyn" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9158-7_17" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02263792v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00752970v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Saunier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane A. Bizet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Filhol" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2046-2530-1-S1-P99" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05368419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Favier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Chounta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Garcia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jabot-Hanin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986015v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mahuzier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltas Odye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Grampa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Bizet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705297v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Louise Reilly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Ul Ain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Muurinen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tata" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.4639" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930843v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Serafin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Silbermann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Por&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2115960119" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843897v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tilley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arrondel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chhuon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cagnard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84472-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120586v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Partisani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole L Baron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghossoub" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Fayad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pagnotta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.249565" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843901v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Pejskova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Bernatik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Dolanska" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201904107" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391689v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alice Dupont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Humbert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Siour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Chiara Guerrera" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddz091" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02263778v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn F Stokman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Magry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jeanpierre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Alves" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy381" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02263786v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thomas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Boutaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benmerah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201900012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02263784v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201800074" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02263788v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Ryan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Failler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Garfa-Traor&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delous" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddx396" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353046v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lindb&#230;k" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahi Moll&#224;-Herman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schmitt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Tvorup Christensen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3789-9_3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01514418v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Durand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel H Giles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Harris" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kohl" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13630-015-0014-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646477v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qicong Hu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rouyez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Spitzbarth" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.111377" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109081v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Laura" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacas-Gervais Sandra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilleron J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceppo Franck" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prodon Fran&#231;ois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.130575" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02263810v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceb.2012.10.011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02263813v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bastin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20100128" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01762176v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Gibert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Monier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ruez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Hale" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Stiles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2010.01527.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353018v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blisnick" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Meunier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Serres" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.059519" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044435v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Borck" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferechte Encha-Razavi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.20531" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353001v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boularan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G.H. Scott" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Burtey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003728" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00174967v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bourougaa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bellal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Esteve" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0705550104" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844131v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lamaze" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2007.00585.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352965v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montagnac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouchet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Yu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Conrad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.174.9.5562" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00142398v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Z. Rappoport" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanford M. Simon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2005.00280.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351248v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844168v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Rappoport" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanford Simon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9219.2004.00187.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844176v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2004.03.053" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844197v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge B&#233;nichou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2003191100" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844201v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Scott" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Poupon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marullo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-0854.2003.00102.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166958v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Polo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Vecchi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Martin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dautry-Varsat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M108385200" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844263v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cerf-Bensussan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.275.5.3288" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844267v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette B&#232;gue" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gagnon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.27.19188" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02263790v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn M Davis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirk Mykytyn" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9158-7_17" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02263792v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00752970v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Saunier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane A. Bizet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Filhol" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2046-2530-1-S1-P99" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>