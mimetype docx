--- v0 (2026-03-13)
+++ v1 (2026-04-02)
@@ -858,624 +858,624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary structure discrimination with hyperspectral imaging in sediment cores</w:t>
+                <w:t xml:space="preserve">Offshore Oil Slick Detection: From Photo-Interpreter to Explainable Multi-Modal Deep Learning Models Using SAR Images and Contextual Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Jacq</w:t>
+                <w:t xml:space="preserve">Emna Amri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Rapuc</w:t>
+                <w:t xml:space="preserve">Pierre Dardouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Benoit</w:t>
+                <w:t xml:space="preserve">Hermann Courteille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Coquin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fanget</w:t>
+                <w:t xml:space="preserve">Philippe Bolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152018⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (15), pp.3565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs14153565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594640v1</w:t>
+                <w:t xml:space="preserve">hal-03763674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offshore Oil Slick Detection: From Photo-Interpreter to Explainable Multi-Modal Deep Learning Models Using SAR Images and Contextual Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Privacy and Security in Federated Learning: A Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emna Amri</w:t>
+                <w:t xml:space="preserve">Loïc Vieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dardouillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Benoit</w:t>
+                <w:t xml:space="preserve">Faiza Loukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann Courteille</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763674v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy and Security in Federated Learning: A Survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sedimentary structure discrimination with hyperspectral imaging in sediment cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Rapuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Gosselin</w:t>
+                <w:t xml:space="preserve">Didier Coquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Vieu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Fanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 817, pp.152018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794100v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance via IoT Networking cameras and Evidence Theory for 3D Object Instance Recognition: Application for the NAO Humanoid Robot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Coquin</w:t>
+                <w:t xml:space="preserve">Timed-image based deep learning for action recognition in video sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Benoit</w:t>
+                <w:t xml:space="preserve">Alexandre Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Long Nguyen</w:t>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet of Things</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104, pp.107353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.iot.2019.100128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2020.107353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342865v1</w:t>
+                <w:t xml:space="preserve">hal-01920608v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timed-image based deep learning for action recognition in video sequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
+                <w:t xml:space="preserve">Assistance via IoT Networking cameras and Evidence Theory for 3D Object Instance Recognition: Application for the NAO Humanoid Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Coquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Benoît</w:t>
+                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lambert</w:t>
+                <w:t xml:space="preserve">Thanh Long Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 104, pp.107353. </w:t>
+              <w:t xml:space="preserve">Internet of Things</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2020.107353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.iot.2019.100128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01920608v2</w:t>
+                <w:t xml:space="preserve">hal-02342865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Segmentation using Reinforced Fully Convolutional DenseNet with Multiscale Kernel</w:t>
               </w:r>
@@ -1487,64 +1487,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Ben Aoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chokri Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1604,64 +1604,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three dimensional Deep Learning approach for remote sensing image classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chokri Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1851,51 +1851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bettahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Boudghene Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1936,259 +1936,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Human Visual System Modeling for Bio-inspired Low Level Image Processing</w:t>
+                <w:t xml:space="preserve">Fusing bio-inspired vision data for simplified high level scene interpretation: Application to face motion analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Caplier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeanny Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 114 (7), pp.758-773. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cviu.2010.01.011⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 114 (7), pp.774-789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2010.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00377222v1</w:t>
+                <w:t xml:space="preserve">hal-00485078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusing bio-inspired vision data for simplified high level scene interpretation: Application to face motion analysis</w:t>
+                <w:t xml:space="preserve">Using Human Visual System Modeling for Bio-inspired Low Level Image Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Caplier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Durette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanny Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 114 (7), pp.774-789. </w:t>
+              <w:t xml:space="preserve">, 2010, 114 (7), pp.758-773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cviu.2010.01.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2010.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00485078v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00377222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Focus Attention and Stress Detection and Feedback in an Augmented Driver Simulator</w:t>
               </w:r>
@@ -2877,290 +2877,290 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de l’apprentissage automatique pour l’inversion volcanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Lopez Uroz</w:t>
+                <w:t xml:space="preserve">La régression symbolique pour la modélisation des volcans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argheesh Bhanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benoit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre Scientifique Volcanologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153580v1</w:t>
+                <w:t xml:space="preserve">hal-05154988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La régression symbolique pour la modélisation des volcans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Argheesh Bhanot</w:t>
+                <w:t xml:space="preserve">Exploration de l’apprentissage automatique pour l’inversion volcanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Lopez Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benoit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Albino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Giffard-Roisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre Scientifique Volcanologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05154988v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05153580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie de comparaison des pilotages conventionnel et par apprentissage profond en sous-station de réseaux de chaleur urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Loukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Berrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3276,51 +3276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koushikey Chhapariya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ientilucci Emmett J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buddhiraju Usa Krishna Mohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3596,51 +3596,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning multimodal methods for geophysical inversion: application to glacier ice thickness estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Lopez Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4011,51 +4011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Astronomical Data Analysis Software and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Granada, Spain. pp.203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4080,90 +4080,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explainability of Image Semantic Segmentation Through SHAP Values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dardouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Amri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dubucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4231,51 +4231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Méger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Courteille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Atto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4329,164 +4329,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning for Astrophysics, Understanding the Impact of Attention on Variability Induced by Parameter Initialization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CHANNEL-BASED ATTENTION FOR LCC USING SENTINEL-2 TIME SERIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hermann Courteille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lambert</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Méger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Atto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR'2020 Workshop Explainable Deep Learning-AI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2021, Brussels, Belgium. pp.1077-1080, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9554205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043058v1</w:t>
+                <w:t xml:space="preserve">hal-03182049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Full-Event Reconstruction from Imaging Atmospheric Cherenkov Telescope Real Data with Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Jacquemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4508,622 +4517,613 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Content-Based Multimedia Indexing (CBMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Lille, France. 6 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CBMI50038.2021.9461918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241475v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning based automatic detection of offshore oil slicks using SAR data and contextual information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Amri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Courteille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann Courteille</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dubucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Conference on Remote Sensing of the Ocean, Sea Ice, Coastal Waters, and Large Water Regions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2598032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03632099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Cherenkov Telescope Array first Large-Sized Telescope real data using convolutional neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Jacquemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu de Bony de Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Poireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Berlin, Germany. pp.703, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22323/1.395.0703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHANNEL-BASED ATTENTION FOR LCC USING SENTINEL-2 TIME SERIES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Task Architecture with Attention for Imaging Atmospheric Cherenkov Telescope Data Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Jacquemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann Courteille</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dino Ienco</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on ComputerVision Theory and Applications (VISAPP 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9554205⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03182049v1</w:t>
+                <w:t xml:space="preserve">hal-03043188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Task Architecture with Attention for Imaging Atmospheric Cherenkov Telescope Data Analysis</w:t>
+                <w:t xml:space="preserve">Deep Learning for Astrophysics, Understanding the Impact of Attention on Variability Induced by Parameter Initialization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Jacquemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on ComputerVision Theory and Applications (VISAPP 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, online, France</w:t>
+              <w:t xml:space="preserve">ICPR'2020 Workshop Explainable Deep Learning-AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Milan (on line), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043188v1</w:t>
+                <w:t xml:space="preserve">hal-03043058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single Imaging Atmospheric Cherenkov Telescope Full-Event Reconstruction with a Deep Multi-Task Learning Architecture</w:t>
               </w:r>
@@ -5135,77 +5135,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Jacquemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomical Data Analysis Software and Systems ADASS XXX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5230,77 +5230,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offshore Oil Slicks Detection From SAR Images Through The Mask-RCNN Deep Learning Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Amri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Migebielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5416,51 +5416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VISAPP, 14th International Conference on Computer Vision Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic</w:t>
@@ -5528,64 +5528,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Dabernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Content-Based Multimedia Indexing (CBMI) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5649,51 +5649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Antiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5770,77 +5770,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Jacquemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Madison, United States. pp.705</w:t>
@@ -5863,571 +5863,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02197399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Fully Convolutional DenseNet for Semantic Segmentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Najib Ben Aoun</w:t>
+                <w:t xml:space="preserve">Generative Adversarial Network (GAN) for Remote Sensing Images unsupervised Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Ben Hamida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chokri Ben Amar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSCG 2018, International Conference on Computer Graphics, Visualization and Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Pilsen, Czech Republic</w:t>
+              <w:t xml:space="preserve">RFIAP 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRIF, SFPT, IEEE GRSS, Jun 2018, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01786688v1</w:t>
+                <w:t xml:space="preserve">hal-01970319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning for dehazing: Benchmark and analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep learning for dehazing: Comparison and analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonel Cuevas Valeriano</w:t>
+                <w:t xml:space="preserve">Leonel Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOBIM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Hafjell, Øyer, Norway</w:t>
+              <w:t xml:space="preserve">Colour and Visual Computing Symposium (CVCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Gjøvik, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01786653v1</w:t>
+                <w:t xml:space="preserve">hal-01823911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generative Adversarial Network (GAN) for Remote Sensing Images unsupervised Learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">GammaLearn - first steps to apply Deep Learning to the Cherenkov Telescope Array data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Jacquemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Antiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIAP 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFRIF, SFPT, IEEE GRSS, Jun 2018, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Computing in High Energy and Nuclear Physics (CHEP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Sofia, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01970319v1</w:t>
+                <w:t xml:space="preserve">hal-02197396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning for dehazing: Comparison and analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Multiscale Fully Convolutional DenseNet for Semantic Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Brahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Ben Aoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chokri Ben Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Thomas</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colour and Visual Computing Symposium (CVCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Gjøvik, Norway</w:t>
+              <w:t xml:space="preserve">WSCG 2018, International Conference on Computer Graphics, Visualization and Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Pilsen, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823911v1</w:t>
+                <w:t xml:space="preserve">hal-01786688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GammaLearn - first steps to apply Deep Learning to the Cherenkov Telescope Array data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Deep learning for dehazing: Benchmark and analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonel Cuevas Valeriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benoit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Computing in High Energy and Nuclear Physics (CHEP 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Sofia, Bulgaria</w:t>
+              <w:t xml:space="preserve">NOBIM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Hafjell, Øyer, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02197396v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01786653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning for automatic sale receipt understanding</w:t>
               </w:r>
@@ -6452,51 +6452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Million-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6765,718 +6765,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEEP LEARNING APPROACH FOR REMOTE SENSING IMAGE ANALYSIS</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">IRIM at TRECVID 2016: Instance Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Mansencal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Voiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Big Data from Space (BiDS'16)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TRECVid workshop 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Institute of Standards and Technology (NIST), Nov 2016, Gaithersburg, Maryland, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01370161v1</w:t>
+                <w:t xml:space="preserve">hal-01416953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID 2016: Instance Search</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Bredin</w:t>
+                <w:t xml:space="preserve">Lecture automatique d'un ticket de caisse par vision embarquée sur un téléphone mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rizlène Raoui-Outach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Million-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVid workshop 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, National Institute of Standards and Technology (NIST), Nov 2016, Gaithersburg, Maryland, United States</w:t>
+              <w:t xml:space="preserve">RFIA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416953v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lecture automatique d'un ticket de caisse par vision embarquée sur un téléphone mobile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Million-Rousseau</w:t>
+                <w:t xml:space="preserve">Deep Learning vs Spectral Clustering into an active clustering with pairwise constraints propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Voiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Ionescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">14th International Workshop on Content-based Multimedia Indexing (CBMI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01319960v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning vs Spectral Clustering into an active clustering with pairwise constraints propagation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">DEEP LEARNING APPROACH FOR REMOTE SENSING IMAGE ANALYSIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Ben Hamida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Ionescu</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chokri Ben-Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Workshop on Content-based Multimedia Indexing (CBMI 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Big Data from Space (BiDS'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Santa Cruz de Tenerife, Spain. pp.133, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2788/854791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01319969v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID 2015: Semantic Indexing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Could Multimedia approaches help Remote Sensing Analysis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Ben Hamida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chokri Ben-Amar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of TRECVid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Gaithersburg, MD, United States</w:t>
+              <w:t xml:space="preserve">IIM 2015 Conference Image Information Mining : Earth Observation meets Multimedia </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEOSpaceTech, Bucharest, Romania, Oct 2015, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233398v1</w:t>
+                <w:t xml:space="preserve">hal-01238247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could Multimedia approaches help Remote Sensing Analysis?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">IRIM at TRECVID 2015: Semantic Indexing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Redi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mérialdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIM 2015 Conference Image Information Mining : Earth Observation meets Multimedia </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEOSpaceTech, Bucharest, Romania, Oct 2015, Bucharest, Romania</w:t>
+              <w:t xml:space="preserve">Proceedings of TRECVid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Gaithersburg, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238247v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-supervised spectral clustering with automatic propagation of pairwise constraints</w:t>
               </w:r>
@@ -7488,77 +7488,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Voiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Filip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Ionescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Content-Based Multimedia Indexing (CBMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7592,51 +7592,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering Spectral semi-supervisé avec propagation des contraintes par paires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Filip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7739,77 +7739,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ballas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of TRECVID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Orlando, United States</w:t>
@@ -7864,51 +7864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiberius Strat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CBMI 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Klagenfuhrt, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7968,51 +7968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabin Tiberius Strat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8063,51 +8063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiberius Strat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8158,51 +8158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiberius Strat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Workshop on Content-Based Multimedia Indexing (CBMI 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Veszprem, Hungary. pp.201-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8253,77 +8253,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ballas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Redi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. TRECVID Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Gaithersburg, MD, United States</w:t>
@@ -8346,1318 +8346,1318 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic difference measure between movies using dissimilarity measure fusion and rank correlation coefficients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Voiron</w:t>
+                <w:t xml:space="preserve">Retina-Enhanced SURF Descriptors for Semantic Concept Detection in Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiberius Strat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Caplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Content-Based Multimedia Indexing (CBMI 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Annecy, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">IPTA 2012 - 3rd International Conference on Image Processing Theory, Tools and Applications (IPTA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Istanbul, Turkey. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732734v1</w:t>
+                <w:t xml:space="preserve">hal-00732736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retina-Enhanced SURF Descriptors for Semantic Concept Detection in Videos</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">IRIM at TRECVID 2012: Semantic Indexing and Instance Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ballas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Shabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPTA 2012 - 3rd International Conference on Image Processing Theory, Tools and Applications (IPTA 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Istanbul, Turkey. pp.1-6</w:t>
+              <w:t xml:space="preserve">TRECVID - TREC Video Retrieval Evaluation workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Gaithersburg, MD, United States. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732736v1</w:t>
+                <w:t xml:space="preserve">hal-00770258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID 2012: Semantic Indexing and Instance Search</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hierarchical Late Fusion for Concept Detection in Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiberius Strat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Quénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVID - TREC Video Retrieval Evaluation workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCV 2012 - 12th European Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Firenze, Italy. pp.335-344, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33885-4_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00770258v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Late Fusion for Concept Detection in Videos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiberius Strat</w:t>
+                <w:t xml:space="preserve">Automatic difference measure between movies using dissimilarity measure fusion and rank correlation coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Voiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCV 2012 - 12th European Conference on Computer Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Workshop on Content-Based Multimedia Indexing (CBMI 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Annecy, France. pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33885-4_34⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00732740v1</w:t>
+                <w:t xml:space="preserve">hal-00732734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID 2011: Semantic Indexing and Instance Search</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Similarity Measurement For Animation Movies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Delezoide</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Madalina Ciobotaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Ionescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVID 2011 - TREC Video Retrieval Evaluation Online</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Gaithersburg, MD, United States. 12p</w:t>
+              <w:t xml:space="preserve">International MultiMedia Modeling Conference (MMM 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Taiwan. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677651v1</w:t>
+                <w:t xml:space="preserve">hal-00623709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A color-action perceptual approach to the classification of animated movies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Vertan</w:t>
+                <w:t xml:space="preserve">Enhancement of Multi-Valued Images Using PDE Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Bettahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Boudghene Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference on Multimedia Retrieval (ICMR 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO‐2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Spain. pp.CDROM</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623707v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similarity Measurement For Animation Movies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A color-action perceptual approach to the classification of animated movies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Ionescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vertan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Ionescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International MultiMedia Modeling Conference (MMM 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM International Conference on Multimedia Retrieval (ICMR 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Trento, Italy. pp.CDROM, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1991996.1992006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623709v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Multi-Valued Images Using PDE Coupling</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">IRIM at TRECVID 2011: Semantic Indexing and Instance Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delezoide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Redi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Merialdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO‐2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Spain. pp.CDROM</w:t>
+              <w:t xml:space="preserve">TRECVID 2011 - TREC Video Retrieval Evaluation Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Gaithersburg, MD, United States. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623702v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID 2010: Semantic Indexing and Instance Search</w:t>
+                <w:t xml:space="preserve">IRIM at TRECVID 2010: High Level Feature Extraction and Instance Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVID 2010 - TREC Video Retrieval Evaluation workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Gaithersburg, MD, United States</w:t>
+              <w:t xml:space="preserve">TREC Video Retrieval Evaluation workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Gaithersburg, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00591099v1</w:t>
+                <w:t xml:space="preserve">hal-00953839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID 2010: High Level Feature Extraction and Instance Search</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Pellerin</w:t>
+                <w:t xml:space="preserve">The Dynamic Dictionary of Mathematical Functions (DDMF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chyzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Gerhold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mezzarobba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TREC Video Retrieval Evaluation workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Gaithersburg, MD, United States</w:t>
+              <w:t xml:space="preserve">ICMS 2010 - Third International Congress on Mathematical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Kobe, Japan. pp.35-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953839v1</w:t>
+                <w:t xml:space="preserve">hal-00783048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dynamic Dictionary of Mathematical Functions (DDMF)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Mezzarobba</w:t>
+                <w:t xml:space="preserve">IRIM at TRECVID 2010: Semantic Indexing and Instance Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMS 2010 - Third International Congress on Mathematical Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Kobe, Japan. pp.35-41</w:t>
+              <w:t xml:space="preserve">TRECVID 2010 - TREC Video Retrieval Evaluation workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Gaithersburg, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783048v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-Temporal Tone Mapping Operator based on a Retina model</w:t>
               </w:r>
@@ -9669,51 +9669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alleysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanny Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9961,653 +9961,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sign Language Tutoring Tool</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emotion Classification or face identification depend on which part of the face is analyzed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Huerta Carrillo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Caplier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanny Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eNTERFACE'06. Summer Workshop. on Multimodal Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">ECVP 2007 - European Conference on Visual Preception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Arrezo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00256661v1</w:t>
+                <w:t xml:space="preserve">hal-00193535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A biomimetic real time retinal simulation software with non separable spatiotemporal processing, chromaticity and non linear local adaptivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Durette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Chaix de Lavarène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alleysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanny Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Retina Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Frankfurt/Main, Germany. pp.S4-P03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00258601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotion Classification or face identification depend on which part of the face is analyzed</w:t>
+                <w:t xml:space="preserve">From bio-inspired vision toolbox to real-time computer vision algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Caplier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Durette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanny Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECVP 2007 - European Conference on Visual Preception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Arrezo, Italy</w:t>
+              <w:t xml:space="preserve">European Retina Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Frankfurt/Main, Germany. pp.S4-P02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193535v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From bio-inspired vision toolbox to real-time computer vision algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sign Language Tutoring Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oya Aran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Huerta Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Fanard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Retina Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Frankfurt/Main, Germany. pp.S4-P02</w:t>
+              <w:t xml:space="preserve">eNTERFACE'06. Summer Workshop. on Multimodal Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258617v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00256661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Focus Attention and Stress Detection and Feedback in an Augmented Driver Simulator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-time bio-inspired retina simulation software with non-linear, adaptive and chromatic spatio-temporal processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Durette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alleysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanny Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IFIP Conference on Artificial Intelligence Applications &amp; Innovations (AIAI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NIPS-2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Vancouver, Canada. pp.201</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00133133v1</w:t>
+                <w:t xml:space="preserve">hal-00365893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercepting Static Hand Gestures in Dynamic Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10622,636 +10596,662 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00133126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time bio-inspired retina simulation software with non-linear, adaptive and chromatic spatio-temporal processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barthélémy Durette</w:t>
+                <w:t xml:space="preserve">Extracting static hand gestures in dynamic context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jeanny Hérault</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Caplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIPS-2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Image Processing (ICIP'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Atlanta, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2006.312923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365893v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328128v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting static hand gestures in dynamic context</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-time bio-inspired retina simulation software.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alice Caplier</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Durette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chaix de Lavarène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alleysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hérault.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (ICIP'06)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Neural Information Processing Systems (NIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vancouver, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00328128v2</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00260801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time bio-inspired retina simulation software.</w:t>
+                <w:t xml:space="preserve">Multimodal Focus Attention and Stress Detection and Feedback in an Augmented Driver Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Chaix de Lavarène</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Caplier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Alleysson</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Neural Information Processing Systems (NIPS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd IFIP Conference on Artificial Intelligence Applications &amp; Innovations (AIAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Athens, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/0-387-34224-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00260801v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00133133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypovigilence Analysis: Open or Closed Eye or Mouth ? Blinking or Yawning Frequency</w:t>
+                <w:t xml:space="preserve">Biological Approach for Head Detection and Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Caplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Como, Italy</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2005 - 13th European Signal Processing Conference (EUSIPCO'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371569v1</w:t>
+                <w:t xml:space="preserve">hal-00371567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological Approach for Head Detection and Analysis</w:t>
+                <w:t xml:space="preserve">Motion Head Nods analaysis: interpretation of non verbal communication gestures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Caplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Signal Processing Conference, EUSIPCO-2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">ICIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Genova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371567v1</w:t>
+                <w:t xml:space="preserve">hal-00371568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion Head Nods analaysis: interpretation of non verbal communication gestures</w:t>
+                <w:t xml:space="preserve">Hypovigilence Analysis: Open or Closed Eye or Mouth ? Blinking or Yawning Frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Caplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Genova, Italy</w:t>
+              <w:t xml:space="preserve">AVSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Como, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371568v1</w:t>
+                <w:t xml:space="preserve">hal-00371569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11295,51 +11295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Ferraguig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Loukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bettinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11390,64 +11390,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Path Towards Fair and Equitable AI Advancing Bias Mitigation in Federated Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferraguig Lynda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Loukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bettinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11507,51 +11507,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning and deep learning for retro-observation of critical zone processes with hyperspectral imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Jacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11690,77 +11690,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badih Ghattas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Amri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benois-Pineau, Jenny; Zemmari, Akka. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multi-faceted Deep Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -11837,51 +11837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Quénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12340,51 +12340,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse automatique d'images, de l'expert à l'apprenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Savoie Mont Blanc, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12492,51 +12492,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D272C49"/>
+    <w:nsid w:val="873F49CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12723,51 +12723,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-benoit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0627-4948" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118249711" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302615v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koushikey Chhapariya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Mohan Buddhiraju" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2025.3553751" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544797v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Pichon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benoit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/actaimeko.v13i1.1323" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434824v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lopez Uroz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rabatel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giffard-Roisin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2024.3353575" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Albino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouygues" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3494253" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650672v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Pelous" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;ger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Atto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2024.06.021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594640v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rapuc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benoit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coquin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763674v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Amri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dardouillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Courteille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14153565" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794100v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gosselin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Loukil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342865v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Boukezzoula" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Long Nguyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2019.100128" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920608v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beno&#238;t" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2020.107353" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063128v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Brahimi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Ben Aoun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben Amar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-019-7430-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben Hamida" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2018.2818945" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760192v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberius Strat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lambert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Caplier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-012-1280-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732708v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bettahar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Boudghene Stambouli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2011.2177844" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377222v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Durette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny H&#233;rault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2010.01.011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HM6SBF6L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485078v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2010.01.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GWT6J4W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158429v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ngo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. L. Lawson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-007-0173-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S06NKB1C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371561v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oya Aran" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lale Akarun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulent Sankur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMUL.2009.17" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362891v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Campisi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cousseau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/659024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256660v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Damousis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jourde" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02884432" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256659v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lawson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153580v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154988v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bouvier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argheesh Bhanot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133159v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Giraud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bettinelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-108" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787308v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ientilucci Emmett J." TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buddhiraju Usa Krishna Mohan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar India Anil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697949v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10641762" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696543v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Grandjean" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219868v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lin-Kwong-Chon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190277v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Dell'Aiera" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vuillaume" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Jacquemont" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617279" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161552v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dehecq" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8339" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830391v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maurin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719597v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dubucq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694444v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#233;ger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Courteille" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atto" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2022-673-2022" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043058v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241475v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI50038.2021.9461918" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632099v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2598032" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324037v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Bony de Lavergne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Sanchez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poireau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.0703" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182049v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N M&#233;ger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Atto" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554205" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043188v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043005v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945431v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Migebielle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Conche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN48605.2020.9206652" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087157v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Antiga" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Silvestri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196644v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Maslova" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Klein" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dabernat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403733v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921406020" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197399v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786688v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786653v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Cuevas Valeriano" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thomas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970319v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823911v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Cuevas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197396v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654191v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizl&#232;ne Raoui-Outach" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Million-Rousseau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834223v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voiron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654187v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Klein" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370161v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben-Amar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/854791" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01416953v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319960v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319969v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ionescu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233398v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gosselin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Redi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M&#233;rialdo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238247v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229055v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Filip" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2015.7153608" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143664v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Filip" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lambert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ionescu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132491v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Labb&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096109v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2014.6849820" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989034v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabin Tiberius Strat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096114v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875044v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953092v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732734v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732736v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770258v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Shabou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732740v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Qu&#233;not" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33885-4_34" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677651v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delezoide" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Merialdo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623707v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vertan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1991996.1992006" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623709v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Ciobotaru" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623702v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591099v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gorisse" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953839v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783048v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chyzak" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Darrasse" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Gerhold" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mezzarobba" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366126v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alleysson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372148v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bouvier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Coulon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324052v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256661v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Huerta Carrillo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fanard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258601v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chaix de Lavar&#232;ne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193535v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258617v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133133v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ngo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-34224-9" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133126v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365893v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328128v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2006.312923" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260801v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durette" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaix de Lavar&#232;ne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alleysson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#233;rault." TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371569v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371567v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371568v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106967v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Ferraguig" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158784v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferraguig Lynda" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23701.29921" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375408v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Humbert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#244; Ambroise Judica&#235;l Sanon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Auboiron" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192900v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Ghattas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Fournel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030744779" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74478-6_3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981688v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05696-8_3" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529341v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dellaiera" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyann Plard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Caroff" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032714v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Perrin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00193715v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02505938v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-benoit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0627-4948" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118249711" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302615v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koushikey Chhapariya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Mohan Buddhiraju" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2025.3553751" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544797v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Pichon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benoit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/actaimeko.v13i1.1323" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434824v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lopez Uroz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rabatel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giffard-Roisin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2024.3353575" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Albino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouygues" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3494253" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650672v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Pelous" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;ger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Atto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2024.06.021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763674v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Amri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dardouillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Courteille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14153565" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794100v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gosselin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Loukil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benoit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594640v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rapuc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coquin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920608v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beno&#238;t" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2020.107353" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342865v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Boukezzoula" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Long Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2019.100128" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063128v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Brahimi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Ben Aoun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben Amar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-019-7430-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben Hamida" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2018.2818945" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760192v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberius Strat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lambert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Caplier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-012-1280-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732708v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bettahar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Boudghene Stambouli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2011.2177844" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485078v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2010.01.010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GWT6J4W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377222v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Durette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny H&#233;rault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2010.01.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HM6SBF6L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158429v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ngo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. L. Lawson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-007-0173-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S06NKB1C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371561v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oya Aran" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lale Akarun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulent Sankur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMUL.2009.17" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362891v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Campisi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cousseau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/659024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256660v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Damousis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jourde" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02884432" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256659v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lawson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154988v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bouvier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argheesh Bhanot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153580v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133159v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Giraud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bettinelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-108" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787308v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ientilucci Emmett J." TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buddhiraju Usa Krishna Mohan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar India Anil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697949v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10641762" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696543v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Grandjean" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219868v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lin-Kwong-Chon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190277v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Dell'Aiera" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vuillaume" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Jacquemont" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617279" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161552v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dehecq" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8339" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830391v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maurin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719597v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dubucq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694444v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#233;ger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Courteille" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atto" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2022-673-2022" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182049v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N M&#233;ger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Atto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554205" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241475v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI50038.2021.9461918" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632099v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2598032" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324037v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Bony de Lavergne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Sanchez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poireau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.0703" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043188v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043058v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043005v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945431v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Migebielle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Conche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN48605.2020.9206652" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087157v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Antiga" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Silvestri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196644v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Maslova" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Klein" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dabernat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403733v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921406020" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197399v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970319v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823911v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Cuevas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thomas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197396v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786688v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786653v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Cuevas Valeriano" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654191v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizl&#232;ne Raoui-Outach" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Million-Rousseau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834223v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voiron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654187v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Klein" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01416953v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319960v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319969v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ionescu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370161v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben-Amar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/854791" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238247v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233398v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gosselin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Redi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M&#233;rialdo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229055v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Filip" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2015.7153608" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143664v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Filip" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lambert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ionescu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132491v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Labb&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096109v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2014.6849820" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989034v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabin Tiberius Strat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096114v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875044v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953092v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732736v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770258v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Shabou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732740v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Qu&#233;not" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33885-4_34" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732734v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623709v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Ciobotaru" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623702v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623707v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vertan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1991996.1992006" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677651v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delezoide" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Merialdo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953839v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gorisse" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783048v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chyzak" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Darrasse" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Gerhold" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mezzarobba" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591099v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366126v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alleysson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372148v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bouvier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Coulon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324052v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193535v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258601v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chaix de Lavar&#232;ne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258617v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256661v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Huerta Carrillo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fanard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365893v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133126v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328128v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2006.312923" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260801v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durette" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaix de Lavar&#232;ne" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alleysson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#233;rault." TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133133v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ngo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-34224-9" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371567v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371568v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371569v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106967v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Ferraguig" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158784v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferraguig Lynda" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23701.29921" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375408v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Humbert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#244; Ambroise Judica&#235;l Sanon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Auboiron" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192900v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Ghattas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Fournel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030744779" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74478-6_3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981688v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05696-8_3" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529341v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dellaiera" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyann Plard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Caroff" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032714v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Perrin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00193715v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02505938v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>