--- v1 (2026-04-02)
+++ v2 (2026-05-03)
@@ -322,338 +322,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low-cost machine learning process for gait measurement using an electrostatic sensors network</w:t>
+                <w:t xml:space="preserve">Using Deep Learning for Glacier Thickness Estimation at a Regional Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Pichon</w:t>
+                <w:t xml:space="preserve">Lorenzo Lopez Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Benoit</w:t>
+                <w:t xml:space="preserve">Yajing Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Perrin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Benoit</w:t>
+                <w:t xml:space="preserve">Antoine Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Berton</w:t>
+                <w:t xml:space="preserve">Sophie Giffard-Roisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACTA IMEKO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (1), pp.1-5. </w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21, pp.2000405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21014/actaimeko.v13i1.1323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2024.3353575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04544797v1</w:t>
+                <w:t xml:space="preserve">hal-04434824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Deep Learning for Glacier Thickness Estimation at a Regional Scale</w:t>
+                <w:t xml:space="preserve">A low-cost machine learning process for gait measurement using an electrostatic sensors network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Lopez Uroz</w:t>
+                <w:t xml:space="preserve">Blandine Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yajing Yan</w:t>
+                <w:t xml:space="preserve">Eric Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Giffard-Roisin</w:t>
+                <w:t xml:space="preserve">Nicolas Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21, pp.2000405. </w:t>
+              <w:t xml:space="preserve">ACTA IMEKO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (1), pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2024.3353575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21014/actaimeko.v13i1.1323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434824v1</w:t>
+                <w:t xml:space="preserve">hal-04544797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Deep Learning for Volcanic Source Inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Lopez Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2909,51 +2909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argheesh Bhanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2991,103 +2991,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de l’apprentissage automatique pour l’inversion volcanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Lopez Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Albino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Giffard-Roisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre Scientifique Volcanologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Chambéry, France</w:t>
@@ -3244,265 +3244,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JOINT MULTITASK LEARNING FOR IMAGE SEGMENTATION AND SALIENT OBJECT DETECTION IN HYPERSPECTRAL IMAGERY</w:t>
+                <w:t xml:space="preserve">A Deep Learning-Based Multitasking Model for Hyperspectral Image Analysis using Novel TAIGA Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koushikey Chhapariya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kumar India Anil</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Mohan Buddhiraju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Hyperspectral Images and Signal Processing (WHISPERS 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Athens, Greece. pp.7883-7887, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10641762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787308v1</w:t>
+                <w:t xml:space="preserve">hal-04697949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Deep Learning-Based Multitasking Model for Hyperspectral Image Analysis using Novel TAIGA Dataset</w:t>
+                <w:t xml:space="preserve">JOINT MULTITASK LEARNING FOR IMAGE SEGMENTATION AND SALIENT OBJECT DETECTION IN HYPERSPECTRAL IMAGERY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koushikey Chhapariya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anil Kumar</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ientilucci Emmett J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buddhiraju Usa Krishna Mohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumar India Anil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Hyperspectral Images and Signal Processing (WHISPERS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Helsinki, Finland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04697949v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering Communities With Clustered Federated Learning</w:t>
               </w:r>
@@ -3583,103 +3583,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning multimodal methods for geophysical inversion: application to glacier ice thickness estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Lopez Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lin-Kwong-Chon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Giffard-Roisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Content-based Multimedia Indexing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Orléans, France</w:t>
@@ -3825,90 +3825,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving ice thickness estimation of glaciers using deep learning methods : a case study in the Swiss Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Lopez Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4459,177 +4459,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Full-Event Reconstruction from Imaging Atmospheric Cherenkov Telescope Real Data with Deep Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the Cherenkov Telescope Array first Large-Sized Telescope real data using convolutional neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Jacquemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lambert</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu de Bony de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Poireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Content-Based Multimedia Indexing (CBMI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CBMI50038.2021.9461918⟩</w:t>
+              <w:t xml:space="preserve">37th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Berlin, Germany. pp.703, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.395.0703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03241475v2</w:t>
+                <w:t xml:space="preserve">hal-03324037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning based automatic detection of offshore oil slicks using SAR data and contextual information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Amri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4678,210 +4678,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dubucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Conference on Remote Sensing of the Ocean, Sea Ice, Coastal Waters, and Large Water Regions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2598032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03632099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Cherenkov Telescope Array first Large-Sized Telescope real data using convolutional neural networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First Full-Event Reconstruction from Imaging Atmospheric Cherenkov Telescope Real Data with Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Jacquemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Poireau</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Cosmic Ray Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Berlin, Germany. pp.703, </w:t>
+              <w:t xml:space="preserve">International Conference on Content-Based Multimedia Indexing (CBMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lille, France. 6 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22323/1.395.0703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CBMI50038.2021.9461918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324037v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241475v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Task Architecture with Attention for Imaging Atmospheric Cherenkov Telescope Data Analysis</w:t>
               </w:r>
@@ -8346,260 +8346,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retina-Enhanced SURF Descriptors for Semantic Concept Detection in Videos</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">IRIM at TRECVID 2012: Semantic Indexing and Instance Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ballas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Shabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPTA 2012 - 3rd International Conference on Image Processing Theory, Tools and Applications (IPTA 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Istanbul, Turkey. pp.1-6</w:t>
+              <w:t xml:space="preserve">TRECVID - TREC Video Retrieval Evaluation workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Gaithersburg, MD, United States. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732736v1</w:t>
+                <w:t xml:space="preserve">hal-00770258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID 2012: Semantic Indexing and Instance Search</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retina-Enhanced SURF Descriptors for Semantic Concept Detection in Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiberius Strat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Caplier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVID - TREC Video Retrieval Evaluation workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Gaithersburg, MD, United States. 12p</w:t>
+              <w:t xml:space="preserve">IPTA 2012 - 3rd International Conference on Image Processing Theory, Tools and Applications (IPTA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Istanbul, Turkey. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00770258v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Late Fusion for Concept Detection in Videos</w:t>
               </w:r>
@@ -9020,601 +9020,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00623702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A color-action perceptual approach to the classification of animated movies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IRIM at TRECVID 2011: Semantic Indexing and Instance Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vertan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bertrand Delezoide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Redi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Merialdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference on Multimedia Retrieval (ICMR 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TRECVID 2011 - TREC Video Retrieval Evaluation Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Gaithersburg, MD, United States. 12p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623707v1</w:t>
+                <w:t xml:space="preserve">hal-00677651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID 2011: Semantic Indexing and Instance Search</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Delezoide</w:t>
+                <w:t xml:space="preserve">A color-action perceptual approach to the classification of animated movies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Precioso</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Vertan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVID 2011 - TREC Video Retrieval Evaluation Online</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM International Conference on Multimedia Retrieval (ICMR 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Trento, Italy. pp.CDROM, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1991996.1992006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677651v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID 2010: High Level Feature Extraction and Instance Search</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Dynamic Dictionary of Mathematical Functions (DDMF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gorisse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gosselin</w:t>
+                <w:t xml:space="preserve">Frédéric Chyzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Granjon</w:t>
+                <w:t xml:space="preserve">Alexis Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Pellerin</w:t>
+                <w:t xml:space="preserve">Stefan Gerhold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mezzarobba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TREC Video Retrieval Evaluation workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Gaithersburg, MD, United States</w:t>
+              <w:t xml:space="preserve">ICMS 2010 - Third International Congress on Mathematical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Kobe, Japan. pp.35-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953839v1</w:t>
+                <w:t xml:space="preserve">hal-00783048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dynamic Dictionary of Mathematical Functions (DDMF)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IRIM at TRECVID 2010: High Level Feature Extraction and Instance Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Darrasse</w:t>
+                <w:t xml:space="preserve">David Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Gerhold</w:t>
+                <w:t xml:space="preserve">Lionel Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Mezzarobba</w:t>
+                <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMS 2010 - Third International Congress on Mathematical Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Kobe, Japan. pp.35-41</w:t>
+              <w:t xml:space="preserve">TREC Video Retrieval Evaluation workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Gaithersburg, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783048v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRIM at TRECVID 2010: Semantic Indexing and Instance Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRECVID 2010 - TREC Video Retrieval Evaluation workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Gaithersburg, MD, United States</w:t>
@@ -12087,103 +12087,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A low-cost machine learning process for gait measurement using an electrostatic sensors network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12492,51 +12492,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="873F49CD"/>
+    <w:nsid w:val="F92631EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12723,51 +12723,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-benoit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0627-4948" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118249711" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302615v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koushikey Chhapariya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Mohan Buddhiraju" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2025.3553751" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544797v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Pichon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benoit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/actaimeko.v13i1.1323" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434824v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lopez Uroz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rabatel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giffard-Roisin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2024.3353575" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Albino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouygues" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3494253" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650672v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Pelous" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;ger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Atto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2024.06.021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763674v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Amri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dardouillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Courteille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14153565" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794100v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gosselin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Loukil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benoit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594640v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rapuc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coquin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920608v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beno&#238;t" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2020.107353" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342865v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Boukezzoula" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Long Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2019.100128" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063128v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Brahimi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Ben Aoun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben Amar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-019-7430-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben Hamida" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2018.2818945" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760192v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberius Strat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lambert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Caplier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-012-1280-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732708v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bettahar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Boudghene Stambouli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2011.2177844" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485078v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2010.01.010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GWT6J4W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377222v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Durette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny H&#233;rault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2010.01.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HM6SBF6L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158429v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ngo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. L. Lawson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-007-0173-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S06NKB1C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371561v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oya Aran" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lale Akarun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulent Sankur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMUL.2009.17" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362891v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Campisi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cousseau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/659024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256660v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Damousis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jourde" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02884432" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256659v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lawson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154988v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bouvier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argheesh Bhanot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153580v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133159v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Giraud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bettinelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-108" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787308v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ientilucci Emmett J." TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buddhiraju Usa Krishna Mohan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar India Anil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697949v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10641762" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696543v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Grandjean" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219868v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lin-Kwong-Chon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190277v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Dell'Aiera" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vuillaume" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Jacquemont" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617279" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161552v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dehecq" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8339" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830391v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maurin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719597v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dubucq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694444v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#233;ger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Courteille" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atto" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2022-673-2022" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182049v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N M&#233;ger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Atto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554205" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241475v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI50038.2021.9461918" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632099v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2598032" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324037v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Bony de Lavergne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Sanchez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poireau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.0703" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043188v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043058v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043005v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945431v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Migebielle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Conche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN48605.2020.9206652" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087157v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Antiga" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Silvestri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196644v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Maslova" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Klein" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dabernat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403733v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921406020" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197399v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970319v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823911v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Cuevas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thomas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197396v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786688v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786653v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Cuevas Valeriano" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654191v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizl&#232;ne Raoui-Outach" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Million-Rousseau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834223v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voiron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654187v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Klein" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01416953v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319960v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319969v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ionescu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370161v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben-Amar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/854791" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238247v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233398v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gosselin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Redi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M&#233;rialdo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229055v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Filip" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2015.7153608" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143664v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Filip" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lambert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ionescu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132491v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Labb&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096109v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2014.6849820" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989034v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabin Tiberius Strat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096114v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875044v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953092v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732736v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770258v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Shabou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732740v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Qu&#233;not" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33885-4_34" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732734v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623709v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Ciobotaru" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623702v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623707v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vertan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1991996.1992006" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677651v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delezoide" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Merialdo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953839v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gorisse" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783048v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chyzak" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Darrasse" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Gerhold" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mezzarobba" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591099v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366126v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alleysson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372148v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bouvier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Coulon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324052v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193535v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258601v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chaix de Lavar&#232;ne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258617v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256661v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Huerta Carrillo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fanard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365893v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133126v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328128v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2006.312923" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260801v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durette" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaix de Lavar&#232;ne" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alleysson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#233;rault." TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133133v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ngo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-34224-9" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371567v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371568v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371569v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106967v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Ferraguig" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158784v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferraguig Lynda" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23701.29921" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375408v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Humbert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#244; Ambroise Judica&#235;l Sanon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Auboiron" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192900v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Ghattas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Fournel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030744779" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74478-6_3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981688v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05696-8_3" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529341v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dellaiera" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyann Plard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Caroff" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032714v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Perrin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00193715v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02505938v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-benoit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0627-4948" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118249711" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302615v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koushikey Chhapariya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Mohan Buddhiraju" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2025.3553751" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434824v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lopez Uroz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rabatel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giffard-Roisin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2024.3353575" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544797v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Pichon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benoit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/actaimeko.v13i1.1323" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Albino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouygues" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3494253" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650672v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Pelous" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;ger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Atto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2024.06.021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763674v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Amri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dardouillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Courteille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14153565" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794100v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gosselin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Loukil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benoit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594640v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rapuc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coquin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920608v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beno&#238;t" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2020.107353" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342865v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Boukezzoula" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Long Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2019.100128" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063128v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Brahimi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Ben Aoun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben Amar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-019-7430-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben Hamida" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2018.2818945" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760192v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberius Strat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lambert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Caplier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-012-1280-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732708v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bettahar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Boudghene Stambouli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2011.2177844" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485078v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2010.01.010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GWT6J4W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377222v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Durette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny H&#233;rault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2010.01.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HM6SBF6L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158429v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ngo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. L. Lawson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-007-0173-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S06NKB1C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371561v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oya Aran" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lale Akarun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulent Sankur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMUL.2009.17" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362891v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Campisi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cousseau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/659024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256660v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Damousis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jourde" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02884432" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256659v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lawson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154988v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bouvier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argheesh Bhanot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153580v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133159v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Giraud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bettinelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-108" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697949v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10641762" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787308v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ientilucci Emmett J." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buddhiraju Usa Krishna Mohan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar India Anil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696543v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Grandjean" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219868v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lin-Kwong-Chon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190277v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Dell'Aiera" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vuillaume" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Jacquemont" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617279" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161552v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dehecq" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8339" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830391v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maurin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719597v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dubucq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694444v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#233;ger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Courteille" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atto" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2022-673-2022" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182049v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N M&#233;ger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Atto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554205" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324037v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Bony de Lavergne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Sanchez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poireau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.0703" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632099v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2598032" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241475v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI50038.2021.9461918" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043188v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043058v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043005v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945431v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Migebielle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Conche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN48605.2020.9206652" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087157v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Antiga" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Silvestri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196644v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Maslova" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Klein" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dabernat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403733v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921406020" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197399v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970319v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823911v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Cuevas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thomas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197396v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786688v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786653v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Cuevas Valeriano" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654191v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizl&#232;ne Raoui-Outach" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Million-Rousseau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834223v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voiron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654187v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Klein" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01416953v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319960v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319969v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ionescu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370161v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben-Amar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/854791" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238247v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233398v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gosselin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Redi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M&#233;rialdo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229055v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Filip" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2015.7153608" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143664v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Filip" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lambert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ionescu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132491v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Labb&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096109v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2014.6849820" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989034v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabin Tiberius Strat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096114v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875044v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953092v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770258v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Shabou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732736v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732740v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Qu&#233;not" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33885-4_34" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732734v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623709v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Ciobotaru" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623702v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677651v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delezoide" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Merialdo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623707v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vertan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1991996.1992006" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783048v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chyzak" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Darrasse" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Gerhold" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mezzarobba" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953839v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gorisse" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591099v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366126v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alleysson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372148v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bouvier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Coulon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324052v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193535v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258601v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chaix de Lavar&#232;ne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258617v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256661v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Huerta Carrillo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fanard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365893v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133126v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328128v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2006.312923" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260801v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durette" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaix de Lavar&#232;ne" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alleysson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#233;rault." TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133133v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ngo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-34224-9" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371567v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371568v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371569v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106967v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Ferraguig" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158784v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferraguig Lynda" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23701.29921" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375408v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Humbert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#244; Ambroise Judica&#235;l Sanon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Auboiron" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192900v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Ghattas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Fournel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030744779" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74478-6_3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981688v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05696-8_3" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529341v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dellaiera" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyann Plard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Caroff" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032714v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Perrin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00193715v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02505938v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>