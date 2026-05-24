--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -322,338 +322,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Deep Learning for Glacier Thickness Estimation at a Regional Scale</w:t>
+                <w:t xml:space="preserve">A low-cost machine learning process for gait measurement using an electrostatic sensors network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Lopez Uroz</w:t>
+                <w:t xml:space="preserve">Blandine Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yajing Yan</w:t>
+                <w:t xml:space="preserve">Eric Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Giffard-Roisin</w:t>
+                <w:t xml:space="preserve">Nicolas Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21, pp.2000405. </w:t>
+              <w:t xml:space="preserve">ACTA IMEKO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (1), pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2024.3353575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21014/actaimeko.v13i1.1323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434824v1</w:t>
+                <w:t xml:space="preserve">hal-04544797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low-cost machine learning process for gait measurement using an electrostatic sensors network</w:t>
+                <w:t xml:space="preserve">Using Deep Learning for Glacier Thickness Estimation at a Regional Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Pichon</w:t>
+                <w:t xml:space="preserve">Lorenzo Lopez Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Benoit</w:t>
+                <w:t xml:space="preserve">Yajing Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Perrin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Benoit</w:t>
+                <w:t xml:space="preserve">Antoine Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Berton</w:t>
+                <w:t xml:space="preserve">Sophie Giffard-Roisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACTA IMEKO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (1), pp.1-5. </w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21, pp.2000405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21014/actaimeko.v13i1.1323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2024.3353575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04544797v1</w:t>
+                <w:t xml:space="preserve">hal-04434824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Deep Learning for Volcanic Source Inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Lopez Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -858,624 +858,624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offshore Oil Slick Detection: From Photo-Interpreter to Explainable Multi-Modal Deep Learning Models Using SAR Images and Contextual Data</w:t>
+                <w:t xml:space="preserve">Sedimentary structure discrimination with hyperspectral imaging in sediment cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emna Amri</w:t>
+                <w:t xml:space="preserve">Kevin Jacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dardouillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Benoit</w:t>
+                <w:t xml:space="preserve">William Rapuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann Courteille</w:t>
+                <w:t xml:space="preserve">A Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bolon</w:t>
+                <w:t xml:space="preserve">Didier Coquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs14153565⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 817, pp.152018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763674v1</w:t>
+                <w:t xml:space="preserve">hal-03594640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy and Security in Federated Learning: A Survey</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Offshore Oil Slick Detection: From Photo-Interpreter to Explainable Multi-Modal Deep Learning Models Using SAR Images and Contextual Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Vieu</w:t>
+                <w:t xml:space="preserve">Emna Amri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faiza Loukil</w:t>
+                <w:t xml:space="preserve">Pierre Dardouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Benoit</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hermann Courteille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (15), pp.3565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs14153565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794100v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary structure discrimination with hyperspectral imaging in sediment cores</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Privacy and Security in Federated Learning: A Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Vieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Loukil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benoit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594640v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timed-image based deep learning for action recognition in video sequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
+                <w:t xml:space="preserve">Assistance via IoT Networking cameras and Evidence Theory for 3D Object Instance Recognition: Application for the NAO Humanoid Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Coquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Benoît</w:t>
+                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lambert</w:t>
+                <w:t xml:space="preserve">Thanh Long Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 104, pp.107353. </w:t>
+              <w:t xml:space="preserve">Internet of Things</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2020.107353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.iot.2019.100128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01920608v2</w:t>
+                <w:t xml:space="preserve">hal-02342865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance via IoT Networking cameras and Evidence Theory for 3D Object Instance Recognition: Application for the NAO Humanoid Robot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Coquin</w:t>
+                <w:t xml:space="preserve">Timed-image based deep learning for action recognition in video sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Benoit</w:t>
+                <w:t xml:space="preserve">Alexandre Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Long Nguyen</w:t>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet of Things</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104, pp.107353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.iot.2019.100128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2020.107353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342865v1</w:t>
+                <w:t xml:space="preserve">hal-01920608v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Segmentation using Reinforced Fully Convolutional DenseNet with Multiscale Kernel</w:t>
               </w:r>
@@ -1487,64 +1487,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Ben Aoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chokri Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1604,64 +1604,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three dimensional Deep Learning approach for remote sensing image classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chokri Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1851,51 +1851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bettahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Boudghene Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1936,259 +1936,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusing bio-inspired vision data for simplified high level scene interpretation: Application to face motion analysis</w:t>
+                <w:t xml:space="preserve">Using Human Visual System Modeling for Bio-inspired Low Level Image Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Caplier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Durette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanny Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 114 (7), pp.774-789. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cviu.2010.01.010⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 114 (7), pp.758-773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2010.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00485078v1</w:t>
+                <w:t xml:space="preserve">hal-00377222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Human Visual System Modeling for Bio-inspired Low Level Image Processing</w:t>
+                <w:t xml:space="preserve">Fusing bio-inspired vision data for simplified high level scene interpretation: Application to face motion analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Caplier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeanny Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 114 (7), pp.758-773. </w:t>
+              <w:t xml:space="preserve">, 2010, 114 (7), pp.774-789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cviu.2010.01.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2010.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00377222v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Focus Attention and Stress Detection and Feedback in an Augmented Driver Simulator</w:t>
               </w:r>
@@ -2877,290 +2877,290 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La régression symbolique pour la modélisation des volcans</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Exploration de l’apprentissage automatique pour l’inversion volcanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Lopez Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benoit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Albino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Giffard-Roisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre Scientifique Volcanologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05154988v1</w:t>
+                <w:t xml:space="preserve">hal-05153580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de l’apprentissage automatique pour l’inversion volcanique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">La régression symbolique pour la modélisation des volcans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argheesh Bhanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benoit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre Scientifique Volcanologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05153580v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05154988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie de comparaison des pilotages conventionnel et par apprentissage profond en sous-station de réseaux de chaleur urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Loukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Berrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3244,265 +3244,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Deep Learning-Based Multitasking Model for Hyperspectral Image Analysis using Novel TAIGA Dataset</w:t>
+                <w:t xml:space="preserve">JOINT MULTITASK LEARNING FOR IMAGE SEGMENTATION AND SALIENT OBJECT DETECTION IN HYPERSPECTRAL IMAGERY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koushikey Chhapariya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anil Kumar</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ientilucci Emmett J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buddhiraju Usa Krishna Mohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumar India Anil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Hyperspectral Images and Signal Processing (WHISPERS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Helsinki, Finland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04697949v1</w:t>
+                <w:t xml:space="preserve">hal-04787308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JOINT MULTITASK LEARNING FOR IMAGE SEGMENTATION AND SALIENT OBJECT DETECTION IN HYPERSPECTRAL IMAGERY</w:t>
+                <w:t xml:space="preserve">A Deep Learning-Based Multitasking Model for Hyperspectral Image Analysis using Novel TAIGA Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koushikey Chhapariya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kumar India Anil</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Mohan Buddhiraju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Hyperspectral Images and Signal Processing (WHISPERS 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Athens, Greece. pp.7883-7887, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10641762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04787308v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering Communities With Clustered Federated Learning</w:t>
               </w:r>
@@ -3583,103 +3583,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning multimodal methods for geophysical inversion: application to glacier ice thickness estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Lopez Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lin-Kwong-Chon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Giffard-Roisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Content-based Multimedia Indexing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Orléans, France</w:t>
@@ -3825,90 +3825,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving ice thickness estimation of glaciers using deep learning methods : a case study in the Swiss Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Lopez Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4011,51 +4011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Astronomical Data Analysis Software and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Granada, Spain. pp.203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4080,90 +4080,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explainability of Image Semantic Segmentation Through SHAP Values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dardouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Amri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dubucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4231,51 +4231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Méger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Courteille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Atto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4329,801 +4329,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHANNEL-BASED ATTENTION FOR LCC USING SENTINEL-2 TIME SERIES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep Learning for Astrophysics, Understanding the Impact of Attention on Variability Induced by Parameter Initialization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Jacquemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann Courteille</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dino Ienco</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICPR'2020 Workshop Explainable Deep Learning-AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Milan (on line), Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03182049v1</w:t>
+                <w:t xml:space="preserve">hal-03043058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Cherenkov Telescope Array first Large-Sized Telescope real data using convolutional neural networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First Full-Event Reconstruction from Imaging Atmospheric Cherenkov Telescope Real Data with Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Jacquemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Poireau</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Cosmic Ray Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22323/1.395.0703⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Content-Based Multimedia Indexing (CBMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lille, France. 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CBMI50038.2021.9461918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324037v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241475v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning based automatic detection of offshore oil slicks using SAR data and contextual information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Amri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Courteille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann Courteille</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dubucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Conference on Remote Sensing of the Ocean, Sea Ice, Coastal Waters, and Large Water Regions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2598032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03632099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Full-Event Reconstruction from Imaging Atmospheric Cherenkov Telescope Real Data with Deep Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the Cherenkov Telescope Array first Large-Sized Telescope real data using convolutional neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Jacquemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lambert</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu de Bony de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Poireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Content-Based Multimedia Indexing (CBMI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CBMI50038.2021.9461918⟩</w:t>
+              <w:t xml:space="preserve">37th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Berlin, Germany. pp.703, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.395.0703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241475v2</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Task Architecture with Attention for Imaging Atmospheric Cherenkov Telescope Data Analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CHANNEL-BASED ATTENTION FOR LCC USING SENTINEL-2 TIME SERIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hermann Courteille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lambert</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Méger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Atto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on ComputerVision Theory and Applications (VISAPP 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2021, Brussels, Belgium. pp.1077-1080, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9554205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043188v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning for Astrophysics, Understanding the Impact of Attention on Variability Induced by Parameter Initialization</w:t>
+                <w:t xml:space="preserve">Multi-Task Architecture with Attention for Imaging Atmospheric Cherenkov Telescope Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Jacquemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR'2020 Workshop Explainable Deep Learning-AI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Milan (on line), Italy</w:t>
+              <w:t xml:space="preserve">16th International Conference on ComputerVision Theory and Applications (VISAPP 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043058v1</w:t>
+                <w:t xml:space="preserve">hal-03043188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single Imaging Atmospheric Cherenkov Telescope Full-Event Reconstruction with a Deep Multi-Task Learning Architecture</w:t>
               </w:r>
@@ -5135,77 +5135,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Jacquemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomical Data Analysis Software and Systems ADASS XXX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5230,77 +5230,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offshore Oil Slicks Detection From SAR Images Through The Mask-RCNN Deep Learning Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Amri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Migebielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5416,51 +5416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VISAPP, 14th International Conference on Computer Vision Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic</w:t>
@@ -5528,64 +5528,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Dabernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Content-Based Multimedia Indexing (CBMI) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5649,51 +5649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Antiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5770,77 +5770,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Jacquemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Madison, United States. pp.705</w:t>
@@ -5863,571 +5863,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02197399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generative Adversarial Network (GAN) for Remote Sensing Images unsupervised Learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Multiscale Fully Convolutional DenseNet for Semantic Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Brahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Ben Aoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chokri Ben Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chokri Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIAP 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFRIF, SFPT, IEEE GRSS, Jun 2018, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">WSCG 2018, International Conference on Computer Graphics, Visualization and Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Pilsen, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01970319v1</w:t>
+                <w:t xml:space="preserve">hal-01786688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning for dehazing: Comparison and analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Deep learning for dehazing: Benchmark and analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonel Cuevas Valeriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benoit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colour and Visual Computing Symposium (CVCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Gjøvik, Norway</w:t>
+              <w:t xml:space="preserve">NOBIM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Hafjell, Øyer, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823911v1</w:t>
+                <w:t xml:space="preserve">hal-01786653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GammaLearn - first steps to apply Deep Learning to the Cherenkov Telescope Array data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Generative Adversarial Network (GAN) for Remote Sensing Images unsupervised Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Ben Hamida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chokri Ben Amar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Computing in High Energy and Nuclear Physics (CHEP 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Sofia, Bulgaria</w:t>
+              <w:t xml:space="preserve">RFIAP 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRIF, SFPT, IEEE GRSS, Jun 2018, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02197396v1</w:t>
+                <w:t xml:space="preserve">hal-01970319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Fully Convolutional DenseNet for Semantic Segmentation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Deep learning for dehazing: Comparison and analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lambert</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonel Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSCG 2018, International Conference on Computer Graphics, Visualization and Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Pilsen, Czech Republic</w:t>
+              <w:t xml:space="preserve">Colour and Visual Computing Symposium (CVCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Gjøvik, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01786688v1</w:t>
+                <w:t xml:space="preserve">hal-01823911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning for dehazing: Benchmark and analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">GammaLearn - first steps to apply Deep Learning to the Cherenkov Telescope Array data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Jacquemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Antiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benoit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOBIM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Hafjell, Øyer, Norway</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Computing in High Energy and Nuclear Physics (CHEP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Sofia, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01786653v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02197396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning for automatic sale receipt understanding</w:t>
               </w:r>
@@ -6452,51 +6452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Million-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6765,718 +6765,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID 2016: Instance Search</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DEEP LEARNING APPROACH FOR REMOTE SENSING IMAGE ANALYSIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Ben Hamida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chokri Ben-Amar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVid workshop 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Big Data from Space (BiDS'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Santa Cruz de Tenerife, Spain. pp.133, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2788/854791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01416953v1</w:t>
+                <w:t xml:space="preserve">hal-01370161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lecture automatique d'un ticket de caisse par vision embarquée sur un téléphone mobile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Million-Rousseau</w:t>
+                <w:t xml:space="preserve">IRIM at TRECVID 2016: Instance Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Mansencal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Voiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">TRECVid workshop 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Institute of Standards and Technology (NIST), Nov 2016, Gaithersburg, Maryland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01319960v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning vs Spectral Clustering into an active clustering with pairwise constraints propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Voiron</w:t>
+                <w:t xml:space="preserve">Lecture automatique d'un ticket de caisse par vision embarquée sur un téléphone mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rizlène Raoui-Outach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Million-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Ionescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Workshop on Content-based Multimedia Indexing (CBMI 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">RFIA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01319969v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEEP LEARNING APPROACH FOR REMOTE SENSING IMAGE ANALYSIS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Deep Learning vs Spectral Clustering into an active clustering with pairwise constraints propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Voiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chokri Ben-Amar</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Ionescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Big Data from Space (BiDS'16)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International Workshop on Content-based Multimedia Indexing (CBMI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bucarest, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370161v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could Multimedia approaches help Remote Sensing Analysis?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">IRIM at TRECVID 2015: Semantic Indexing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Redi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mérialdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIM 2015 Conference Image Information Mining : Earth Observation meets Multimedia </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEOSpaceTech, Bucharest, Romania, Oct 2015, Bucharest, Romania</w:t>
+              <w:t xml:space="preserve">Proceedings of TRECVid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Gaithersburg, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238247v1</w:t>
+                <w:t xml:space="preserve">hal-01233398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID 2015: Semantic Indexing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Could Multimedia approaches help Remote Sensing Analysis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Ben Hamida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chokri Ben-Amar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of TRECVid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Gaithersburg, MD, United States</w:t>
+              <w:t xml:space="preserve">IIM 2015 Conference Image Information Mining : Earth Observation meets Multimedia </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEOSpaceTech, Bucharest, Romania, Oct 2015, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233398v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-supervised spectral clustering with automatic propagation of pairwise constraints</w:t>
               </w:r>
@@ -7488,77 +7488,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Voiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Filip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Ionescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Content-Based Multimedia Indexing (CBMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7592,51 +7592,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering Spectral semi-supervisé avec propagation des contraintes par paires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Filip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7739,77 +7739,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ballas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+                <w:t xml:space="preserve">Philippe Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of TRECVID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Orlando, United States</w:t>
@@ -7864,51 +7864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiberius Strat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CBMI 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Klagenfuhrt, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7968,51 +7968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabin Tiberius Strat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8063,51 +8063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiberius Strat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8158,51 +8158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiberius Strat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Workshop on Content-Based Multimedia Indexing (CBMI 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Veszprem, Hungary. pp.201-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8253,77 +8253,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ballas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Redi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. TRECVID Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Gaithersburg, MD, United States</w:t>
@@ -8346,1318 +8346,1318 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID 2012: Semantic Indexing and Instance Search</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic difference measure between movies using dissimilarity measure fusion and rank correlation coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Voiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVID - TREC Video Retrieval Evaluation workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Gaithersburg, MD, United States. 12p</w:t>
+              <w:t xml:space="preserve">10th International Workshop on Content-Based Multimedia Indexing (CBMI 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Annecy, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00770258v1</w:t>
+                <w:t xml:space="preserve">hal-00732734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retina-Enhanced SURF Descriptors for Semantic Concept Detection in Videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiberius Strat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Caplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPTA 2012 - 3rd International Conference on Image Processing Theory, Tools and Applications (IPTA 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Istanbul, Turkey. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Late Fusion for Concept Detection in Videos</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">IRIM at TRECVID 2012: Semantic Indexing and Instance Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ballas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Shabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCV 2012 - 12th European Conference on Computer Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TRECVID - TREC Video Retrieval Evaluation workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Gaithersburg, MD, United States. 12p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732740v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00770258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic difference measure between movies using dissimilarity measure fusion and rank correlation coefficients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Voiron</w:t>
+                <w:t xml:space="preserve">Hierarchical Late Fusion for Concept Detection in Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiberius Strat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Quénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Content-Based Multimedia Indexing (CBMI 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCV 2012 - 12th European Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Firenze, Italy. pp.335-344, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33885-4_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732734v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similarity Measurement For Animation Movies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IRIM at TRECVID 2011: Semantic Indexing and Instance Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madalina Ciobotaru</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bertrand Delezoide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Redi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Merialdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International MultiMedia Modeling Conference (MMM 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Taiwan. 9 p</w:t>
+              <w:t xml:space="preserve">TRECVID 2011 - TREC Video Retrieval Evaluation Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Gaithersburg, MD, United States. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623709v1</w:t>
+                <w:t xml:space="preserve">hal-00677651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Multi-Valued Images Using PDE Coupling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amin Boudghene Stambouli</w:t>
+                <w:t xml:space="preserve">A color-action perceptual approach to the classification of animated movies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Ionescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vertan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO‐2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM International Conference on Multimedia Retrieval (ICMR 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Trento, Italy. pp.CDROM, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1991996.1992006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623702v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID 2011: Semantic Indexing and Instance Search</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Similarity Measurement For Animation Movies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Ciobotaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Ionescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVID 2011 - TREC Video Retrieval Evaluation Online</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Gaithersburg, MD, United States. 12p</w:t>
+              <w:t xml:space="preserve">International MultiMedia Modeling Conference (MMM 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Taiwan. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677651v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A color-action perceptual approach to the classification of animated movies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Vertan</w:t>
+                <w:t xml:space="preserve">Enhancement of Multi-Valued Images Using PDE Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Bettahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Boudghene Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference on Multimedia Retrieval (ICMR 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO‐2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Spain. pp.CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1991996.1992006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00623707v1</w:t>
+                <w:t xml:space="preserve">hal-00623702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dynamic Dictionary of Mathematical Functions (DDMF)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IRIM at TRECVID 2010: Semantic Indexing and Instance Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Chyzak</w:t>
+                <w:t xml:space="preserve">David Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Darrasse</w:t>
+                <w:t xml:space="preserve">Lionel Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Gerhold</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Mezzarobba</w:t>
+                <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMS 2010 - Third International Congress on Mathematical Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Kobe, Japan. pp.35-41</w:t>
+              <w:t xml:space="preserve">TRECVID 2010 - TREC Video Retrieval Evaluation workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Gaithersburg, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783048v1</w:t>
+                <w:t xml:space="preserve">hal-00591099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRIM at TRECVID 2010: High Level Feature Extraction and Instance Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TREC Video Retrieval Evaluation workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Gaithersburg, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID 2010: Semantic Indexing and Instance Search</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Dynamic Dictionary of Mathematical Functions (DDMF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gorisse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
+                <w:t xml:space="preserve">Frédéric Chyzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Granjon</w:t>
+                <w:t xml:space="preserve">Alexis Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Pellerin</w:t>
+                <w:t xml:space="preserve">Stefan Gerhold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mezzarobba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVID 2010 - TREC Video Retrieval Evaluation workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Gaithersburg, MD, United States</w:t>
+              <w:t xml:space="preserve">ICMS 2010 - Third International Congress on Mathematical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Kobe, Japan. pp.35-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00591099v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-Temporal Tone Mapping Operator based on a Retina model</w:t>
               </w:r>
@@ -9669,51 +9669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alleysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanny Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9961,627 +9961,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotion Classification or face identification depend on which part of the face is analyzed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sign Language Tutoring Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oya Aran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Guyader</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ana Huerta Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Fanard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECVP 2007 - European Conference on Visual Preception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Arrezo, Italy</w:t>
+              <w:t xml:space="preserve">eNTERFACE'06. Summer Workshop. on Multimodal Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00193535v1</w:t>
+                <w:t xml:space="preserve">hal-00256661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A biomimetic real time retinal simulation software with non separable spatiotemporal processing, chromaticity and non linear local adaptivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Durette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Chaix de Lavarène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alleysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanny Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Retina Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Frankfurt/Main, Germany. pp.S4-P03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00258601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From bio-inspired vision toolbox to real-time computer vision algorithms</w:t>
+                <w:t xml:space="preserve">Emotion Classification or face identification depend on which part of the face is analyzed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Caplier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanny Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Retina Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Frankfurt/Main, Germany. pp.S4-P02</w:t>
+              <w:t xml:space="preserve">ECVP 2007 - European Conference on Visual Preception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Arrezo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258617v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sign Language Tutoring Tool</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From bio-inspired vision toolbox to real-time computer vision algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Caplier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Durette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanny Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eNTERFACE'06. Summer Workshop. on Multimodal Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">European Retina Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Frankfurt/Main, Germany. pp.S4-P02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00256661v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time bio-inspired retina simulation software with non-linear, adaptive and chromatic spatio-temporal processing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multimodal Focus Attention and Stress Detection and Feedback in an Augmented Driver Simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Caplier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIPS-2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd IFIP Conference on Artificial Intelligence Applications &amp; Innovations (AIAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Athens, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/0-387-34224-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00365893v1</w:t>
+                <w:t xml:space="preserve">hal-00133133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercepting Static Hand Gestures in Dynamic Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10596,662 +10622,636 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00133126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting static hand gestures in dynamic context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Burger</w:t>
+                <w:t xml:space="preserve">Real-time bio-inspired retina simulation software with non-linear, adaptive and chromatic spatio-temporal processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Durette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alice Caplier</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alleysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanny Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (ICIP'06)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NIPS-2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Vancouver, Canada. pp.201</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00328128v2</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time bio-inspired retina simulation software.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extracting static hand gestures in dynamic context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Hérault.</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Caplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Neural Information Processing Systems (NIPS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Image Processing (ICIP'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Atlanta, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2006.312923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00260801v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328128v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Focus Attention and Stress Detection and Feedback in an Augmented Driver Simulator</w:t>
+                <w:t xml:space="preserve">Real-time bio-inspired retina simulation software.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alice Caplier</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Durette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chaix de Lavarène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ngo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Alleysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hérault.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IFIP Conference on Artificial Intelligence Applications &amp; Innovations (AIAI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Neural Information Processing Systems (NIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vancouver, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00133133v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00260801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological Approach for Head Detection and Analysis</w:t>
+                <w:t xml:space="preserve">Hypovigilence Analysis: Open or Closed Eye or Mouth ? Blinking or Yawning Frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Caplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2005 - 13th European Signal Processing Conference (EUSIPCO'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">AVSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Como, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371567v1</w:t>
+                <w:t xml:space="preserve">hal-00371569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion Head Nods analaysis: interpretation of non verbal communication gestures</w:t>
+                <w:t xml:space="preserve">Biological Approach for Head Detection and Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Caplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Genova, Italy</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2005 - 13th European Signal Processing Conference (EUSIPCO'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371568v1</w:t>
+                <w:t xml:space="preserve">hal-00371567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypovigilence Analysis: Open or Closed Eye or Mouth ? Blinking or Yawning Frequency</w:t>
+                <w:t xml:space="preserve">Motion Head Nods analaysis: interpretation of non verbal communication gestures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Caplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Como, Italy</w:t>
+              <w:t xml:space="preserve">ICIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Genova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371569v1</w:t>
+                <w:t xml:space="preserve">hal-00371568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11295,51 +11295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Ferraguig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Loukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bettinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11390,64 +11390,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Path Towards Fair and Equitable AI Advancing Bias Mitigation in Federated Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferraguig Lynda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Loukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bettinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11507,51 +11507,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning and deep learning for retro-observation of critical zone processes with hyperspectral imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Jacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11690,77 +11690,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badih Ghattas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Amri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benois-Pineau, Jenny; Zemmari, Akka. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multi-faceted Deep Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -11837,51 +11837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Quénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12087,103 +12087,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A low-cost machine learning process for gait measurement using an electrostatic sensors network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12340,51 +12340,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse automatique d'images, de l'expert à l'apprenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Savoie Mont Blanc, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12492,51 +12492,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F92631EC"/>
+    <w:nsid w:val="ACF0BEAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12723,51 +12723,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-benoit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0627-4948" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118249711" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302615v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koushikey Chhapariya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Mohan Buddhiraju" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2025.3553751" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434824v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lopez Uroz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rabatel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giffard-Roisin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2024.3353575" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544797v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Pichon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benoit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/actaimeko.v13i1.1323" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Albino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouygues" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3494253" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650672v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Pelous" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;ger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Atto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2024.06.021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763674v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Amri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dardouillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Courteille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14153565" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794100v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gosselin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Loukil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benoit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594640v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rapuc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coquin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920608v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beno&#238;t" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2020.107353" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342865v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Boukezzoula" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Long Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2019.100128" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063128v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Brahimi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Ben Aoun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben Amar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-019-7430-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben Hamida" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2018.2818945" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760192v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberius Strat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lambert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Caplier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-012-1280-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732708v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bettahar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Boudghene Stambouli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2011.2177844" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485078v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2010.01.010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GWT6J4W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377222v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Durette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny H&#233;rault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2010.01.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HM6SBF6L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158429v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ngo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. L. Lawson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-007-0173-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S06NKB1C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371561v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oya Aran" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lale Akarun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulent Sankur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMUL.2009.17" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362891v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Campisi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cousseau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/659024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256660v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Damousis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jourde" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02884432" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256659v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lawson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154988v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bouvier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argheesh Bhanot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153580v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133159v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Giraud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bettinelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-108" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697949v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10641762" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787308v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ientilucci Emmett J." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buddhiraju Usa Krishna Mohan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar India Anil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696543v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Grandjean" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219868v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lin-Kwong-Chon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190277v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Dell'Aiera" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vuillaume" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Jacquemont" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617279" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161552v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dehecq" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8339" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830391v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maurin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719597v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dubucq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694444v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#233;ger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Courteille" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atto" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2022-673-2022" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182049v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N M&#233;ger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Atto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554205" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324037v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Bony de Lavergne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Sanchez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poireau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.0703" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632099v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2598032" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241475v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI50038.2021.9461918" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043188v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043058v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043005v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945431v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Migebielle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Conche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN48605.2020.9206652" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087157v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Antiga" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Silvestri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196644v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Maslova" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Klein" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dabernat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403733v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921406020" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197399v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970319v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823911v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Cuevas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thomas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197396v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786688v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786653v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Cuevas Valeriano" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654191v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizl&#232;ne Raoui-Outach" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Million-Rousseau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834223v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voiron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654187v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Klein" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01416953v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319960v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319969v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ionescu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370161v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben-Amar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/854791" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238247v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233398v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gosselin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Redi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M&#233;rialdo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229055v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Filip" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2015.7153608" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143664v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Filip" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lambert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ionescu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132491v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Labb&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096109v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2014.6849820" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989034v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabin Tiberius Strat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096114v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875044v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953092v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770258v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Shabou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732736v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732740v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Qu&#233;not" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33885-4_34" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732734v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623709v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Ciobotaru" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623702v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677651v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delezoide" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Merialdo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623707v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vertan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1991996.1992006" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783048v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chyzak" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Darrasse" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Gerhold" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mezzarobba" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953839v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gorisse" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591099v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366126v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alleysson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372148v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bouvier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Coulon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324052v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193535v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258601v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chaix de Lavar&#232;ne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258617v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256661v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Huerta Carrillo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fanard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365893v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133126v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328128v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2006.312923" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260801v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durette" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaix de Lavar&#232;ne" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alleysson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#233;rault." TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133133v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ngo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-34224-9" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371567v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371568v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371569v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106967v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Ferraguig" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158784v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferraguig Lynda" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23701.29921" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375408v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Humbert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#244; Ambroise Judica&#235;l Sanon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Auboiron" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192900v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Ghattas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Fournel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030744779" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74478-6_3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981688v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05696-8_3" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529341v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dellaiera" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyann Plard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Caroff" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032714v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Perrin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00193715v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02505938v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-benoit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0627-4948" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118249711" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302615v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koushikey Chhapariya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Mohan Buddhiraju" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2025.3553751" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544797v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Pichon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benoit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/actaimeko.v13i1.1323" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434824v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lopez Uroz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rabatel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giffard-Roisin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2024.3353575" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Albino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouygues" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3494253" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650672v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Pelous" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;ger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Atto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2024.06.021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594640v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rapuc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benoit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coquin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763674v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Amri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dardouillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Courteille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14153565" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794100v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gosselin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Loukil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342865v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Boukezzoula" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Long Nguyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2019.100128" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920608v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beno&#238;t" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2020.107353" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063128v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Brahimi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Ben Aoun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben Amar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-019-7430-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben Hamida" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2018.2818945" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760192v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberius Strat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lambert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Caplier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-012-1280-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732708v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bettahar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Boudghene Stambouli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2011.2177844" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377222v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Durette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny H&#233;rault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2010.01.011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HM6SBF6L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485078v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2010.01.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GWT6J4W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158429v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ngo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. L. Lawson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-007-0173-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S06NKB1C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371561v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oya Aran" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lale Akarun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulent Sankur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMUL.2009.17" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362891v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Campisi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cousseau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/659024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256660v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Damousis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jourde" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02884432" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256659v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lawson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153580v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154988v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bouvier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argheesh Bhanot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133159v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Giraud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bettinelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-108" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787308v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ientilucci Emmett J." TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buddhiraju Usa Krishna Mohan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar India Anil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697949v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10641762" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696543v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Grandjean" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219868v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lin-Kwong-Chon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190277v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Dell'Aiera" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vuillaume" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Jacquemont" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617279" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161552v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dehecq" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8339" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830391v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maurin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719597v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dubucq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694444v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#233;ger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Courteille" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atto" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2022-673-2022" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043058v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241475v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI50038.2021.9461918" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632099v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2598032" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324037v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Bony de Lavergne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Sanchez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poireau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.0703" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182049v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N M&#233;ger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Atto" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554205" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043188v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043005v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945431v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Migebielle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Conche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN48605.2020.9206652" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087157v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Antiga" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Silvestri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196644v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Maslova" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Klein" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dabernat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403733v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921406020" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197399v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786688v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786653v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Cuevas Valeriano" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thomas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970319v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823911v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Cuevas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197396v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654191v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizl&#232;ne Raoui-Outach" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Million-Rousseau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834223v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voiron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654187v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Klein" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370161v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben-Amar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/854791" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01416953v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319960v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319969v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ionescu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233398v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gosselin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Redi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M&#233;rialdo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238247v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229055v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Filip" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2015.7153608" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143664v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Filip" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lambert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ionescu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132491v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Labb&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096109v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2014.6849820" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989034v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabin Tiberius Strat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096114v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875044v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953092v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732734v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732736v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770258v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Shabou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732740v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Qu&#233;not" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33885-4_34" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677651v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delezoide" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Merialdo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623707v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vertan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1991996.1992006" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623709v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Ciobotaru" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623702v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591099v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gorisse" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953839v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783048v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chyzak" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Darrasse" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Gerhold" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mezzarobba" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366126v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alleysson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372148v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bouvier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Coulon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324052v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256661v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Huerta Carrillo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fanard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258601v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chaix de Lavar&#232;ne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193535v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258617v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133133v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ngo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-34224-9" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133126v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365893v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328128v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2006.312923" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260801v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durette" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaix de Lavar&#232;ne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alleysson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#233;rault." TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371569v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371567v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371568v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106967v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Ferraguig" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158784v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferraguig Lynda" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23701.29921" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375408v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Humbert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#244; Ambroise Judica&#235;l Sanon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Auboiron" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192900v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Ghattas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Fournel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030744779" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74478-6_3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981688v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05696-8_3" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529341v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dellaiera" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyann Plard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Caroff" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032714v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Perrin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00193715v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02505938v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>