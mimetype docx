--- v1 (2026-03-30)
+++ v2 (2026-04-25)
@@ -416,403 +416,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le partenariat comme catalyseur de la démocratie en santé</w:t>
+                <w:t xml:space="preserve">Du “faire pour” au “faire avec” les usagers : comment développer le partenariat en santé dans les soins primaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berkesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Tourniaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (891), pp.51-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soin.2024.10.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04997814v1</w:t>
+                <w:t xml:space="preserve">hal-04958477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partnership as a catalyst for health democracy: the role of third parties in establishing an empowering relational environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Involving Patients in Hospital‐Based Health Technology Assessment of Innovative Medical Devices: Adapting to a Specific Local Context and Lessons Learned From the Assessment of an Ex Vivo Perfusion System of Human Donor Hearts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Atfeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berkesse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Thual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Health Expectations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/hex.70119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444829v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involving Patients in Hospital‐Based Health Technology Assessment of Innovative Medical Devices: Adapting to a Specific Local Context and Lessons Learned From the Assessment of an Ex Vivo Perfusion System of Human Donor Hearts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le partenariat comme catalyseur de la démocratie en santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berkesse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Expectations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 633, pp.86-91</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846150v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du “faire pour” au “faire avec” les usagers : comment développer le partenariat en santé dans les soins primaires ?</w:t>
+                <w:t xml:space="preserve">Partnership as a catalyst for health democracy: the role of third parties in establishing an empowering relational environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berkesse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Tourniaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 633</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soin.2024.10.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04958477v1</w:t>
+                <w:t xml:space="preserve">hal-05444829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les professionnels de santé s’appuient sur les patients partenaires</w:t>
               </w:r>
@@ -945,51 +945,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déploiement du partenariat en santé en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Larget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Tourniaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Ragain-Gire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1079,51 +1079,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déploiement du partenariat en santé en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Larget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Tourniaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Ragain-Gire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1194,382 +1194,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les voies/voix plurielles pour développer le « partenariat patient » et l’« expérience patient » aux Hospices civils de Lyon : une démarche stratégique, intégrée et modélisante</w:t>
+                <w:t xml:space="preserve">The Ecology of Engagement: Fostering cooperative efforts in health with patients and communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Michel</w:t>
+                <w:t xml:space="preserve">Antoine Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Dadon</w:t>
+                <w:t xml:space="preserve">Vincent Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénaëlle Thual</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geneviève Castonguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berkesse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques &amp; qualité en milieu de soins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25329/rq_xix_4_michel⟩</w:t>
+              <w:t xml:space="preserve">Health Expectations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (5), pp.2314-2327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/hex.13571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958443v1</w:t>
+                <w:t xml:space="preserve">hal-04818415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce que la participation des usagers en santé ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les voies/voix plurielles pour développer le « partenariat patient » et l’« expérience patient » aux Hospices civils de Lyon : une démarche stratégique, intégrée et modélisante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Boukhetaia</w:t>
+                <w:t xml:space="preserve">Gwénaëlle Thual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Simon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Baumlin-Leyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Volta-Paulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Aide Soignante</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aidsoi.2022.10.003⟩</w:t>
+              <w:t xml:space="preserve">Risques &amp; qualité en milieu de soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, XIX (4), pp.205-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25329/rq_xix_4_michel⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818435v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ecology of Engagement: Fostering cooperative efforts in health with patients and communities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qu’est-ce que la participation des usagers en santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dumez</w:t>
+                <w:t xml:space="preserve">Lydia Boukhetaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Castonguay</w:t>
+                <w:t xml:space="preserve">Pauline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berkesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Expectations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 25 (5), pp.2314-2327. </w:t>
+              <w:t xml:space="preserve">L'Aide Soignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (242), pp.10-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/hex.13571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aidsoi.2022.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818415v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration des patients enseignants dans les études de médecine</w:t>
               </w:r>
@@ -1748,248 +1748,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels enseignements tirer de l’expérience de la pandémie de la COVID-19 dans l’accompagnement des patients chroniques ?</w:t>
+                <w:t xml:space="preserve">L’usager partenaire et l’expérience patient, leviers d’analyse coopérative et écosystémique des organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berkesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Gross</w:t>
+                <w:t xml:space="preserve">Mireille Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathie Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jarno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Besnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mmm.2020.12.004⟩</w:t>
+              <w:t xml:space="preserve">Soins Cadres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (125), pp.39 - 42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scad.2020.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701694v1</w:t>
+                <w:t xml:space="preserve">hal-04999393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’usager partenaire et l’expérience patient, leviers d’analyse coopérative et écosystémique des organisations</w:t>
+                <w:t xml:space="preserve">Quels enseignements tirer de l’expérience de la pandémie de la COVID-19 dans l’accompagnement des patients chroniques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berkesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Besnier</w:t>
+                <w:t xml:space="preserve">Olivia Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Cadres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 (125), pp.39 - 42. </w:t>
+              <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (1), pp.33-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scad.2020.12.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mmm.2020.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999393v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former en ligne au recrutement de patients partenaires : l’apport des formations par concordance</w:t>
               </w:r>
@@ -2282,51 +2282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dumais-Lévesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berkesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pédagogie médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
@@ -2511,51 +2511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berkesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Karazivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le partenariat de soin avec le patient : analyses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1, pp.6-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2887,51 +2887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berkesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Karazivan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3141,378 +3141,378 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An emerging partnership with patients allows to prototype a new relational system in health care system</w:t>
+                <w:t xml:space="preserve">Le patient formateur, ses savoirs et ses savoirs expérientiels : à l’origine de deux catégories de compétences pour le patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Gino Flora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Karazivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berkesse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spaces of Transformation and Transformation of Space lors du congrès International Transformative Learning Conference XI, Columbia Uiversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, New-york, United States</w:t>
+              <w:t xml:space="preserve">82ème congrès de l’AFCAS, Université Concordia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02554790v1</w:t>
+                <w:t xml:space="preserve">hal-02554814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le patient formateur, ses savoirs et ses savoirs expérientiels : à l’origine de deux catégories de compétences pour le patient</w:t>
+                <w:t xml:space="preserve">An emerging partnership with patients allows to prototype a new relational system in health care system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Gino Flora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berkesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">82ème congrès de l’AFCAS, Université Concordia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Spaces of Transformation and Transformation of Space lors du congrès International Transformative Learning Conference XI, Columbia Uiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, New-york, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02554814v1</w:t>
+                <w:t xml:space="preserve">hal-02554790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and electrical characterization of boron containing diamond-like carbon films deposited by femtosecond pulsed laser deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of boron doped diamond like carbon films deposited by femtosecond and nanosecond pulsed laser ablation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Sikora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berkesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Garden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sikora</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Guerret-Piécourt</w:t>
+                <w:t xml:space="preserve">Christelle Guerret-Piécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2008 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Strasbourg, France. pp.1738-1741</w:t>
+              <w:t xml:space="preserve">E-MRS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00351277v1</w:t>
+                <w:t xml:space="preserve">ujm-00473535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of boron doped diamond like carbon films deposited by femtosecond and nanosecond pulsed laser ablation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Sikora</w:t>
+                <w:t xml:space="preserve">Structural and electrical characterization of boron containing diamond-like carbon films deposited by femtosecond pulsed laser deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berkesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3520,88 +3520,88 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Garden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Guerret-Piécourt</w:t>
+                <w:t xml:space="preserve">C. Guerret-Piécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2008 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Strasbourg, France. pp.1738-1741</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00473535v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00351277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Properties within 70-300 Kof Boron containing DLC Filmsdeposited by femtosecond Pulsed Laser Ablation</w:t>
               </w:r>
@@ -3639,51 +3639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Garden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guerret-Piécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMCTF 2008, International Conference on Metallurgical Coatings and Thin Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, San Diego, United States</w:t>
@@ -3889,51 +3889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Garden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guerret-Piécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITFPC 2007, Innovations on thin Films Processing and Characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Nancy, France</w:t>
@@ -4274,51 +4274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(dir.) Dumez Vincent. Vanier Marie-Claude.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berkesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4761,51 +4761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine P Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Flora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey L’espérance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4931,51 +4931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Denormandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Tourniaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Belkhir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5096,51 +5096,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1304E90C"/>
+    <w:nsid w:val="9B1787F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5327,51 +5327,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-berkesse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9082-7201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/219804362" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/171151050135533411862" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502636v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berkesse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05158492v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Carroll" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mcgillion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Abelson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Healey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecinn.2025.100417" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04997814v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444829v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04846150v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Atfeh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guerre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Thual" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pozzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.70119" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04958477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lardoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Tourniaire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2024.10.011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04114805v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Huteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cardoso-Fortes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jackson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Pomey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2023.01.014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411498v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Larget" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ragain-Gire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey L&#8217;esperance" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Allory" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2023.05.009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04958497v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04958443v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Thual" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumlin-Leyi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Volta-Paulet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25329/rq_xix_4_michel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818435v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Boukhetaia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Simon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aidsoi.2022.10.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818415v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boivin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Castonguay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.13571" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629603v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Maury" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lucas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mouriaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.214.0559" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04999489v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03701694v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Gross" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2020.12.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04999393v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Massot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Simonet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jarno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Besnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2020.12.011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959475v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M.J Jackson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Descoteaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Nicaise" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Flora" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2020035" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140028v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit P&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Louis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Voz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002221v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Karazivan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumais-L&#233;vesque" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04818365v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t P&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.204.0371" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139071v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255276v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Parent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Aiguier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#233; Reynaerts" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rolland" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2019020" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668989v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554480v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Payot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00351650v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sikora" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Garden" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guerret-Piecourt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4893-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-33P8KJ40-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554790v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Gino Flora" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554814v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00351277v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sikora" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerret-Pi&#233;court" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00473535v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guerret-Pi&#233;court" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356328v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00473812v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Donnet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Loir" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356331v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05045266v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Migeot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvette Balcou-Debussche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/glossaire-de-promotion-de-sante/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325808v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Drag&#233;e" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nyadanu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duclos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-strategie_de_conception_d_experience_patient_la_recherche_terrain_marion_dragee-9782140347221-76961.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554737v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(dir.) Dumez Vincent. Vanier Marie-Claude." TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bonin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouffard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337494v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04997807v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04827739v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Bloch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Girault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bataillon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.louaz.2024.01.0239" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04114634v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554655v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine P Boivin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey L&#8217;esp&#233;rance" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04997799v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denormandie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Henry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Belkhir" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-berkesse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9082-7201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/219804362" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/171151050135533411862" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502636v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berkesse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05158492v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Carroll" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mcgillion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Abelson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Healey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecinn.2025.100417" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04958477v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lardoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Tourniaire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2024.10.011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04846150v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Atfeh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guerre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Thual" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pozzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.70119" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04997814v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444829v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04114805v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Huteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cardoso-Fortes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jackson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Pomey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2023.01.014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411498v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Larget" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ragain-Gire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey L&#8217;esperance" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Allory" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2023.05.009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04958497v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818415v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boivin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Castonguay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.13571" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04958443v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Thual" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumlin-Leyi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Volta-Paulet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25329/rq_xix_4_michel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818435v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Boukhetaia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Simon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aidsoi.2022.10.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629603v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Maury" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lucas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mouriaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.214.0559" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04999489v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04999393v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Massot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Simonet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jarno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Besnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2020.12.011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03701694v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Gross" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2020.12.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959475v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M.J Jackson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Descoteaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Nicaise" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Flora" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2020035" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140028v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit P&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Louis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Voz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002221v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Karazivan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumais-L&#233;vesque" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04818365v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t P&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.204.0371" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139071v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255276v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Parent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Aiguier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#233; Reynaerts" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rolland" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2019020" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668989v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554480v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Payot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00351650v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sikora" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Garden" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guerret-Piecourt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4893-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-33P8KJ40-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554814v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Gino Flora" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554790v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00473535v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guerret-Pi&#233;court" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00351277v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sikora" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerret-Pi&#233;court" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356328v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00473812v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Donnet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Loir" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356331v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05045266v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Migeot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvette Balcou-Debussche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/glossaire-de-promotion-de-sante/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325808v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Drag&#233;e" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nyadanu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duclos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-strategie_de_conception_d_experience_patient_la_recherche_terrain_marion_dragee-9782140347221-76961.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554737v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(dir.) Dumez Vincent. Vanier Marie-Claude." TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bonin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouffard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337494v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04997807v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04827739v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Bloch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Girault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bataillon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.louaz.2024.01.0239" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04114634v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554655v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine P Boivin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey L&#8217;esp&#233;rance" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04997799v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denormandie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Henry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Belkhir" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>