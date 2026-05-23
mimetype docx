--- v2 (2026-04-25)
+++ v3 (2026-05-23)
@@ -142,50 +142,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">171151050135533411862</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=huw8oAgAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -209,2921 +230,2921 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démocratie en santé : parole, langage et contre-pouvoirs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berkesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 652, pp.44 à 48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05502636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engaging patient partners to identify research priorities for atrial fibrillation: Results from a patient engagement day</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Carroll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mcgillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Abelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berkesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff Healey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pec Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 7, pp.100417. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pecinn.2025.100417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du “faire pour” au “faire avec” les usagers : comment développer le partenariat en santé dans les soins primaires ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Involving Patients in Hospital‐Based Health Technology Assessment of Innovative Medical Devices: Adapting to a Specific Local Context and Lessons Learned From the Assessment of an Ex Vivo Perfusion System of Human Donor Hearts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Atfeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berkesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Thual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soin.2024.10.011⟩</w:t>
+              <w:t xml:space="preserve">Health Expectations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/hex.70119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958477v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involving Patients in Hospital‐Based Health Technology Assessment of Innovative Medical Devices: Adapting to a Specific Local Context and Lessons Learned From the Assessment of an Ex Vivo Perfusion System of Human Donor Hearts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Du “faire pour” au “faire avec” les usagers : comment développer le partenariat en santé dans les soins primaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berkesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Pozzi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manon Lardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Tourniaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Expectations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/hex.70119⟩</w:t>
+              <w:t xml:space="preserve">Soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (891), pp.51-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soin.2024.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846150v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le partenariat comme catalyseur de la démocratie en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berkesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 633, pp.86-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partnership as a catalyst for health democracy: the role of third parties in establishing an empowering relational environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berkesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 633</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les professionnels de santé s’appuient sur les patients partenaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cardoso-Fortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berkesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Pomey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins Cadres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 32 (141), pp.54-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scad.2023.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déploiement du partenariat en santé en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Larget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Tourniaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Ragain-Gire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey L’esperance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins Cadres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 32 (144), pp.21-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scad.2023.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déploiement du partenariat en santé en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Larget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Tourniaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Ragain-Gire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey L’esperance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins Cadres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 32 (141), pp.54-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scad.2023.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ecology of Engagement: Fostering cooperative efforts in health with patients and communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Castonguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berkesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Expectations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 25 (5), pp.2314-2327. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/hex.13571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les voies/voix plurielles pour développer le « partenariat patient » et l’« expérience patient » aux Hospices civils de Lyon : une démarche stratégique, intégrée et modélisante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Thual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baumlin-Leyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Volta-Paulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques &amp; qualité en milieu de soins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, XIX (4), pp.205-216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25329/rq_xix_4_michel⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce que la participation des usagers en santé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Boukhetaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berkesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Aide Soignante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 36 (242), pp.10-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aidsoi.2022.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration des patients enseignants dans les études de médecine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berkesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mouriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Allory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33 (4), pp.559-568. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/spub.214.0559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03629603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De nouveaux métiers pour accompagner les personnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berkesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives sanitaires et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 274, pp.12-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’usager partenaire et l’expérience patient, leviers d’analyse coopérative et écosystémique des organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berkesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathie Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jarno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Besnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins Cadres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 30 (125), pp.39 - 42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scad.2020.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels enseignements tirer de l’expérience de la pandémie de la COVID-19 dans l’accompagnement des patients chroniques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berkesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (1), pp.33-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mmm.2020.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former en ligne au recrutement de patients partenaires : l’apport des formations par concordance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu M.J Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Descoteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Flora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berkesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pédagogie médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (2), pp.101-106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/pmed/2020035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient partenaire : de la pratique à la recherche.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Flora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pétré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Voz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berkesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, santé publique, 32 (4), pp.371-374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impliquer des patients dans la révision du curriculum en médecine : une étude mixte sur l’intégration d’une perspective d’éthique clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Flora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Karazivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dumais-Lévesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berkesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pédagogie médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient partenaire : de la pratique à la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pétré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Voz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berkesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Flora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32 (4), pp.371-374. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/spub.204.0371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déploiement du partenariat avec les patients dans la formation initiale des professionnels de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berkesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Karazivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le partenariat de soin avec le patient : analyses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1, pp.6-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l’éthique des curriculums de formation professionnelle en santé au regard d’une perspective épistémologique de « l’agir-en-santé »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berkesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoé Reynaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pédagogie médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (3), pp.127-135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/pmed/2019020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l’éthique des curriculums de formation professionnelle en santé au regard d’une perspective épistémologique de « l’agir-en-santé »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berkesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoé Reynaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pédagogie médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (3), pp.127-135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/pmed/2019020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’application d’un modèle intégré de partenariat patient dans la formation des professionnels de la santé : vers un nouveau paradigme humaniste et éthique de co-construction des savoirs en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Flora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berkesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Karazivan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal international de bioéthique et d'éthique des sciences </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02554480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical properties of boron-doped diamond-like carbon thin films deposited by femtosecond pulsed laser ablation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Sikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berkesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Garden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guerret-Piecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 94, pp.105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00339-008-4893-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00351650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3133,844 +3154,844 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patient formateur, ses savoirs et ses savoirs expérientiels : à l’origine de deux catégories de compétences pour le patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Gino Flora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Karazivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berkesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">82ème congrès de l’AFCAS, Université Concordia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02554814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An emerging partnership with patients allows to prototype a new relational system in health care system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Gino Flora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berkesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spaces of Transformation and Transformation of Space lors du congrès International Transformative Learning Conference XI, Columbia Uiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, New-york, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02554790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of boron doped diamond like carbon films deposited by femtosecond and nanosecond pulsed laser ablation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Sikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berkesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Garden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guerret-Piécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00473535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and electrical characterization of boron containing diamond-like carbon films deposited by femtosecond pulsed laser deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berkesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Garden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guerret-Piécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2008 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Strasbourg, France. pp.1738-1741</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00351277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Properties within 70-300 Kof Boron containing DLC Filmsdeposited by femtosecond Pulsed Laser Ablation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Sikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berkesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Garden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guerret-Piécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMCTF 2008, International Conference on Metallurgical Coatings and Thin Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00356328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boron doped diamond-like carbon thin films elaborated by femtosecond and nanosecond pulsed laser ablation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Sikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berkesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-S. Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ist International School on "Laser-surface interactions for new materials production: tailoring structure and properties"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00473812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boron doped diamond-like carbon thin films elaborated by femtosecond pulsed laser ablation for the optimization of the electrical properties in the range 70-300 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Sikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berkesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Garden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guerret-Piécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITFPC 2007, Innovations on thin Films Processing and Characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00356331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3980,401 +4001,401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glossaire de promotion de la santé : 40 notions pour améliorer la santé, le bien-être et l'équité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Renée Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Migeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvette Balcou-Debussche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berkesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'EHESP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.46, 2025, 978-2-8109-1200-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie de conception d'expérience patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dragée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berkesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nyadanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions l'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La recherche terrain (1), 2023, Éthique et pratique médicale, Roger Teyssou, 9782140347221</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terminologie de la Pratique collaborative et du Partenariat patient en santé et services sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(dir.) Dumez Vincent. Vanier Marie-Claude.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berkesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02554737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4384,491 +4405,491 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démocratie en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berkesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glossaire de promotion de la santé : 40 notions pour améliorer la santé, le bien-être et l'équité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'EHESP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.15-16, 2025, 978-2-8109-1200-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les citoyens sont-ils populistes lorsqu'ils qualifient la gestion gouvernementale et institutionnelle de la syndémie de covid-19 de non-démocratique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berkesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S'organiser pour affronter l'incertain au sein des hôpitaux, coordonnée par Sandra Bertezene, éditions Berger Levrault.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.71-76, 2024, 978-2-7013-2288-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 7. Le management au service du parcours des usagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berkesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bataillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le management en santé : Gestion et conduite des organisations de santé. Sous la direction de Michel Louazel, Alain Mourier, Erwan Ollivier, Roland Ollivier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’EHESP, pp.239-259, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ehesp.louaz.2024.01.0239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement, c'est maintenant ?&amp;quot; [Préambule]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berkesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le partenariat en santé. Savoirs croisés entre patients, proches aidants, professionnels et chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seli Arslan, pp.15-26, 2022, 978-2-84276-281-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construire la santé en partenariat avec les patients et le public : historique, approche et impacts du « modèle de Montréal »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine P Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Flora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey L’espérance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berkesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LA PARTICIPATION DES PATIENTS, Ethique biomédicale et normes juridiques, Paris : Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02554655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4878,157 +4899,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La médiation en santé : un levier relationnel de lutte contre les inégalités sociales de santé à consolider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berkesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Denormandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Tourniaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Belkhir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inspection générale des affaires sociales - IGAS. 2023, 129p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId154"/>
+      <w:footerReference w:type="default" r:id="rId155"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5096,51 +5117,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9B1787F8"/>
+    <w:nsid w:val="FA9ECAB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5327,51 +5348,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-berkesse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9082-7201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/219804362" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/171151050135533411862" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502636v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berkesse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05158492v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Carroll" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mcgillion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Abelson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Healey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecinn.2025.100417" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04958477v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lardoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Tourniaire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2024.10.011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04846150v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Atfeh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guerre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Thual" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pozzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.70119" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04997814v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444829v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04114805v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Huteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cardoso-Fortes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jackson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Pomey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2023.01.014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411498v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Larget" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ragain-Gire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey L&#8217;esperance" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Allory" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2023.05.009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04958497v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818415v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boivin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Castonguay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.13571" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04958443v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Thual" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumlin-Leyi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Volta-Paulet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25329/rq_xix_4_michel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818435v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Boukhetaia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Simon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aidsoi.2022.10.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629603v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Maury" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lucas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mouriaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.214.0559" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04999489v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04999393v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Massot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Simonet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jarno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Besnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2020.12.011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03701694v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Gross" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2020.12.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959475v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M.J Jackson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Descoteaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Nicaise" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Flora" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2020035" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140028v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit P&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Louis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Voz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002221v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Karazivan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumais-L&#233;vesque" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04818365v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t P&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.204.0371" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139071v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255276v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Parent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Aiguier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#233; Reynaerts" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rolland" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2019020" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668989v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554480v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Payot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00351650v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sikora" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Garden" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guerret-Piecourt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4893-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-33P8KJ40-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554814v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Gino Flora" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554790v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00473535v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guerret-Pi&#233;court" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00351277v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sikora" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerret-Pi&#233;court" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356328v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00473812v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Donnet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Loir" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356331v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05045266v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Migeot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvette Balcou-Debussche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/glossaire-de-promotion-de-sante/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325808v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Drag&#233;e" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nyadanu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duclos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-strategie_de_conception_d_experience_patient_la_recherche_terrain_marion_dragee-9782140347221-76961.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554737v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(dir.) Dumez Vincent. Vanier Marie-Claude." TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bonin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouffard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337494v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04997807v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04827739v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Bloch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Girault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bataillon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.louaz.2024.01.0239" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04114634v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554655v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine P Boivin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey L&#8217;esp&#233;rance" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04997799v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denormandie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Henry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Belkhir" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-berkesse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9082-7201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/219804362" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/171151050135533411862" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=huw8oAgAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502636v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berkesse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05158492v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Carroll" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mcgillion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Abelson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Healey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecinn.2025.100417" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04846150v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Atfeh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guerre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Thual" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pozzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.70119" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04958477v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lardoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Tourniaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2024.10.011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04997814v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444829v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04114805v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Huteau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cardoso-Fortes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jackson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Pomey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2023.01.014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411498v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Larget" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ragain-Gire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey L&#8217;esperance" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Allory" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2023.05.009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04958497v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818415v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boivin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Castonguay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.13571" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04958443v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Thual" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumlin-Leyi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Volta-Paulet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25329/rq_xix_4_michel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818435v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Boukhetaia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Simon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aidsoi.2022.10.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629603v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Maury" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lucas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mouriaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.214.0559" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04999489v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04999393v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Massot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Simonet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jarno" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Besnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2020.12.011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03701694v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Gross" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2020.12.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959475v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M.J Jackson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Descoteaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Nicaise" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Flora" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2020035" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140028v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit P&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Louis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Voz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002221v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Karazivan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumais-L&#233;vesque" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04818365v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t P&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.204.0371" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139071v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255276v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Parent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Aiguier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#233; Reynaerts" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rolland" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2019020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668989v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554480v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Payot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00351650v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sikora" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Garden" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guerret-Piecourt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4893-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-33P8KJ40-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554814v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Gino Flora" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554790v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00473535v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guerret-Pi&#233;court" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00351277v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sikora" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerret-Pi&#233;court" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356328v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00473812v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Donnet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Loir" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356331v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05045266v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Migeot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvette Balcou-Debussche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/glossaire-de-promotion-de-sante/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325808v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Drag&#233;e" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nyadanu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duclos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-strategie_de_conception_d_experience_patient_la_recherche_terrain_marion_dragee-9782140347221-76961.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554737v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(dir.) Dumez Vincent. Vanier Marie-Claude." TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bonin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouffard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337494v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04997807v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04827739v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Bloch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Girault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bataillon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.louaz.2024.01.0239" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04114634v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554655v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine P Boivin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey L&#8217;esp&#233;rance" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04997799v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denormandie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Henry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Belkhir" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>