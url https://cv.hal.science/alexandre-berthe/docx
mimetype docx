--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -589,524 +589,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03972012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les formes d'unités de méthanisation en France : typologies et scénarios d'avenir de la filière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developing a GIS Tool for Emergency Urban Cooling in Case of Heat-Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Bobée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghid Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Parison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33, pp.100646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.uclim.2020.100646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029356v1</w:t>
+                <w:t xml:space="preserve">hal-02473067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a GIS Tool for Emergency Urban Cooling in Case of Heat-Waves</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Parison</w:t>
+                <w:t xml:space="preserve">Revenus issus de la méthanisation agricole dans un contexte de développement de l’injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Grouiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Fautras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Issehnane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Hugonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Climate</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Analyse (Ministère de l'agriculture, de l’alimentation, de la pêche, de la ruralité et de l’aménagement du territoire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 153</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473067v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02937394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revenus issus de la méthanisation agricole dans un contexte de développement de l’injection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quels fondements pour construire des politiques de l’Anthropocène ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse (Ministère de l'agriculture, de l’alimentation, de la pêche, de la ruralité et de l’aménagement du territoire)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N° 77 (1), pp.83-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.077.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02937394v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels fondements pour construire des politiques de l’Anthropocène ?</w:t>
+                <w:t xml:space="preserve">Les formes d'unités de méthanisation en France : typologies et scénarios d'avenir de la filière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Fautras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Grouiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Issehnane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raisons politiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Agronomie et Méthanisation, 10 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rai.077.0083⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04810762v1</w:t>
+                <w:t xml:space="preserve">hal-03029356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « upgradings stratégiques » des firmes subordonnées dans les CGV : le cas des éleveurs investissant dans des unités de méthanisation</w:t>
               </w:r>
@@ -2822,51 +2822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Fautras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Issehnane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CEP 2018 AAP 01, Ministère de l'Agriculture et de l'Alimentation. 2020, pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3376,51 +3376,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05369771v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Henneguelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berthe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Margier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14aci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929881v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz Simonet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijarge.2022.10050765" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506426v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fautras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0116" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972012v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2022.128252" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029356v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Issehnane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473067v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hendel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Bob&#233;e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghid Karam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Parison" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2020.100646" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937394v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hugonnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810762v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud H&#233;tier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pierron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prouteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.077.0083" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272927v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dupuy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.7414" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272933v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145317v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ballet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272919v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Elie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2015.04.026" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609364v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz-Simonet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799001v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652206v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652028v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018938v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Wallenhorst" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337042v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17992" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136015v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799045v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379718v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953123v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485869v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marchand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ollivier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212696v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02886217v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145131v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Belin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lazaric" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01278926v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BORD0293" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05349979v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05369771v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Henneguelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berthe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Margier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14aci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929881v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz Simonet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijarge.2022.10050765" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506426v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fautras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0116" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972012v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2022.128252" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473067v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hendel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Bob&#233;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghid Karam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Parison" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2020.100646" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937394v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Issehnane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hugonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810762v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud H&#233;tier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pierron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prouteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.077.0083" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029356v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272927v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dupuy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.7414" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272933v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145317v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ballet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272919v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Elie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2015.04.026" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609364v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz-Simonet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799001v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652206v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652028v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018938v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Wallenhorst" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337042v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17992" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136015v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799045v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379718v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953123v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485869v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marchand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ollivier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212696v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02886217v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145131v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Belin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lazaric" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01278926v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BORD0293" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05349979v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>