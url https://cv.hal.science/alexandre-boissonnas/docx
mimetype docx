--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -410,51 +410,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -712,299 +712,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing the spatial organization of monocytes, interstitial macrophages, and tissue-specific macrophages in situ</w:t>
+                <w:t xml:space="preserve">Loss of embryonically-derived Kupffer cells during hypercholesterolemia accelerates atherosclerosis development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Weber-Delacroix</w:t>
+                <w:t xml:space="preserve">Rebecca Fima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheïma Benbida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margault Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lanthiez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noëlline Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2024.114847⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.8341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-52735-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889092v1</w:t>
+                <w:t xml:space="preserve">hal-04716830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of embryonically-derived Kupffer cells during hypercholesterolemia accelerates atherosclerosis development</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visualizing the spatial organization of monocytes, interstitial macrophages, and tissue-specific macrophages in situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Dussaud</w:t>
+                <w:t xml:space="preserve">Maxime Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Weber-Delacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lanthiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheïma Benbida</w:t>
+                <w:t xml:space="preserve">Sandrine Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margault Blanchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Lanthiez</w:t>
+                <w:t xml:space="preserve">Noëlline Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.8341. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (10), pp.114847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-52735-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2024.114847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04716830v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear envelope disruption triggers hallmarks of aging in lung alveolar macrophages</w:t>
               </w:r>
@@ -1284,51 +1284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïda Meghraoui-Kheddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chousterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlline Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sierra Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1764,51 +1764,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tumor-associated macrophage heterogeneity is driven by tissue territories in breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Weber-Delacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2045,51 +2045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behazine Combadière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlline Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Quentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2434,51 +2434,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revising CX3CR1 Expression on Murine Classical and Non-classical Monocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïda Meghraoui-Kheddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boissonnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2800,295 +2800,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired Kupffer Cell Self-Renewal Alters the Liver Response to Lipid Overload during Non-alcoholic Steatohepatitis</w:t>
+                <w:t xml:space="preserve">Immunoprophylactic and immunotherapeutic control of hormone receptor-positive breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Tran</w:t>
+                <w:t xml:space="preserve">Aitziber Buqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Baba</w:t>
+                <w:t xml:space="preserve">Norma Bloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Poupel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dussaud</w:t>
+                <w:t xml:space="preserve">Maria Perez-Lanzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Moreau</w:t>
+                <w:t xml:space="preserve">Kristina Iribarren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.immuni.2020.06.003⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.3819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-17644-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967896v1</w:t>
+                <w:t xml:space="preserve">hal-03994636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunoprophylactic and immunotherapeutic control of hormone receptor-positive breast cancer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impaired Kupffer Cell Self-Renewal Alters the Liver Response to Lipid Overload during Non-alcoholic Steatohepatitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norma Bloy</w:t>
+                <w:t xml:space="preserve">Sophie Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Perez-Lanzón</w:t>
+                <w:t xml:space="preserve">Ines Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristina Iribarren</w:t>
+                <w:t xml:space="preserve">Lucie Poupel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dussaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Humeau</w:t>
+                <w:t xml:space="preserve">Martine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.3819. </w:t>
+              <w:t xml:space="preserve">Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (3), pp.627-640.e5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-17644-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.immuni.2020.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03994636v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sepsis Triggers a Late Expansion of Functionally Impaired Tissue-Vascular Inflammatory Monocytes During Clinical Recovery</w:t>
               </w:r>
@@ -3208,103 +3208,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publisher Correction: Immunoprophylactic and immunotherapeutic control of hormone receptor-positive breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitziber Buqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norma Bloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Perez-Lanzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristina Iribarren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (1), pp.4787. </w:t>
@@ -3799,295 +3799,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CSF1R inhibition prevents radiation pulmonary fibrosis by depletion of interstitial macrophages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Thomas de Montpreville</w:t>
+                <w:t xml:space="preserve">Macrophages of distinct origins contribute to tumor development in the lung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Loyher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïda Meghraoui-Kheddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.02120-2017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 215 (10), pp.2536 - 2553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20180534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04515426v1</w:t>
+                <w:t xml:space="preserve">hal-01913815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrophages of distinct origins contribute to tumor development in the lung</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elena Goncalves</w:t>
+                <w:t xml:space="preserve">CSF1R inhibition prevents radiation pulmonary fibrosis by depletion of interstitial macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Mondini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boissonnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thomas de Montpreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (3), pp.1702120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.02120-2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1084/jem.20180534⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01913815v1</w:t>
+                <w:t xml:space="preserve">hal-04515426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling the lymphoid-resident T cell pool reveals modulation by age and microbiota</w:t>
               </w:r>
@@ -4201,295 +4201,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Role for Skin-Derived Migratory DCs and Langerhans Cells in TFH and GC Responses after Intradermal Immunization</w:t>
+                <w:t xml:space="preserve">Unveiling Cerebral Leishmaniasis: parasites and brain inflammation in Leishmania donovani infected mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Levin</w:t>
+                <w:t xml:space="preserve">Guilherme D. Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Bonduelle</w:t>
+                <w:t xml:space="preserve">Sophie Goyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Nuttens</w:t>
+                <w:t xml:space="preserve">Laurence Fiette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boissonnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Primard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Verrier</w:t>
+                <w:t xml:space="preserve">Christophe Combadiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jid.2017.04.016⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.8454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-09085-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04002647v1</w:t>
+                <w:t xml:space="preserve">hal-01581802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling Cerebral Leishmaniasis: parasites and brain inflammation in Leishmania donovani infected mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Critical Role for Skin-Derived Migratory DCs and Langerhans Cells in TFH and GC Responses after Intradermal Immunization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Levin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme D. Melo</w:t>
+                <w:t xml:space="preserve">Olivia Bonduelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Goyard</w:t>
+                <w:t xml:space="preserve">Charles Nuttens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Fiette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Boissonnas</w:t>
+                <w:t xml:space="preserve">Charlotte Primard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Combadiere</w:t>
+                <w:t xml:space="preserve">Bernard Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, pp.8454. </w:t>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 137 (9), pp.1905-1913. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-09085-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jid.2017.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581802v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative splicing of hepatitis B virus: A novel virus/host interaction altering liver immunity</w:t>
               </w:r>
@@ -4737,1871 +4737,1737 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative splicing of hepatitis B virus: A novel virus/host interaction altering liver immunity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Schnuriger</w:t>
+                <w:t xml:space="preserve">New insights into experimental visceral leishmaniasis: Real-time in vivo imaging of Leishmania donovani virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Goyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Pescher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhep.2017.05.025⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (9), pp.e0005924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04002677v1</w:t>
+                <w:t xml:space="preserve">hal-03504212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into experimental visceral leishmaniasis: Real-time in vivo imaging of Leishmania donovani virulence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Pescher</w:t>
+                <w:t xml:space="preserve">CX3CR1-dependent endothelial margination modulates Ly6Chigh monocyte systemic deployment upon inflammation in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Loyher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Baudesson de Chanville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Licata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Combadière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 129 (10), pp.1296-1307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2016-08-732164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005924⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03504212v1</w:t>
+                <w:t xml:space="preserve">hal-04002521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CX3CR1-dependent endothelial margination modulates Ly6Chigh monocyte systemic deployment upon inflammation in mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Combadière</w:t>
+                <w:t xml:space="preserve">Calcineurin inhibitors impair neutrophil activity against Aspergillus fumigatus in allogenic hematopoietic stem cell transplant recipients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscillia Bresler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boissonnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauraine Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138 (3), pp.860-868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2016.02.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2016-08-732164⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04002521v1</w:t>
+                <w:t xml:space="preserve">hal-01301151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcineurin inhibitors impair neutrophil activity against Aspergillus fumigatus in allogenic hematopoietic stem cell transplant recipients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Souchet</w:t>
+                <w:t xml:space="preserve">CCR2 Influences T Regulatory Cell Migration to Tumors and Serves as a Biomarker of Cyclophosphamide Sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Loyher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Baudesson de Chanville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lescaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76 (22), pp.6483 - 6494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-16-0984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2016.02.026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01301151v1</w:t>
+                <w:t xml:space="preserve">hal-01397194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ly6Chigh Monocytes Protect against Kidney Damage during Sepsis via a CX3CR1-Dependent Adhesion Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. G. Chousterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boissonnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poupel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baudesson de Chanville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27 (3), pp.792-803 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1681/ASN.2015010009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CCR2 Influences T Regulatory Cell Migration to Tumors and Serves as a Biomarker of Cyclophosphamide Sensitivity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracking Mouse Bone Marrow Monocytes &amp;lt;em&amp;gt;In Vivo&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu P Rodero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Combadiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boissonnas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/52476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-16-0984⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01397194v1</w:t>
+                <w:t xml:space="preserve">hal-02998291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Mouse Bone Marrow Monocytes &amp;lt;em&amp;gt;In Vivo&amp;lt;/em&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immune surveillance of the lung by migrating tissue monocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu P Rodero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Poupel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Loyher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Licata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.e07847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.07847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3791/52476⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02998291v1</w:t>
+                <w:t xml:space="preserve">hal-01310477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune surveillance of the lung by migrating tissue monocytes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Licata</w:t>
+                <w:t xml:space="preserve">CX3CR1 deficiency promotes muscle repair and regeneration by enhancing macrophage ApoE production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Baudesson de Chanville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Saclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Hermand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.8972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms9972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.07847⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01310477v1</w:t>
+                <w:t xml:space="preserve">hal-01514445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CX3CR1 deficiency promotes muscle repair and regeneration by enhancing macrophage ApoE production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Hermand</w:t>
+                <w:t xml:space="preserve">In vivo imaging reveals a pioneer wave of monocyte recruitment into mouse skin wounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Rodero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Licata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Poupel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Khosrotehrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (10), pp.e108212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0108212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms9972⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01514445v1</w:t>
+                <w:t xml:space="preserve">hal-01369479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo imaging reveals a pioneer wave of monocyte recruitment into mouse skin wounds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Khosrotehrani</w:t>
+                <w:t xml:space="preserve">CD8+ Tumor-Infiltrating T Cells Are Trapped in the Tumor-Dendritic Cell Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boissonnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Licata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Poupel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jacquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fetler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neoplasia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (1), pp.85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1593/neo.121572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0108212⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01369479v1</w:t>
+                <w:t xml:space="preserve">hal-01586881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD8+ Tumor-Infiltrating T Cells Are Trapped in the Tumor-Dendritic Cell Network</w:t>
+                <w:t xml:space="preserve">Foxp3+ T cells induce perforin-dependent dendritic cell death in tumor-draining lymph nodes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boissonnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Luc Fetler</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Scholer-Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Simon-Blancal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigia Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Valet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neoplasia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (2), pp.266-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.immuni.2009.11.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1593/neo.121572⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01586881v1</w:t>
+                <w:t xml:space="preserve">hal-00553080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foxp3+ T cells induce perforin-dependent dendritic cell death in tumor-draining lymph nodes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Valet</w:t>
+                <w:t xml:space="preserve">In vivo cellular imaging of lymphocyte tracking by MRI: A tumor model approach to cell-based anticancer therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Smirnov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boissonnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 56(3), pp.498-508</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.immuni.2009.11.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00553080v1</w:t>
+                <w:t xml:space="preserve">hal-00098654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo cellular imaging of lymphocyte tracking by MRI: A tumor model approach to cell-based anticancer therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Boissonnas</w:t>
+                <w:t xml:space="preserve">In vivo cellular imaging of lymphocyte trafficking by MRI : a tumor model approach to cell-based anticancer therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Smirnov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Lewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boissonnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 56(3), pp.498-508</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 56 (3), pp.498-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.20996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...133 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00348207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6611,279 +6477,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pan-Cancer Census of Dominant Tumor Immune Archetypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Holistic Characterization of Tumor Monocyte-to-Macrophage Differentiation Integrates Distinct Immune Phenotypes in Kidney Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana M Mujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis J Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael J Argüello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Combes</w:t>
+                <w:t xml:space="preserve">Arjun R Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Binnewies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bushra Samad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407890v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451508v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holistic Characterization of Tumor Monocyte-to-Macrophage Differentiation Integrates Distinct Immune Phenotypes in Kidney Cancer</w:t>
+                <w:t xml:space="preserve">A Pan-Cancer Census of Dominant Tumor Immune Archetypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana M Mujal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Binnewies</w:t>
+                <w:t xml:space="preserve">Rafael J Argüello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bushra Samad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Tsui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayvin Chew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451508v3</w:t>
+                <w:t xml:space="preserve">hal-03407890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId245"/>
+      <w:footerReference w:type="default" r:id="rId244"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7030,51 +6896,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417306v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Rebi&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Let&#237;cia Silveira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Oliveira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rouault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solia Adriouch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2025.102197" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378474v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Weber-Delacroix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Panouillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laviron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lanthiez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Philippe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.cir-25-0103" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04889092v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Petit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lline Guillou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.114847" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04716830v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fima" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dussaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che&#239;ma Benbida" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margault Blanchet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52735-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290463v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilushi de Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Siewiera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Alkhoury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Nader" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Nadalin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43587-023-00488-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290165v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03419725v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Meghraoui-Kheddar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chousterman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierra Barone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Granjeaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202104-1027OC" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549512v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Combes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bushra Samad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tsui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayvin Chew" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Yan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2021.12.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983376v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boissonnas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combadi&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-022-01159-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027478v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Mujal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Rao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Binnewies" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-21-0588" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03699958v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis J Combes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Rao Arkal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110865" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03833065v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vandestienne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiao Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Icia Santos-Zas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Al-Rifai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Joffre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI142468" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03375967v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behazine Combadi&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Adam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Quentric" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rosenbaum" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.752612" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03354268v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flamant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mougenot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le F&#232;vre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Atassi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97493-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02486017v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blaize" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Soussain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2019.219220" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02898020v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01117" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03047020v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Louboutin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Loyher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Reboussin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20200471" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02540226v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Gay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ghinatti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guerrero-Juarez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n A Ferrer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Ferri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aay3704" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967896v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tran" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Baba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poupel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Moreau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2020.06.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994636v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitziber Buqu&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Bloy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Perez-Lanz&#243;n" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Iribarren" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Humeau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17644-0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02798381v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Baudesson De Chanville" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Glenn Chousterman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hamon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelline Guillou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00675" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994694v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18719-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02339936v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mondini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gerb&#233; de Thor&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-18-0633" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02279585v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01799" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02172263v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01201" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003775v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Meziani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Petit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas de Montpreville" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02120-2017" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515426v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913815v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Goncalves" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20180534" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863818v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Durand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Audemard-Verger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mattiuz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delpoux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02458-4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002647v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bonduelle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Nuttens" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Primard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verrier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2017.04.016" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01581802v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme D. Melo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goyard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fiette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combadiere" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09085-5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03990705v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Duriez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassmina Mandouri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Lekbaby" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hualin Wang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Schnuriger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2017.05.025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863963v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivi&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Peranzoni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1700430" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002677v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504212v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dias de Melo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lecoeur" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Rouault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pescher" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005924" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002521v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Baudesson de Chanville" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Licata" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2016-08-732164" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01301151v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imbert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Bresler" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauraine Gauthier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Souchet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2016.02.026" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01292451v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. G. Chousterman" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poupel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudesson de Chanville" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adam" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2015010009" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01397194v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rochefort" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lescaille" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-16-0984" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998291v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P Rodero" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/52476" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310477v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.07847" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514445v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnold" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perrin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Saclier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hermand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9972" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01369479v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Rodero" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Licata" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hamon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khosrotehrani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108212" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01586881v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacquelin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fetler" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1593/neo.121572" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553080v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Scholer-Dahirel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Simon-Blancal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigia Pace" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Valet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2009.11.015" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098654v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Smirnov" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lavergne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gazeau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lewin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boissonnas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348207v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Smirnov" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavergne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gazeau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Lewin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.20996" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407890v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael J Arg&#252;ello" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451508v3" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana M Mujal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun R Rao" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417306v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Rebi&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Let&#237;cia Silveira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Oliveira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rouault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solia Adriouch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2025.102197" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378474v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Weber-Delacroix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Panouillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laviron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lanthiez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Philippe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.cir-25-0103" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04716830v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fima" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dussaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che&#239;ma Benbida" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margault Blanchet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52735-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04889092v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Petit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lline Guillou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.114847" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290463v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilushi de Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Siewiera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Alkhoury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Nader" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Nadalin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43587-023-00488-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290165v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03419725v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Meghraoui-Kheddar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chousterman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierra Barone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Granjeaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202104-1027OC" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549512v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Combes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bushra Samad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tsui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayvin Chew" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Yan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2021.12.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983376v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boissonnas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combadi&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-022-01159-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027478v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Mujal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Rao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Binnewies" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-21-0588" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03699958v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis J Combes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Rao Arkal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110865" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03833065v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vandestienne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiao Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Icia Santos-Zas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Al-Rifai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Joffre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI142468" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03375967v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behazine Combadi&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Adam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Quentric" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rosenbaum" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.752612" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03354268v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flamant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mougenot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le F&#232;vre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Atassi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97493-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02486017v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blaize" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Soussain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2019.219220" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02898020v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01117" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03047020v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Louboutin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Loyher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Reboussin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20200471" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02540226v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Gay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ghinatti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guerrero-Juarez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n A Ferrer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Ferri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aay3704" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994636v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitziber Buqu&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Bloy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Perez-Lanz&#243;n" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Iribarren" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Humeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17644-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967896v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tran" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Baba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poupel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Moreau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2020.06.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02798381v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Baudesson De Chanville" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Glenn Chousterman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hamon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelline Guillou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00675" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994694v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18719-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02339936v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mondini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gerb&#233; de Thor&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-18-0633" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02279585v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01799" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02172263v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01201" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003775v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Meziani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Petit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas de Montpreville" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02120-2017" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913815v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Goncalves" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20180534" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515426v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863818v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Durand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Audemard-Verger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mattiuz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delpoux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02458-4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01581802v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme D. Melo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goyard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fiette" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combadiere" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09085-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002647v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bonduelle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Nuttens" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Primard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verrier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2017.04.016" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03990705v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Duriez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassmina Mandouri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Lekbaby" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hualin Wang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Schnuriger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2017.05.025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863963v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivi&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Peranzoni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1700430" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504212v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dias de Melo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lecoeur" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Rouault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pescher" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005924" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002521v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Baudesson de Chanville" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Licata" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2016-08-732164" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01301151v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imbert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Bresler" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauraine Gauthier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Souchet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2016.02.026" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01397194v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rochefort" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lescaille" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-16-0984" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01292451v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. G. Chousterman" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poupel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudesson de Chanville" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adam" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2015010009" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998291v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P Rodero" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/52476" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310477v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.07847" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514445v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnold" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perrin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Saclier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hermand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9972" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01369479v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Rodero" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Licata" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hamon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khosrotehrani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108212" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01586881v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacquelin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fetler" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1593/neo.121572" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553080v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Scholer-Dahirel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Simon-Blancal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigia Pace" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Valet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2009.11.015" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098654v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Smirnov" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lavergne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gazeau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lewin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boissonnas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348207v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Smirnov" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavergne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gazeau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Lewin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.20996" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451508v3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana M Mujal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun R Rao" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407890v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael J Arg&#252;ello" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>