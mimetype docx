--- v1 (2026-04-08)
+++ v2 (2026-05-06)
@@ -712,299 +712,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of embryonically-derived Kupffer cells during hypercholesterolemia accelerates atherosclerosis development</w:t>
+                <w:t xml:space="preserve">Visualizing the spatial organization of monocytes, interstitial macrophages, and tissue-specific macrophages in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Fima</w:t>
+                <w:t xml:space="preserve">Maxime Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Weber-Delacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lanthiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Dussaud</w:t>
+                <w:t xml:space="preserve">Sandrine Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheïma Benbida</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Lanthiez</w:t>
+                <w:t xml:space="preserve">Noëlline Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-52735-2⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (10), pp.114847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2024.114847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716830v1</w:t>
+                <w:t xml:space="preserve">hal-04889092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing the spatial organization of monocytes, interstitial macrophages, and tissue-specific macrophages in situ</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loss of embryonically-derived Kupffer cells during hypercholesterolemia accelerates atherosclerosis development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Fima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Weber-Delacroix</w:t>
+                <w:t xml:space="preserve">Sébastien Dussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheïma Benbida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margault Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lanthiez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noëlline Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 43 (10), pp.114847. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.8341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2024.114847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-52735-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04889092v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear envelope disruption triggers hallmarks of aging in lung alveolar macrophages</w:t>
               </w:r>
@@ -1284,51 +1284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïda Meghraoui-Kheddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chousterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlline Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sierra Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1764,51 +1764,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tumor-associated macrophage heterogeneity is driven by tissue territories in breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Weber-Delacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2045,51 +2045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behazine Combadière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlline Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Quentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2415,680 +2415,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02486017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revising CX3CR1 Expression on Murine Classical and Non-classical Monocytes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phagocytosis of Wnt inhibitor SFRP4 by late wound macrophages drives chronic Wnt activity for fibrotic skin healing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Ghinatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Guerrero-Juarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén A Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.01117⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (12), pp.eaay3704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aay3704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02898020v1</w:t>
+                <w:t xml:space="preserve">hal-02540226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging resident and recruited macrophage contribution to Wallerian degeneration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elodie Reboussin</w:t>
+                <w:t xml:space="preserve">Immunoprophylactic and immunotherapeutic control of hormone receptor-positive breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitziber Buqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norma Bloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Perez-Lanzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Iribarren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20200471⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.3819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-17644-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047020v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phagocytosis of Wnt inhibitor SFRP4 by late wound macrophages drives chronic Wnt activity for fibrotic skin healing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Federica Ferri</w:t>
+                <w:t xml:space="preserve">Impaired Kupffer Cell Self-Renewal Alters the Liver Response to Lipid Overload during Non-alcoholic Steatohepatitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Baba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Poupel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aay3704⟩</w:t>
+              <w:t xml:space="preserve">Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (3), pp.627-640.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.immuni.2020.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540226v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunoprophylactic and immunotherapeutic control of hormone receptor-positive breast cancer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revising CX3CR1 Expression on Murine Classical and Non-classical Monocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïda Meghraoui-Kheddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boissonnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Combadière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.01117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-17644-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03994636v1</w:t>
+                <w:t xml:space="preserve">hal-02898020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired Kupffer Cell Self-Renewal Alters the Liver Response to Lipid Overload during Non-alcoholic Steatohepatitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tran</w:t>
+                <w:t xml:space="preserve">Imaging resident and recruited macrophage contribution to Wallerian degeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boissonnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Baba</w:t>
+                <w:t xml:space="preserve">Floriane Louboutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Poupel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dussaud</w:t>
+                <w:t xml:space="preserve">Pierre-Louis Loyher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Moreau</w:t>
+                <w:t xml:space="preserve">Elodie Reboussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 53 (3), pp.627-640.e5. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 217 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.immuni.2020.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1084/jem.20200471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967896v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sepsis Triggers a Late Expansion of Functionally Impaired Tissue-Vascular Inflammatory Monocytes During Clinical Recovery</w:t>
               </w:r>
@@ -3208,103 +3208,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publisher Correction: Immunoprophylactic and immunotherapeutic control of hormone receptor-positive breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitziber Buqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norma Bloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Perez-Lanzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristina Iribarren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (1), pp.4787. </w:t>
@@ -3355,51 +3355,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCR2-Dependent Recruitment of Tregs and Monocytes Following Radiotherapy Is Associated with TNFα-Mediated Resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Mondini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Loyher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3805,51 +3805,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrophages of distinct origins contribute to tumor development in the lung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Loyher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4201,295 +4201,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling Cerebral Leishmaniasis: parasites and brain inflammation in Leishmania donovani infected mice</w:t>
+                <w:t xml:space="preserve">Critical Role for Skin-Derived Migratory DCs and Langerhans Cells in TFH and GC Responses after Intradermal Immunization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme D. Melo</w:t>
+                <w:t xml:space="preserve">Clément Levin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Goyard</w:t>
+                <w:t xml:space="preserve">Olivia Bonduelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Fiette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Boissonnas</w:t>
+                <w:t xml:space="preserve">Charles Nuttens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Combadiere</w:t>
+                <w:t xml:space="preserve">Charlotte Primard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-09085-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 137 (9), pp.1905-1913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jid.2017.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581802v1</w:t>
+                <w:t xml:space="preserve">hal-04002647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Role for Skin-Derived Migratory DCs and Langerhans Cells in TFH and GC Responses after Intradermal Immunization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unveiling Cerebral Leishmaniasis: parasites and brain inflammation in Leishmania donovani infected mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Bonduelle</w:t>
+                <w:t xml:space="preserve">Guilherme D. Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Nuttens</w:t>
+                <w:t xml:space="preserve">Sophie Goyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Primard</w:t>
+                <w:t xml:space="preserve">Laurence Fiette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boissonnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Verrier</w:t>
+                <w:t xml:space="preserve">Christophe Combadiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 137 (9), pp.1905-1913. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.8454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jid.2017.04.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-09085-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04002647v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative splicing of hepatitis B virus: A novel virus/host interaction altering liver immunity</w:t>
               </w:r>
@@ -4756,51 +4756,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into experimental visceral leishmaniasis: Real-time in vivo imaging of Leishmania donovani virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Goyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4890,51 +4890,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CX3CR1-dependent endothelial margination modulates Ly6Chigh monocyte systemic deployment upon inflammation in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Loyher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Baudesson de Chanville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5145,51 +5145,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCR2 Influences T Regulatory Cell Migration to Tumors and Serves as a Biomarker of Cyclophosphamide Sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Loyher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5439,51 +5439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu P Rodero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Combadiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boissonnas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5543,64 +5543,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune surveillance of the lung by migrating tissue monocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu P Rodero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Poupel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Loyher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5958,51 +5958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boissonnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Licata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Poupel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6485,263 +6485,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holistic Characterization of Tumor Monocyte-to-Macrophage Differentiation Integrates Distinct Immune Phenotypes in Kidney Cancer</w:t>
+                <w:t xml:space="preserve">A Pan-Cancer Census of Dominant Tumor Immune Archetypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana M Mujal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Binnewies</w:t>
+                <w:t xml:space="preserve">Rafael J Argüello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bushra Samad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Tsui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayvin Chew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451508v3</w:t>
+                <w:t xml:space="preserve">hal-03407890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pan-Cancer Census of Dominant Tumor Immune Archetypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Holistic Characterization of Tumor Monocyte-to-Macrophage Differentiation Integrates Distinct Immune Phenotypes in Kidney Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana M Mujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis J Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael J Argüello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Combes</w:t>
+                <w:t xml:space="preserve">Arjun R Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Binnewies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bushra Samad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407890v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451508v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId244"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6896,51 +6896,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417306v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Rebi&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Let&#237;cia Silveira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Oliveira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rouault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solia Adriouch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2025.102197" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378474v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Weber-Delacroix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Panouillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laviron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lanthiez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Philippe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.cir-25-0103" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04716830v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fima" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dussaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che&#239;ma Benbida" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margault Blanchet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52735-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04889092v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Petit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lline Guillou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.114847" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290463v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilushi de Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Siewiera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Alkhoury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Nader" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Nadalin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43587-023-00488-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290165v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03419725v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Meghraoui-Kheddar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chousterman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierra Barone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Granjeaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202104-1027OC" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549512v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Combes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bushra Samad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tsui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayvin Chew" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Yan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2021.12.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983376v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boissonnas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combadi&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-022-01159-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027478v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Mujal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Rao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Binnewies" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-21-0588" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03699958v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis J Combes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Rao Arkal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110865" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03833065v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vandestienne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiao Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Icia Santos-Zas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Al-Rifai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Joffre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI142468" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03375967v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behazine Combadi&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Adam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Quentric" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rosenbaum" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.752612" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03354268v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flamant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mougenot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le F&#232;vre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Atassi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97493-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02486017v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blaize" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Soussain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2019.219220" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02898020v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01117" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03047020v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Louboutin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Loyher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Reboussin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20200471" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02540226v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Gay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ghinatti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guerrero-Juarez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n A Ferrer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Ferri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aay3704" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994636v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitziber Buqu&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Bloy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Perez-Lanz&#243;n" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Iribarren" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Humeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17644-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967896v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tran" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Baba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poupel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Moreau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2020.06.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02798381v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Baudesson De Chanville" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Glenn Chousterman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hamon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelline Guillou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00675" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994694v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18719-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02339936v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mondini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gerb&#233; de Thor&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-18-0633" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02279585v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01799" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02172263v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01201" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003775v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Meziani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Petit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas de Montpreville" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02120-2017" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913815v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Goncalves" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20180534" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515426v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863818v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Durand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Audemard-Verger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mattiuz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delpoux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02458-4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01581802v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme D. Melo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goyard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fiette" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combadiere" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09085-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002647v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bonduelle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Nuttens" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Primard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verrier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2017.04.016" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03990705v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Duriez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassmina Mandouri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Lekbaby" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hualin Wang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Schnuriger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2017.05.025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863963v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivi&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Peranzoni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1700430" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504212v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dias de Melo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lecoeur" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Rouault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pescher" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005924" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002521v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Baudesson de Chanville" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Licata" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2016-08-732164" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01301151v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imbert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Bresler" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauraine Gauthier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Souchet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2016.02.026" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01397194v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rochefort" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lescaille" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-16-0984" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01292451v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. G. Chousterman" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poupel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudesson de Chanville" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adam" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2015010009" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998291v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P Rodero" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/52476" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310477v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.07847" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514445v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnold" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perrin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Saclier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hermand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9972" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01369479v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Rodero" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Licata" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hamon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khosrotehrani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108212" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01586881v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacquelin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fetler" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1593/neo.121572" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553080v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Scholer-Dahirel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Simon-Blancal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigia Pace" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Valet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2009.11.015" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098654v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Smirnov" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lavergne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gazeau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lewin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boissonnas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348207v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Smirnov" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavergne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gazeau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Lewin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.20996" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451508v3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana M Mujal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun R Rao" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407890v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael J Arg&#252;ello" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417306v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Rebi&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Let&#237;cia Silveira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Oliveira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rouault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solia Adriouch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2025.102197" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378474v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Weber-Delacroix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Panouillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laviron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lanthiez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Philippe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.cir-25-0103" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04889092v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Petit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lline Guillou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.114847" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04716830v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fima" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dussaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che&#239;ma Benbida" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margault Blanchet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52735-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290463v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilushi de Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Siewiera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Alkhoury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Nader" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Nadalin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43587-023-00488-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290165v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03419725v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Meghraoui-Kheddar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chousterman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierra Barone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Granjeaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202104-1027OC" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549512v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Combes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bushra Samad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tsui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayvin Chew" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Yan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2021.12.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983376v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boissonnas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combadi&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-022-01159-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027478v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Mujal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Rao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Binnewies" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-21-0588" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03699958v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis J Combes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Rao Arkal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110865" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03833065v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vandestienne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiao Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Icia Santos-Zas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Al-Rifai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Joffre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI142468" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03375967v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behazine Combadi&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Adam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Quentric" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rosenbaum" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.752612" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03354268v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flamant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mougenot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le F&#232;vre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Atassi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97493-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02486017v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blaize" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Soussain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2019.219220" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02540226v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Gay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ghinatti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guerrero-Juarez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n A Ferrer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Ferri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aay3704" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994636v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitziber Buqu&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Bloy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Perez-Lanz&#243;n" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Iribarren" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Humeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17644-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967896v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tran" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Baba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poupel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Moreau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2020.06.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02898020v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01117" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03047020v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Louboutin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Loyher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Reboussin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20200471" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02798381v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Baudesson De Chanville" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Glenn Chousterman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hamon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelline Guillou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00675" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994694v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18719-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02339936v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mondini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gerb&#233; de Thor&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-18-0633" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02279585v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01799" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02172263v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01201" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003775v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Meziani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Petit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas de Montpreville" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02120-2017" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913815v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Goncalves" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20180534" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515426v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863818v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Durand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Audemard-Verger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mattiuz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delpoux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02458-4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002647v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bonduelle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Nuttens" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Primard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verrier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2017.04.016" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01581802v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme D. Melo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goyard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fiette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combadiere" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09085-5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03990705v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Duriez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassmina Mandouri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Lekbaby" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hualin Wang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Schnuriger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2017.05.025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863963v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivi&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Peranzoni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1700430" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504212v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dias de Melo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lecoeur" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Rouault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pescher" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005924" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002521v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Baudesson de Chanville" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Licata" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2016-08-732164" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01301151v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imbert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Bresler" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauraine Gauthier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Souchet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2016.02.026" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01397194v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rochefort" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lescaille" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-16-0984" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01292451v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. G. Chousterman" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poupel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudesson de Chanville" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adam" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2015010009" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998291v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P Rodero" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/52476" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310477v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.07847" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514445v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnold" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perrin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Saclier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hermand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9972" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01369479v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Rodero" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Licata" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hamon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khosrotehrani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108212" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01586881v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacquelin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fetler" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1593/neo.121572" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553080v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Scholer-Dahirel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Simon-Blancal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigia Pace" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Valet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2009.11.015" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098654v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Smirnov" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lavergne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gazeau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lewin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boissonnas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348207v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Smirnov" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavergne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gazeau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Lewin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.20996" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407890v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael J Arg&#252;ello" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451508v3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana M Mujal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun R Rao" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>