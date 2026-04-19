--- v0 (2026-03-07)
+++ v1 (2026-04-19)
@@ -190,51 +190,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieux de mémoires en Centre-Val de Loire. Lieux, Figures, Moments. Actes du colloque d’Orléans des 17-19 juin 2015</w:t>
+                <w:t xml:space="preserve">Lieux de mémoire en Centre-Val de Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
@@ -247,95 +247,104 @@
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Garrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Rennes, 323 p., 2021</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.324, 2021, 9782753581692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04316762v1</w:t>
+                <w:t xml:space="preserve">halshs-03598579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieux de mémoire en Centre-Val de Loire</w:t>
+                <w:t xml:space="preserve">Lieux de mémoires en Centre-Val de Loire. Lieux, Figures, Moments. Actes du colloque d’Orléans des 17-19 juin 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
@@ -348,80 +357,71 @@
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Garrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, 323 p., 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-03598579v1</w:t>
+                <w:t xml:space="preserve">hal-04316762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux siècles de caricatures politiques et parlementaires</w:t>
               </w:r>
@@ -1147,51 +1147,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1351,776 +1351,893 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, 44, pp.7-21</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 44, pp.7-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tdm.044.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’affaire Fillon et sa couverture médiatique négative : une sensibilité contrastée des électeurs, entre scandale et complot.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une interview participative ? (Re)définir le rôle et les pratiques journalistiques dans « 20h22, la suite sur Twitch »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Wojcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.23868⟩</w:t>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Dossier 2024 B (1), pp.29-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/enic.037.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03035644v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation : Luttes sociales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’affaire Fillon et sa couverture médiatique négative : une sensibilité contrastée des électeurs, entre scandale et complot.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borrell</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Sécail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Luttes sociales, 2 (35), pp.5-10. </w:t>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La communication politique négative en campagne présidentielle, 38, pp.173-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/tdm.035.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.23868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875564v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Quartiers, banlieues, cités. Sens commun, sens unique et variation des usages dans le lexique présidentiel sous la Ve République »</w:t>
+                <w:t xml:space="preserve">Présentation : Luttes sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Méadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sécail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Luttes sociales, 2 (35), pp.5-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tdm.035.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04322491v1</w:t>
+                <w:t xml:space="preserve">hal-03875564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Quand les “banlieues” sont redevenues un objet politique »</w:t>
+                <w:t xml:space="preserve">« Quartiers, banlieues, cités. Sens commun, sens unique et variation des usages dans le lexique présidentiel sous la Ve République »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, « L’invention des banlieues politiques à la fin du XXe siècle » (n° 30), pp.11-21</w:t>
+              <w:t xml:space="preserve">, 2021, « L’invention des banlieues politiques à la fin du XXe siècle » (n° 30), pp.47-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04322493v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04322491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La ligne éditoriale, c’est l’intimité ». Entretien avec Romain Lacroix, rédacteur en chef adjoint photo de Paris Match</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Quand les “banlieues” sont redevenues un objet politique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique, Hors série</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2 (HS 14), pp.196-217</w:t>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, « L’invention des banlieues politiques à la fin du XXe siècle » (n° 30), pp.11-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607467v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04322493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quartiers, banlieues, cités : sens commun, sens unique et variation des usages dans le lexique présidentiel sous la Ve République</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« La ligne éditoriale, c’est l’intimité ». Entretien avec Romain Lacroix, rédacteur en chef adjoint photo de Paris Match</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique, Hors série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (HS 14), pp.196-217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/parl2.030.0047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04310464v1</w:t>
+                <w:t xml:space="preserve">hal-03607467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Televisión, diversidad y hegemonía cultural: un estudio comparado de los estereotipos étnicos dominantes en los sistemas televisivos de Chile y Francia</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quartiers, banlieues, cités : sens commun, sens unique et variation des usages dans le lexique présidentiel sous la Ve République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cuadernos.Info</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N°30 (3), pp.47-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parl2.030.0047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028043v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Televisión, diversidad y hegemonía cultural: un estudio comparado de los estereotipos étnicos dominantes en los sistemas televisivos de Chile y Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernado Amigo Latorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cecilia Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sécail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefébure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Borrell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuadernos.Info</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39, pp.151-164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’adresser aux électeurs face caméra dans la campagne officielle : figure imposée ou programme libre pour les candidats ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nottingham French Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Vivement dimanche : Media, Politics and France's Electoral Year 2011-12 52-2, pp.227-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01652619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2130,775 +2247,775 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getting More Intense: Quantitative and Qualitative Dynamics of Political Communication on Facebook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefébure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Novelli; B. Johansson; D. Wring. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2019 European Electoral Campaign In the Time of Populism and Social Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.43-61, 2022, 9783030989927. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-98993-4_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Penser l’histoire de la télévision par l’image. (Re)produire et analyser à l’épreuve des contraintes éditoriales »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Blandin, François Robinet et Valérie Schafer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l’histoire des médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, pp.105-116, 2019, 978-2271125354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les temporalités de la campagne présidentielle de 2017 au prisme des électeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefébure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sécail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anaïs Théviot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médias et élections. Les campagnes 2017 : primaires, présidentielle et législatives françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.165-191, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.septentrion.99147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les temporalités de la campagne présidentielle de 2017 au prisme des électeurs »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sécail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefébure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anaïs Theviot (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médias en campagne électorale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.165-191, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les temporalités de la campagne présidentielle au prisme des électeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefébure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sécail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anaïs Theviot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médias et élections. Les campagnes 2017 : primaires, présidentielle et législatives françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.165-191, 2019, 978-2-7574-2806-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Un corps français traditionnel ?” Usages de la couleur de peau dans les spots des candidats à la présidentielle (1988-2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Denis, Claire Sécail et Isabelle Veyrat-Masson (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sous les images, la politique… Presse, cinéma, télévision, nouveaux médias (XXe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, pp.195-210, 2014, 9782271069887. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.15944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01652701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les citoyens ordinaires : supporters, témoins, interlocuteurs ? Les candidats mettent en scène leur proximité avec les Français dans les spots télévisés de la campagne officielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Veyrat-Masson (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médias et élections. La campagne présidentielle de 2007 et sa réception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les médias en actes, L'Harmattan, pp.59-82, 2011, 978-2-296-56197-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01652687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2908,78 +3025,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« “We live in a sausage”: expression of political mistrust on Twitch political streams. A case study of comments occurring during interviews of French presidential candidates on Twitch »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Wojcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2994,100 +3111,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’IAMCR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“We live in a sausage”: between scrutiny and plebiscitary logics in a streaming chat. A study of comments occurring during French interviews of French presidential candidates on Twitch”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Wojcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3102,100 +3219,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAMCR Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Conversation, interpellation et commentaires politiques dans les interviews “20h22 la suite sur Twitch” »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Wojcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3210,1662 +3327,1662 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études « La politique sur Twitch. Acteurs et pratiques expressives en streaming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Céditec/CIS, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Qu’est-ce qu’un.e présidentiable ? La contribution des sondages sur les “traits d’image” à la construction médiatique des qualités implicitement attendues des candidat.es »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Les sondages comme outils de légitimation (du) politique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Protagoras, Jun 2022, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Faire campagne sur Facebook pour les Européennes de 2019, entre contenus originaux online et chambre d’écho de la campagne offline. Analyse à l’échelle européenne puis focus sur la France »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Wojcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefébure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème congrès national de l’AFSP, ST44 « De la démocratie en numérique. Les appropriations du web et des réseaux sociaux dans les processus électoraux »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Université de Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Desde la franja electoral hasta los redes social, desde los imaginarios hasta las estrategias: estudiar la comunicación política por sus contenidos mediáticos”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire doctoral de sciences sociales de Bernardo Amigo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Universidade de Chile, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Upgrader le game ou hybrider les genres ? “20h22, la suite sur Twitch”, entre interview télévisée et stream dans la campagne présidentielle de 2022 »</w:t>
+                <w:t xml:space="preserve">« La communication des partis sur Facebook pendant les élections européennes de 2019, entre contenus originaux online et chambre d’écho de la campagne offline »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Wojcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Élodie Berthet</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefébure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Télévision, information et numérique. Pratiques et publics »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREM, Sep 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">16e congrès de l’AFSP, ST 44 « De la démocratie en numérique. Les appropriations du Web et des réseaux sociaux dans les processus électoraux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFSP, Jul 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316788v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La communication des partis sur Facebook pendant les élections européennes de 2019, entre contenus originaux online et chambre d’écho de la campagne offline »</w:t>
+                <w:t xml:space="preserve">« Upgrader le game ou hybrider les genres ? “20h22, la suite sur Twitch”, entre interview télévisée et stream dans la campagne présidentielle de 2022 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Wojcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lefébure</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e congrès de l’AFSP, ST 44 « De la démocratie en numérique. Les appropriations du Web et des réseaux sociaux dans les processus électoraux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFSP, Jul 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque « Télévision, information et numérique. Pratiques et publics »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREM, Sep 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316791v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’affaire Fillon et sa couverture médiatique. Une sensibilité contrastée des électeurs, entre scandale et complot »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire LCP, séance « De la castagne en campagne »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Perception du pluralisme politique en France »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefébure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études « Télévision et pluralisme politique. Approche comparée franco-chilienne »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LCP-IRISSO, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les spots de campagne des élections présidentielles de 2017 en France et au Chili »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sécail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefébure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cecilia Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Amigo Latorre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études « Télévision et pluralisme politique. Approche comparée franco-chilienne »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LCP-IRISSO, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Temps de parole et conditions d’accès à l’antenne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Amigo Latorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cecilia Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études « Télévision et pluralisme politique. Approche comparée franco-chilienne »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LCP-IRISSO, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les spots de campagne des élections présidentielles de 2017 en France et au Chili »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Amigo Latorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cecilia Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefébure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sécail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études « Télévision et pluralisme politique. Approche comparée franco-chilienne »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LCP-IRISSO, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Referring to and appealing to “the people”. The specific strategy of two assumed populist candidates during the 2012 and 2017 French Presidential Elections”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Interviewer le président à la télévision en France et au Chili (2012-2015). Approche comparée de la communication politique et des cultures journalistiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sécail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefébure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borrell</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emilie Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECREA Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lugano, Switzerland</w:t>
+              <w:t xml:space="preserve">Séminaire interne « La parole politique médiatisée »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céditec, Oct 2018, Université Paris Est Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316826v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Interviewer le président à la télévision en France et au Chili (2012-2015). Approche comparée de la communication politique et des cultures journalistiques »</w:t>
+                <w:t xml:space="preserve">Referring to and appealing to “the people”. The specific strategy of two assumed populist candidates during the 2012 and 2017 French Presidential Elections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sécail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Borrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefébure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Borrell</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interne « La parole politique médiatisée »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Céditec, Oct 2018, Université Paris Est Créteil, France</w:t>
+              <w:t xml:space="preserve">European Communication Research and Education Association (ECREA) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lugano, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316832v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Referring to and appealing to “the people”. The specific strategy of two assumed populist candidates during the 2012 and 2017 French Presidential Elections</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">“Did voters perceive the media coverage of the 2017 French presidential election as pluralistic? Confronting objective longitudinal measures from the regulatory body with subjective data from a panel survey”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefébure</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Communication Research and Education Association (ECREA) Conference</w:t>
+              <w:t xml:space="preserve">ECREA Pre-Conference, “Information Diversity and Media Pluralism in the Age of Algorithms”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lugano, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943354v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Did voters perceive the media coverage of the 2017 French presidential election as pluralistic? Confronting objective longitudinal measures from the regulatory body with subjective data from a panel survey”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">“Referring to and appealing to “the people”. The specific strategy of two assumed populist candidates during the 2012 and 2017 French Presidential Elections”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Borrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefébure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sécail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lefébure</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECREA Pre-Conference, “Information Diversity and Media Pluralism in the Age of Algorithms”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lugano, Switzerland</w:t>
+              <w:t xml:space="preserve">ECREA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lugano, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316829v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Two-Faced Populism? Media Framing and Strategic Identity of “Populist” Candidates in the 2012 French Presidential Election</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefébure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sécail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPSA 24th World Congress of Political Science, RC 22-08 « Media (and) Populism »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Poznań, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass Meetings on TV Screen: How a Revived Tradition Shaped Media Coverage in the 2012 French Presidential Campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefébure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sécail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPSA 24th World Congress of Political Science, RC 23-08 « Election and Referendum Campaigns in the Media »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Poznań, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4875,579 +4992,579 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Luttes sociales. Présentation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Méadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sécail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.5-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tdm.035.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Quand les « banlieues » sont redevenues un objet politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">n° 30, introduction au dossier « L’invention des banlieues politiques à la fin du XXe siècle »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.11-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/parl2.030.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Le Président Hip-Hop”. Naissance d’un archétype visuel, de François Mitterrand au jeune de banlieue (Plantu, Le Monde, 1990)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parlement[s], Revue d’histoire politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.123-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le président hip-hop ». Naissance d’un archétype visuel, de François Mitterrand au jeune de banlieue (Plantu, Le Monde , 1990)</w:t>
+                <w:t xml:space="preserve">« “La ligne éditoriale, c’est l’intimité.” Entretien avec Romain Lacroix, rédacteur en chef adjoint photo de Paris Match »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borrell</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...14 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.199-219</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04310675v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« “La ligne éditoriale, c’est l’intimité.” Entretien avec Romain Lacroix, rédacteur en chef adjoint photo de Paris Match »</w:t>
+                <w:t xml:space="preserve">« Le président hip-hop ». Naissance d’un archétype visuel, de François Mitterrand au jeune de banlieue (Plantu, Le Monde , 1990)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borrell</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.123-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parl2.030.0123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04310686v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National report on France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefébure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Wojcik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019 European Elections Campaign. Images, Topics, Media in the 28 members states, dir. par Edoardo Novelli et Bengt Johansson, Public Opinion Monitoring Unit, Directorate-General for Communication, European Parliament, Brussels, p. 109-115. 2019, pp.109-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId98"/>
+      <w:footerReference w:type="default" r:id="rId101"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5515,51 +5632,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33ED7367"/>
+    <w:nsid w:val="085945A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5746,51 +5863,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-borrell" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0171-3374" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169641864" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316762v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allorant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Badier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Borrell" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garrigues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598579v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6914/lieux-de-memoire-en-centre-val-de-loire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598554v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/3712" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.3712" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316774v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/250-lieux-personnages-moments/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598546v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343650v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737609v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thomas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedediah Sklower" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943351v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;adel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire S&#233;cail" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943350v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04310449v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517234v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wojcik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Stephan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Berthet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r9e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482814v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03035644v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jadot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.23868" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03875564v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.035.0005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322491v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322493v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607467v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ollivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04310464v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.030.0047" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028043v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernado Amigo Latorre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Bravo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lef&#233;bure" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652619v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04310473v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98993-4_3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04310583v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04310501v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Roche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.99147" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943142v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100388880" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03035740v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652701v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.15944" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652687v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316779v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stephan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307282v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316784v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316799v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307287v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316796v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316788v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316791v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316806v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316810v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943359v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Amigo Latorre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316824v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316820v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316826v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316832v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943354v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316829v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715295v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715302v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04310667v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04310672v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.030.0011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04322483v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04310675v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.030.0123" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04310686v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316629v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-borrell" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0171-3374" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169641864" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598579v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allorant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Badier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Borrell" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garrigues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6914/lieux-de-memoire-en-centre-val-de-loire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316762v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598554v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/3712" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.3712" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316774v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/250-lieux-personnages-moments/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598546v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343650v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737609v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thomas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedediah Sklower" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943351v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;adel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire S&#233;cail" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943350v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04310449v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517234v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wojcik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Stephan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Berthet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r9e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482814v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.044.0007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05543862v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.037.0029" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03035644v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jadot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.23868" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03875564v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.035.0005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322491v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322493v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607467v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ollivier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04310464v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.030.0047" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028043v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernado Amigo Latorre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Bravo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lef&#233;bure" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652619v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04310473v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98993-4_3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04310583v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04310501v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Roche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.99147" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943142v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100388880" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03035740v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652701v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.15944" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652687v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316779v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stephan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307282v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316784v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316799v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307287v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316796v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316791v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316788v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316806v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316810v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943359v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Amigo Latorre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316824v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316820v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316832v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943354v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316829v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316826v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715295v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715302v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04310667v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04310672v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.030.0011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04322483v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04310686v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04310675v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.030.0123" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316629v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>