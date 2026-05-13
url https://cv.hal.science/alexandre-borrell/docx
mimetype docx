--- v1 (2026-04-19)
+++ v2 (2026-05-13)
@@ -890,51 +890,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Luttes sociales »</w:t>
+                <w:t xml:space="preserve">« Travailleurs, travailleuses ! »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Méadel</w:t>
@@ -943,93 +943,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sécail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2 (35), 2020</w:t>
+              <w:t xml:space="preserve">, 1 (34), 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02943351v1</w:t>
+                <w:t xml:space="preserve">hal-02943350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Travailleurs, travailleuses ! »</w:t>
+                <w:t xml:space="preserve">« Luttes sociales »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Méadel</w:t>
@@ -1038,69 +1038,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sécail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1 (34), 2020</w:t>
+              <w:t xml:space="preserve">, 2 (35), 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02943350v1</w:t>
+                <w:t xml:space="preserve">hal-02943351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’invention des banlieues politiques à la fin du XXe siècle »</w:t>
               </w:r>
@@ -1298,51 +1298,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobiliser par le son : les répertoires politiques de la phonographie</w:t>
+                <w:t xml:space="preserve">Introduction. Mobiliser par le son : les répertoires politiques de la phonographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jedediah Sklower</w:t>
@@ -1351,51 +1351,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 44, pp.7-21. </w:t>
+              <w:t xml:space="preserve">, 2025, Phonographies politiques, 4 (44), pp.7-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tdm.044.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
@@ -1873,187 +1873,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04322493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La ligne éditoriale, c’est l’intimité ». Entretien avec Romain Lacroix, rédacteur en chef adjoint photo de Paris Match</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quartiers, banlieues, cités : sens commun, sens unique et variation des usages dans le lexique présidentiel sous la Ve République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique, Hors série</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N°30 (3), pp.47-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parl2.030.0047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03607467v1</w:t>
+                <w:t xml:space="preserve">hal-04310464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quartiers, banlieues, cités : sens commun, sens unique et variation des usages dans le lexique présidentiel sous la Ve République</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« La ligne éditoriale, c’est l’intimité ». Entretien avec Romain Lacroix, rédacteur en chef adjoint photo de Paris Match</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique, Hors série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (HS 14), pp.196-217</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04310464v1</w:t>
+                <w:t xml:space="preserve">hal-03607467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Televisión, diversidad y hegemonía cultural: un estudio comparado de los estereotipos étnicos dominantes en los sistemas televisivos de Chile y Francia</w:t>
               </w:r>
@@ -2363,234 +2363,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Penser l’histoire de la télévision par l’image. (Re)produire et analyser à l’épreuve des contraintes éditoriales »</w:t>
+                <w:t xml:space="preserve">Les temporalités de la campagne présidentielle de 2017 au prisme des électeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borrell</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Claire Blandin, François Robinet et Valérie Schafer. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefébure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sécail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anaïs Théviot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser l’histoire des médias</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médias et élections. Les campagnes 2017 : primaires, présidentielle et législatives françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.165-191, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.99147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04310583v1</w:t>
+                <w:t xml:space="preserve">hal-04310501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les temporalités de la campagne présidentielle de 2017 au prisme des électeurs</w:t>
+                <w:t xml:space="preserve">« Penser l’histoire de la télévision par l’image. (Re)produire et analyser à l’épreuve des contraintes éditoriales »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borrell</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Anaïs Théviot. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Blandin, François Robinet et Valérie Schafer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médias et élections. Les campagnes 2017 : primaires, présidentielle et législatives françaises</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Penser l’histoire des médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.105-116, 2019, 978-2271125354</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.septentrion.99147⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04310501v1</w:t>
+                <w:t xml:space="preserve">hal-04310583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les temporalités de la campagne présidentielle de 2017 au prisme des électeurs »</w:t>
               </w:r>
@@ -3141,433 +3141,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“We live in a sausage”: between scrutiny and plebiscitary logics in a streaming chat. A study of comments occurring during French interviews of French presidential candidates on Twitch”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Conversation, interpellation et commentaires politiques dans les interviews “20h22 la suite sur Twitch” »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Wojcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borrell</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élodie Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAMCR Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée d’études « La politique sur Twitch. Acteurs et pratiques expressives en streaming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céditec/CIS, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04307282v1</w:t>
+                <w:t xml:space="preserve">hal-04316784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Conversation, interpellation et commentaires politiques dans les interviews “20h22 la suite sur Twitch” »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“We live in a sausage”: between scrutiny and plebiscitary logics in a streaming chat. A study of comments occurring during French interviews of French presidential candidates on Twitch”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Wojcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Borrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Berthet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Borrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études « La politique sur Twitch. Acteurs et pratiques expressives en streaming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Céditec/CIS, Apr 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">IAMCR Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04316784v1</w:t>
+                <w:t xml:space="preserve">hal-04307282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Qu’est-ce qu’un.e présidentiable ? La contribution des sondages sur les “traits d’image” à la construction médiatique des qualités implicitement attendues des candidat.es »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Faire campagne sur Facebook pour les Européennes de 2019, entre contenus originaux online et chambre d’écho de la campagne offline. Analyse à l’échelle européenne puis focus sur la France »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Borrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Borrell</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Wojcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefébure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Les sondages comme outils de légitimation (du) politique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Protagoras, Jun 2022, Bruxelles, France</w:t>
+              <w:t xml:space="preserve">16ème congrès national de l’AFSP, ST44 « De la démocratie en numérique. Les appropriations du web et des réseaux sociaux dans les processus électoraux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Université de Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04316799v1</w:t>
+                <w:t xml:space="preserve">hal-04307287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Faire campagne sur Facebook pour les Européennes de 2019, entre contenus originaux online et chambre d’écho de la campagne offline. Analyse à l’échelle européenne puis focus sur la France »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Qu’est-ce qu’un.e présidentiable ? La contribution des sondages sur les “traits d’image” à la construction médiatique des qualités implicitement attendues des candidat.es »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borrell</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lefébure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème congrès national de l’AFSP, ST44 « De la démocratie en numérique. Les appropriations du web et des réseaux sociaux dans les processus électoraux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Université de Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque « Les sondages comme outils de légitimation (du) politique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Protagoras, Jun 2022, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04307287v1</w:t>
+                <w:t xml:space="preserve">hal-04316799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Desde la franja electoral hasta los redes social, desde los imaginarios hasta las estrategias: estudiar la comunicación política por sus contenidos mediáticos”</w:t>
               </w:r>
@@ -5110,217 +5110,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Quand les « banlieues » sont redevenues un objet politique</w:t>
+                <w:t xml:space="preserve">“Le Président Hip-Hop”. Naissance d’un archétype visuel, de François Mitterrand au jeune de banlieue (Plantu, Le Monde, 1990)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">n° 30, introduction au dossier « L’invention des banlieues politiques à la fin du XXe siècle »</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Parlement[s], Revue d’histoire politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.123-136</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04310672v1</w:t>
+                <w:t xml:space="preserve">hal-04322483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Le Président Hip-Hop”. Naissance d’un archétype visuel, de François Mitterrand au jeune de banlieue (Plantu, Le Monde, 1990)</w:t>
+                <w:t xml:space="preserve">Introduction. Quand les « banlieues » sont redevenues un objet politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parlement[s], Revue d’histoire politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">n° 30, introduction au dossier « L’invention des banlieues politiques à la fin du XXe siècle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.11-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parl2.030.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322483v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« “La ligne éditoriale, c’est l’intimité.” Entretien avec Romain Lacroix, rédacteur en chef adjoint photo de Paris Match »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, pp.199-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5632,51 +5632,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="085945A1"/>
+    <w:nsid w:val="D86B9896"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5863,51 +5863,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-borrell" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0171-3374" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169641864" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598579v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allorant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Badier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Borrell" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garrigues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6914/lieux-de-memoire-en-centre-val-de-loire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316762v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598554v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/3712" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.3712" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316774v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/250-lieux-personnages-moments/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598546v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343650v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737609v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thomas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedediah Sklower" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943351v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;adel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire S&#233;cail" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943350v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04310449v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517234v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wojcik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Stephan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Berthet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r9e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482814v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.044.0007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05543862v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.037.0029" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03035644v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jadot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.23868" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03875564v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.035.0005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322491v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322493v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607467v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ollivier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04310464v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.030.0047" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028043v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernado Amigo Latorre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Bravo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lef&#233;bure" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652619v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04310473v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98993-4_3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04310583v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04310501v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Roche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.99147" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943142v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100388880" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03035740v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652701v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.15944" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652687v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316779v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stephan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307282v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316784v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316799v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307287v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316796v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316791v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316788v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316806v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316810v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943359v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Amigo Latorre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316824v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316820v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316832v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943354v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316829v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316826v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715295v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715302v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04310667v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04310672v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.030.0011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04322483v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04310686v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04310675v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.030.0123" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316629v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-borrell" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0171-3374" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169641864" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598579v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allorant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Badier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Borrell" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garrigues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6914/lieux-de-memoire-en-centre-val-de-loire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316762v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598554v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/3712" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.3712" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316774v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/250-lieux-personnages-moments/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598546v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343650v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737609v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thomas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedediah Sklower" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;adel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire S&#233;cail" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943351v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04310449v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517234v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wojcik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Stephan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Berthet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r9e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482814v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.044.0007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05543862v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.037.0029" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03035644v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jadot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.23868" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03875564v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.035.0005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322491v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322493v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04310464v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.030.0047" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607467v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ollivier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028043v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernado Amigo Latorre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Bravo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lef&#233;bure" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652619v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04310473v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98993-4_3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04310501v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Roche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.99147" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04310583v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943142v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100388880" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03035740v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652701v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.15944" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652687v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316779v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stephan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316784v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307282v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307287v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316799v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316796v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316791v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316788v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316806v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316810v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943359v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Amigo Latorre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316824v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316820v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316832v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943354v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316829v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316826v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715295v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715302v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04310667v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04322483v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04310672v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.030.0011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04310686v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04310675v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.030.0123" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316629v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>