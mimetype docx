--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -66,195 +66,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (116)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (117)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrically activated W-doped VO 2 films for reliable, large-area, broadband THz waves modulators</w:t>
+                <w:t xml:space="preserve">Exploiting the insulator–metal transition of VO2 in photocatalytic methane conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduard-Nicolae Sirjita</w:t>
+                <w:t xml:space="preserve">My Nghe Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+                <w:t xml:space="preserve">Duc Manh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+                <w:t xml:space="preserve">Matthieu Kpessu Ahounou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Mayet</w:t>
+                <w:t xml:space="preserve">Ernesto de la Torre Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Debelle</w:t>
+                <w:t xml:space="preserve">Melissa Alzate Banguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (16), pp.24564-24577. </w:t>
+              <w:t xml:space="preserve">Nature Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.5c00777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41560-026-02013-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05026912v1</w:t>
+                <w:t xml:space="preserve">hal-05559160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing a Pathway for Low-Temperature Recrystallization in Germanium</w:t>
               </w:r>
@@ -292,14927 +292,15061 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decebal Iancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria D Mihai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/advs.202507630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05212817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron-based x-ray diffraction analysis of energetic ion-induced strain in GaAs and 4H-SiC</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Electrically activated W-doped VO 2 films for reliable, large-area, broadband THz waves modulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard-Nicolae Sirjita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Mayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Debelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pinku Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0205284⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (16), pp.24564-24577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5c00777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672897v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical activation of insulator-to-metal transition in vanadium dioxide single-crystal nanobeam and their high-frequency switching performances</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synchrotron-based x-ray diffraction analysis of energetic ion-induced strain in GaAs and 4H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.-N. Sirjita</w:t>
+                <w:t xml:space="preserve">Anusmita Chakravorty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Debelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Masson</w:t>
+                <w:t xml:space="preserve">Gouranga Manna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boulle</w:t>
+                <w:t xml:space="preserve">Pinku Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 136 (6), pp.064502. </w:t>
+              <w:t xml:space="preserve">, 2024, 136 (3), pp.035902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0221152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0205284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671425v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled effects of electronic and nuclear energy deposition in UO 2 crystals: a high-resolution XRD study carried out at the MARS beamline of the SOLEIL synchrotron facility</w:t>
+                <w:t xml:space="preserve">Electrical activation of insulator-to-metal transition in vanadium dioxide single-crystal nanobeam and their high-frequency switching performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Gutierrez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+                <w:t xml:space="preserve">J.-C. Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Menut</w:t>
+                <w:t xml:space="preserve">O. Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Georgesco</w:t>
+                <w:t xml:space="preserve">E.-N. Sirjita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Onofri</w:t>
+                <w:t xml:space="preserve">A. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2024.165491⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 136 (6), pp.064502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0221152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04698823v1</w:t>
+                <w:t xml:space="preserve">hal-04671425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and electrochemical properties of high quality epitaxial titanium carbide thin films grown by pulsed laser deposition on MgO (111) and Al2O3 (001) substrates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupled effects of electronic and nuclear energy deposition in UO 2 crystals: a high-resolution XRD study carried out at the MARS beamline of the SOLEIL synchrotron facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalin-Daniel Constantinescu</w:t>
+                <w:t xml:space="preserve">Gaëlle Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lucas-Roper</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+                <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Glandut</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arthur Georgesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2023.140007⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 557, pp.165491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2024.165491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286785v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convolutional neural network analysis of x-ray diffraction data: strain profile retrieval in ion beam modified materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Structural and electrochemical properties of high quality epitaxial titanium carbide thin films grown by pulsed laser deposition on MgO (111) and Al2O3 (001) substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin-Daniel Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lucas-Roper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A Debelle</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Glandut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning: Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2632-2153/acab4c⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 782, pp.140007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2023.140007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286766v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and electrical properties of high-performance vanadium dioxide thin layers obtained by reactive magnetron sputtering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Convolutional neural network analysis of x-ray diffraction data: strain profile retrieval in ion beam modified materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Debelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139461⟩</w:t>
+              <w:t xml:space="preserve">Machine Learning: Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.015002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2632-2153/acab4c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767719v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic study of the relaxation volume of crystalline defects in bcc iron</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Structural and electrical properties of high-performance vanadium dioxide thin layers obtained by reactive magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard-Nicolae Sirjita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Debelle</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Mayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2022.111816⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 759, pp.139461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03901572v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of the recovery of ion-damaged 4H-SiC with in-situ synchrotron X-ray diffraction as a tool for strain-engineering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Basic study of the relaxation volume of crystalline defects in bcc iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El-Bakouri El-Haddaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Crocombette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Debelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-022-07876-4⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 215, pp.111816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2022.111816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03861321v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational diffraction reveals long-range strains, distortions and disorder in molecular dynamics simulations of irradiated single crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Monitoring of the recovery of ion-damaged 4H-SiC with in-situ synchrotron X-ray diffraction as a tool for strain-engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anusmita Chakravorty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Debelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouranga Manna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (43), pp.20309-20319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-022-07876-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600576722001406⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03764295v1</w:t>
+                <w:t xml:space="preserve">hal-03861321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive gold/vanadium dioxide periodic arrays for infrared optical modulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Computational diffraction reveals long-range strains, distortions and disorder in molecular dynamics simulations of irradiated single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalin Constantinescu</w:t>
+                <w:t xml:space="preserve">Alain Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Debelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Cornette</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xin Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Crocombette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.152592⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (2), pp.296-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600576722001406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03591181v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive gold/vanadium dioxide periodic arrays for infrared optical modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian-Ionut Bercea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 585 (19), pp.152592. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+              <w:t xml:space="preserve">, 2022, 585, pp.152592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.152592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407624v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of energy deposition on the disordering kinetics in dual-ion beam irradiated single-crystalline GaAs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Adaptive gold/vanadium dioxide periodic arrays for infrared optical modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Ionut Bercea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Daniel Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Monnet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 585 (19), pp.152592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.152592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0096764⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03861328v1</w:t>
+                <w:t xml:space="preserve">hal-05407624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Aspects of the Superionic Transition in AX2 Compounds With the Fluorite Structure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effect of energy deposition on the disordering kinetics in dual-ion beam irradiated single-crystalline GaAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Debelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thomé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132 (8), pp.085905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0096764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fchem.2021.723507⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03385662v1</w:t>
+                <w:t xml:space="preserve">hal-03861328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isoniazid preventive therapy plus antiretroviral therapy for the prevention of tuberculosis: a systematic review and meta-analysis of individual participant data</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural Aspects of the Superionic Transition in AX2 Compounds With the Fluorite Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. E. Shapiro</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet HIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (1), pp.e8-e15. </w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.723507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s2352-3018(20)30299-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2021.723507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158068v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disordering kinetics in monocrystalline and epitaxial Si upon energy deposition induced by dual-beam ion irradiation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isoniazid preventive therapy plus antiretroviral therapy for the prevention of tuberculosis: a systematic review and meta-analysis of individual participant data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Garrido</w:t>
+                <w:t xml:space="preserve">J. M. Ross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Najjar</w:t>
+                <w:t xml:space="preserve">Anani Badje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. X. Rangaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. E. Shapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-021-04890-2⟩</w:t>
+              <w:t xml:space="preserve">The Lancet HIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), pp.e8-e15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s2352-3018(20)30299-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360527v1</w:t>
+                <w:t xml:space="preserve">hal-03158068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of neutron and ion irradiation induced lattice parameter changes in Ni and MgO single crystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Disordering kinetics in monocrystalline and epitaxial Si upon energy deposition induced by dual-beam ion irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Debelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2021.153308⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127 (10), pp.771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-021-04890-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02485743v2</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry degeneration and room temperature ferroelectricity in ion-irradiated SrTiO 3</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Comparison of neutron and ion irradiation induced lattice parameter changes in Ni and MgO single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bourcoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Debelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/ab8ec7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 557, pp.153308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2021.153308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034471v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485743v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RaDMaX online : a web-based program for the determination of strain and damage profiles in irradiated crystals using X-ray diffraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Symmetry degeneration and room temperature ferroelectricity in ion-irradiated SrTiO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuxiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haizhou Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jong K. Keum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanwen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600576720002514⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (35), pp.355405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/ab8ec7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034460v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of strain and disordering kinetics based on combined RBS-channeling and X-ray diffraction atomic-scale modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">RaDMaX online : a web-based program for the determination of strain and damage profiles in irradiated crystals using X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Debelle</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mergnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2020.09.076⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (2), pp.587-593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600576720002514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034474v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nacre-like alumina composites based on heteroaggregation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Analysis of strain and disordering kinetics based on combined RBS-channeling and X-ray diffraction atomic-scale modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Crocombette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Debelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.06.049⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 201, pp.63-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2020.09.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02938571v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of radiation defect dynamics in 3C-SiC by X-ray diffraction, Raman scattering, and ion channeling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nacre-like alumina composites based on heteroaggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Stavrou</w:t>
+                <w:t xml:space="preserve">Mariana Muňoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Wallace</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Videcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Debelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-018-2325-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (15), pp.5773-5778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.06.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192790v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02938571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain and damage build-up in irradiated crystals : Coupling X-ray diffraction with numerical simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Comparative study of radiation defect dynamics in 3C-SiC by X-ray diffraction, Raman scattering, and ion channeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bayu Aji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Stavrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wallace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Pellegrino</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Debelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2018.11.048⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-018-2325-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192777v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defects and mechanical properties in weakly damaged Si ion implanted GaAs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Kutza</w:t>
+                <w:t xml:space="preserve">Strain and damage build-up in irradiated crystals : Coupling X-ray diffraction with numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Crocombette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Loetzsch</w:t>
+                <w:t xml:space="preserve">T. Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Uschmann</w:t>
+                <w:t xml:space="preserve">S. Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99 (24), pp.245205. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 458, pp.143-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.245205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2018.11.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178608v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The surface roughness effect on electrochemical properties of La0.5Sr0.5Fe0.7Ga0.3O3-δ perovskite for oxygen transport membranes</w:t>
+                <w:t xml:space="preserve">Defects and mechanical properties in weakly damaged Si ion implanted GaAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Guironnet</w:t>
+                <w:t xml:space="preserve">S. Creutzburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-M. Geffroy</w:t>
+                <w:t xml:space="preserve">E. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Tessier-Doyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Boulle</w:t>
+                <w:t xml:space="preserve">P. Kutza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Richet</w:t>
+                <w:t xml:space="preserve">R. Loetzsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Uschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2019.117199⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (24), pp.245205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.245205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02296915v1</w:t>
+                <w:t xml:space="preserve">hal-02178608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature on Xe implantation-induced damage in 4H-SiC</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The surface roughness effect on electrochemical properties of La0.5Sr0.5Fe0.7Ga0.3O3-δ perovskite for oxygen transport membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Declémy</w:t>
+                <w:t xml:space="preserve">L. Guironnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.F. Beaufort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+                <w:t xml:space="preserve">P.-M. Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-F. Barbot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Tessier-Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1190/1/012015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 588, pp.117199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2019.117199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354267v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture and interface characterization of iridium thin films grown on MgO substrates with different orientations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of temperature on Xe implantation-induced damage in 4H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liviu Nedelcu</w:t>
+                <w:t xml:space="preserve">C Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marian Gabriel Banciu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+                <w:t xml:space="preserve">A. Declémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Huitema</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.F. Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F. Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-019-04004-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1190, pp.012015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1190/1/012015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289211v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-performance Python for crystallographic computing</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Texture and interface characterization of iridium thin films grown on MgO substrates with different orientations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Trupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu Nedelcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Gabriel Banciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huitema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600576719008471⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-019-04004-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194025v2</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain engineering 4H-SiC with ion beams</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-performance Python for crystallographic computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52, pp.882-897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600576719008471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5109226⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02192545v1</w:t>
+                <w:t xml:space="preserve">hal-02194025v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice strain in irradiated materials unveils a prevalent defect evolution mechanism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Jourdan</w:t>
+                <w:t xml:space="preserve">Strain engineering 4H-SiC with ion beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haizhou Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.K. Keum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 114 (22), pp.221904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5109226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.013604⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02193081v1</w:t>
+                <w:t xml:space="preserve">hal-02192545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordered misfit dislocations in epitaxial Gd doped CeO 2 thin films deposited on (001)YSZ single crystal substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Ciontea</w:t>
+                <w:t xml:space="preserve">Lattice strain in irradiated materials unveils a prevalent defect evolution mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Debelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Crocombette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.09.202⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (1), pp.013604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.013604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138848v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How relative defect migration energies drive contrasting temperature-dependent microstructural evolution in irradiated ceramics</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ordered misfit dislocations in epitaxial Gd doped CeO 2 thin films deposited on (001)YSZ single crystal substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blas Pedro Uberuaga</w:t>
+                <w:t xml:space="preserve">A. Meledin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.B. Moș</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Gabor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ciontea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.083605⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 433, pp.668-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.09.202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193035v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and electrical properties of large area epitaxial VO 2 films grown by electron beam evaporation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">How relative defect migration energies drive contrasting temperature-dependent microstructural evolution in irradiated ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Debelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Crocombette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Beaumont</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blas Pedro Uberuaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.083605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4975117⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01455047v1</w:t>
+                <w:t xml:space="preserve">hal-02193035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DxTools: Processing large data files recorded with the Bruker D8 diffractometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50 (3), pp.967-974. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S1600576717005192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined strain and composition-induced effects in the metal-insulator transition of epitaxial VO 2 films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Structural and electrical properties of large area epitaxial VO 2 films grown by electron beam evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (5), pp.055303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4975117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5010147⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02193086v1</w:t>
+                <w:t xml:space="preserve">hal-01455047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The amorphization of 3C-SiC irradiated at moderately elevated temperatures as revealed by X-ray diffraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Combined strain and composition-induced effects in the metal-insulator transition of epitaxial VO 2 films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.08.030⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111 (25), pp.251902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5010147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193096v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RaDMaX: a graphical program for the determination of strain and damage profiles in irradiated crystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The amorphization of 3C-SiC irradiated at moderately elevated temperatures as revealed by X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Debelle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Wallace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.B. Bayu Aji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L B Bayu Aji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140, pp.250-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.08.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600576715021019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02193176v1</w:t>
+                <w:t xml:space="preserve">hal-02193096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain profiles in ion implanted ceramic polycrystals: a new approach based on reciprocal-space crystal selection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">RaDMaX: a graphical program for the determination of strain and damage profiles in irradiated crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souilah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Debelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4939972⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (1), pp.311-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600576715021019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193206v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical nature of atomic disorder in irradiated crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Strain profiles in ion implanted ceramic polycrystals: a new approach based on reciprocal-space crystal selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Palancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Goudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rieutord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Favre-Nicolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (3), pp.031903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4939972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.245501⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02193161v1</w:t>
+                <w:t xml:space="preserve">hal-02193206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse X-ray scattering from 180° ferroelectric stripe domains: polarization-induced strain, period disorder and wall roughness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Statistical nature of atomic disorder in irradiated crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lemee</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Debelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600576716005331⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.245501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193208v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size distribution of black spot defects and their contribution to swelling in irradiated SiC</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lingfeng He</w:t>
+                <w:t xml:space="preserve">Diffuse X-ray scattering from 180° ferroelectric stripe domains: polarization-induced strain, period disorder and wall roughness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheng Liu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infante Ingrid C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lemee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2016.04.044⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (3), pp.845-855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600576716005331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873660v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain relaxation in He implanted UO 2 polycrystals under thermal treatment: an in-situ XRD study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Size distribution of black spot defects and their contribution to swelling in irradiated SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Kachnaoui</w:t>
+                <w:t xml:space="preserve">Beata Tyburska-Püschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Richard</w:t>
+                <w:t xml:space="preserve">Yizhang Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Richaud</w:t>
+                <w:t xml:space="preserve">Lingfeng He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 476, pp.63-76. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2016.04.023⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 476, pp.132-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2016.04.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193222v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of thermal strain in the metal-insulator and structural phase transition of epitaxial VO 2 films</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strain relaxation in He implanted UO 2 polycrystals under thermal treatment: an in-situ XRD study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Beaumont</w:t>
+                <w:t xml:space="preserve">J. Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Palancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kachnaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Richaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.184106⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 476, pp.63-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2016.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193170v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave dielectric properties of pure and Mn-doped lead-free Na0.5Bi0.5TiO3 epitaxial thin films grown on (001) LaAlO3 single crystals using pulsed laser deposition</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Role of thermal strain in the metal-insulator and structural phase transition of epitaxial VO 2 films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201600209⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (18), pp.184106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.184106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01438112v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth-dependent phase change in Gd2O3 epitaxial layers under ion irradiation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microwave dielectric properties of pure and Mn-doped lead-free Na0.5Bi0.5TiO3 epitaxial thin films grown on (001) LaAlO3 single crystals using pulsed laser deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Thome</w:t>
+                <w:t xml:space="preserve">F. Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huitema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Sattonnay</w:t>
+                <w:t xml:space="preserve">Areski Ghalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gosset</w:t>
+                <w:t xml:space="preserve">Mohamad Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 107 (13), pp.131903. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 213 (12), pp.3221--3230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4932089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201600209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193703v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse X-ray scattering from ion-irradiated materials: A parallel-computing approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Depth-dependent phase change in Gd2O3 epitaxial layers under ion irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mejai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Debelle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sattonnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600576715000631⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107 (13), pp.131903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4932089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02193704v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced techniques for characterization of ion beam modified materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Diffuse X-ray scattering from ion-irradiated materials: A parallel-computing approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Channagiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Filip Tuomisto</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Debelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Solid State and Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (1), pp.252-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600576715000631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cossms.2014.09.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03258467v1</w:t>
+                <w:t xml:space="preserve">hal-02193704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical response of UO2 single crystals submitted to low-energy ion irradiation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Advanced techniques for characterization of ion beam modified materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanwen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Debelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Kluth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Tuomisto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.10.046⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Solid State and Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (1), pp.19-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cossms.2014.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224512v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization Rotation in Ferroelectric Tricolor PbTiO3/SrTiO3/PbZr0.2Ti0.8O3 Superlattices</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical response of UO2 single crystals submitted to low-energy ion irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid C. Infante</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Tien-Hien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Debelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérico Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.5b03456⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 467 (2), pp.505-511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.10.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205438v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organized ultrathin FePt nanowires produced by glancing-angle ion-beam codeposition on rippled alumina surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Coati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7 (4), pp.1437-1445. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C4NR05589F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPREHENSIVE STUDY OF THE EFFECT OF THE IRRADIATION TEMPERATURE ON THE BEHAVIOR OF CUBIC ZIRCONIA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Garrido</w:t>
+                <w:t xml:space="preserve">Polarization Rotation in Ferroelectric Tricolor PbTiO3/SrTiO3/PbZr0.2Ti0.8O3 Superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lemee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Hubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael G. Karkut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid C. Infante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4874795⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (36), pp.19906-19913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5b03456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193729v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of strain and damage profiles in irradiated materials: application to cubic zirconia irradiated at high temperature</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">COMPREHENSIVE STUDY OF THE EFFECT OF THE IRRADIATION TEMPERATURE ON THE BEHAVIOR OF CUBIC ZIRCONIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Debelle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Décamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2013.10.086⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115 (18), pp.183504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4874795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193721v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between atomic disorder, lattice swelling and defect energy in ion-irradiation-induced amorphization of SiC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Determination of strain and damage profiles in irradiated materials: application to cubic zirconia irradiated at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Channagiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Debelle</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">W. J. Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.174112⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 327, pp.9-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2013.10.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194005v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural observation of piezoelectric inhomogeneity in a mixed-orientation Na0.5Bi0.5TiO3 perovskite thin film</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Bussone</w:t>
+                <w:t xml:space="preserve">Interplay between atomic disorder, lattice swelling and defect energy in ion-irradiation-induced amorphization of SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Debelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Evans</w:t>
+                <w:t xml:space="preserve">F. Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Cornelius</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">W. J. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 105 (24), pp.242901. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (17), </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4904458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.174112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489887v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-Position-Boundaries Free 3C-SiC Epitaxial Layers Grown on On-Axis 4H-SiC</w:t>
+                <w:t xml:space="preserve">Structural observation of piezoelectric inhomogeneity in a mixed-orientation Na0.5Bi0.5TiO3 perovskite thin film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaojian Li</w:t>
+                <w:t xml:space="preserve">D. Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Jacobson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+                <w:t xml:space="preserve">A. Pateras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Chaussende</w:t>
+                <w:t xml:space="preserve">G. Bussone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Henry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2.012404jss⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105 (24), pp.242901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4904458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226019v1</w:t>
+                <w:t xml:space="preserve">hal-01489887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3C-SiC heteroepitaxy on hexagonal SiC substrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Double-Position-Boundaries Free 3C-SiC Epitaxial Layers Grown on On-Axis 4H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jacobson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Henry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.740-742.267⟩</w:t>
+              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (4), pp.P75-P81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.012404jss⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945824v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of elastic properties on the strain induced by ion irradiation in crystalline materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">3C-SiC heteroepitaxy on hexagonal SiC substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jacobson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Volumes 740 - 742 (Chapter 4: Epitaxial Growth 3C SiC), pp.267-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.740-742.267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/46/4/045309⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02193731v1</w:t>
+                <w:t xml:space="preserve">hal-00945824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomly organized and self-assembled Na0.5Bi0.5TiO3 nanodots elaborated by sol-gel and pulsed laser deposition routes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-René Duclere</w:t>
+                <w:t xml:space="preserve">Influence of elastic properties on the strain induced by ion irradiation in crystalline materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Debelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Remondiere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+                <w:t xml:space="preserve">F. Rakotovao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Députier</w:t>
+                <w:t xml:space="preserve">J. Moeyaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2013.06.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (4), pp.045309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/46/4/045309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860835v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polytypic transformations in SiC : diuse X-ray scattering and Monte Carlo simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Randomly organized and self-assembled Na0.5Bi0.5TiO3 nanodots elaborated by sol-gel and pulsed laser deposition routes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Duclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Remondiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Députier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.024103⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 107, pp.299-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2013.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193723v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments in the analysis of strain and defects using X-ray scattering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Polytypic transformations in SiC : diuse X-ray scattering and Monte Carlo simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dompoint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Galben-Sandulache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Ceramic Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.024103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944087v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical properties of (110) epitaxial lead free ferroelectric Na0.5Bi0.5TiO3 thin films grown by pulsed laser deposition : macroscopic and nanoscale data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Recent developments in the analysis of strain and defects using X-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Ceramic Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, ISBN: 978-4-9906876-0-1, pp.40-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733496v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain effect in PbTiO3/PbZr0.2Ti0.8O3 superlattices: From polydomain to monodomain structures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Response of cubic zirconia irradiated with 4-MeV Au ions at high temperature: an X-ray diffraction study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Debelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Demange</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4767329⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 277, pp.14-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.12.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00781862v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00658332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffuse X-ray scattering from partially transformed 3C-SiC single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dompoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.G. Galben-Sandulache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 284, pp.19-22. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.09.008⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of cubic zirconia irradiated with 4-MeV Au ions at high temperature: an X-ray diffraction study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Strain effect in PbTiO3/PbZr0.2Ti0.8O3 superlattices: From polydomain to monodomain structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Davoisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Garrido</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.12.047⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (11), pp.114102-1-114102-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4767329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00658332v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined experimental and computational study of the recrystallization process induced by electronic interactions of swift heavy ions with silicon carbide crystals</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrical properties of (110) epitaxial lead free ferroelectric Na0.5Bi0.5TiO3 thin films grown by pulsed laser deposition : macroscopic and nanoscale data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Toulemonde</w:t>
+                <w:t xml:space="preserve">M. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Duclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.100102⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111, pp.104106-1-104106-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4716177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193726v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the stability of 3C-SiC single crystals at high temperatures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+                <w:t xml:space="preserve">Combined experimental and computational study of the recrystallization process induced by electronic interactions of swift heavy ions with silicon carbide crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Debelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Chaussende</w:t>
+                <w:t xml:space="preserve">M. Backman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Eyidi</w:t>
+                <w:t xml:space="preserve">W. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.717-720.493⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.100102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193762v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic pinning effects of epitaxial LaxSr12xMnO3 nanostructured thin films on YBa2Cu3O72d layers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the stability of 3C-SiC single crystals at high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tiusan</w:t>
+                <w:t xml:space="preserve">Deborah Dompoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Galluzzi</w:t>
+                <w:t xml:space="preserve">Irina Galben-Sandulache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Celentano</w:t>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Eyidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4748049⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 717-720, pp.493-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.717-720.493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786489v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of irradiation effects induced by self-ion in 6H-SiC combining RBS/C, Raman and XRD</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic pinning effects of epitaxial LaxSr12xMnO3 nanostructured thin films on YBa2Cu3O72d layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Trocellier</w:t>
+                <w:t xml:space="preserve">T. Petrisor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Gabor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Serruys</w:t>
+                <w:t xml:space="preserve">C. Tiusan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Galluzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Celentano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.11.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112, pp.053919-1-053919-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4748049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00646506v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of the 3C-6H polytypic transition in 3C-SiC single crystals: a diuse X-ray scattering study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. T M Hoa</w:t>
+                <w:t xml:space="preserve">Investigation of irradiation effects induced by self-ion in 6H-SiC combining RBS/C, Raman and XRD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chaâbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Debelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sattonnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Trocellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Serruys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3627371⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 286, pp.108-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193765v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00646506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray study of antiphase domains and their stability in MBE grown GaP on Si.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Kinetics of the 3C-6H polytypic transition in 3C-SiC single crystals: a diuse X-ray scattering study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dompoint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Veron</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Galben-Sandulache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. T M Hoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2010.10.137⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 110 (5), pp.053508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3627371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00692315v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain and stress build-up in He-implanted UO 2 single crystals: an X-ray diffraction study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">X-ray study of antiphase domains and their stability in MBE grown GaP on Si.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Letoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiming Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-011-5375-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Proceedings of the 16th International Conference on Molecular Beam Epitaxy (ICMBE), 323 (1), pp.409-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2010.10.137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193733v1</w:t>
+                <w:t xml:space="preserve">hal-00692315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of polydomain formation in PbTiO3/PbZr0.2Ti0.8O3 superlattices by intercalation of ultra-thin SrTiO3 layers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Strain and stress build-up in He-implanted UO 2 single crystals: an X-ray diffraction study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Debelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederico Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Thomé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3619843⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (13), pp.4683-4689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-011-5375-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687627v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen incorporation effects in annealed epitaxial La(1−x)SrxMnO3 thin films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Inhibition of polydomain formation in PbTiO3/PbZr0.2Ti0.8O3 superlattices by intercalation of ultra-thin SrTiO3 layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Davoisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Tiusan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3596807⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99 (5), pp.052905-1-052905-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3619843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687611v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new way to prepare tin oxide precursor polymeric gels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Oxygen incorporation effects in annealed epitaxial La(1−x)SrxMnO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Petrisor,jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Gabor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bellouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tiusan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10971-010-2206-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109, pp.123913-1-123913-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3596807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00496733v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of an epitaxial Na0.5 Bi0.5 TiO3 thin film grown by laser ablation: Experimental approach and density functional theory calculations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A new way to prepare tin oxide precursor polymeric gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Hamd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Thune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Guinebretière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3400095⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55, pp.15-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10971-010-2206-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00568040v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic and nanoscale electrical properties of pulsed laser deposited (100) epitaxial lead-free Na0.5Bi0.5TiO3 thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
+                <w:t xml:space="preserve">Optical properties of an epitaxial Na0.5 Bi0.5 TiO3 thin film grown by laser ablation: Experimental approach and density functional theory calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Orhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Marchet</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 107, pp.034102-1-034102-12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3290956⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 107, pp.104107-1-104107-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3400095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00470318v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00568040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain profile determination in ion implanted single crystals using generalized simulated annealing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Macroscopic and nanoscale electrical properties of pulsed laser deposited (100) epitaxial lead-free Na0.5Bi0.5TiO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Duclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0021889810030281⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107, pp.034102-1-034102-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3290956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02193831v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of LiNbO3 based heterostructures grown by pulsed-laser deposition for optical waveguiding application</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Strain profile determination in ion implanted single crystals using generalized simulated annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Debelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (5), pp.1046-1052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0021889810030281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.12.052⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00488137v1</w:t>
+                <w:t xml:space="preserve">hal-02193831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modelling of the ion-irradiation induced disorder in 6H-SiC and 3C-SiC single crystals</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Properties of LiNbO3 based heterostructures grown by pulsed-laser deposition for optical waveguiding application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Kilburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Di Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Garrido</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/45/455408⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 518, pp.4654-4657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.12.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193735v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of diffuse X-ray scattering in partially transformed 3C-SiC single crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Characterization and modelling of the ion-irradiation induced disorder in 6H-SiC and 3C-SiC single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Debelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Dompoint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0021889810019412⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (45), pp.455408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/45/455408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193826v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain profiles in thin films: influence of a coherently diffracting substrate and thickness fluctuations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quantitative analysis of diffuse X-ray scattering in partially transformed 3C-SiC single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Guinebretière</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dompoint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Galben-Sandulache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 42 (1), pp.85-92. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0021889808036406⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 43 (4), pp.867-875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0021889810019412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02193848v1</w:t>
+                <w:t xml:space="preserve">hal-02193826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of nanostructure on the optical waveguiding properties of epitaxial LiNbO 3 films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Strain profiles in thin films: influence of a coherently diffracting substrate and thickness fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Millon</w:t>
+                <w:t xml:space="preserve">F. Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Di Bin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Guinebretière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 42 (14), pp.145403. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (1), pp.85-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/14/145403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S0021889808036406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193838v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured sapphire vicinal surfaces as templates for the growth of self-organized oxide nanostructures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Role of nanostructure on the optical waveguiding properties of epitaxial LiNbO 3 films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Wael Hamd</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Kilburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Di Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2009.08.089⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (14), pp.145403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/14/145403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00434428v1</w:t>
+                <w:t xml:space="preserve">hal-02193838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of tin oxide nanosized crystals embedded in silica matrix through sol–gel process using alkoxide precursors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
+                <w:t xml:space="preserve">Nanostructured sapphire vicinal surfaces as templates for the growth of self-organized oxide nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Thune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Hamd</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Rochas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.04.033⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 256 (3), pp.924-928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2009.08.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00389221v1</w:t>
+                <w:t xml:space="preserve">hal-00434428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural study of SnO2 thin layers deposited on sapphire by sol gel dip coating</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
+                <w:t xml:space="preserve">Synthesis of tin oxide nanosized crystals embedded in silica matrix through sol–gel process using alkoxide precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.C. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Hamd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Thune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rochas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.05.053⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 355, pp.951-959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.04.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00414140v1</w:t>
+                <w:t xml:space="preserve">hal-00389221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 3C-6H polytypic transition in SiC as revealed by diffuse x-ray scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Galben-Sandulache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 94 (20), pp.201904. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3141509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead-free Na0.5Bi0.5TiO3 ferroelectric thin films grown by Pulsed Laser Deposition on epitaxial platinum bottom electrodes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Microstructural study of SnO2 thin layers deposited on sapphire by sol gel dip coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Hamd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.C. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Thune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Marchet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">René Guinebretière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 517, pp.592-597. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2008.06.088⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 518, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.05.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00354360v1</w:t>
+                <w:t xml:space="preserve">hal-00414140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of strain relaxation mechanisms and transport properties in epitaxial SmNiO3 films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Lead-free Na0.5Bi0.5TiO3 ferroelectric thin films grown by Pulsed Laser Deposition on epitaxial platinum bottom electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Duclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Hodeau</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2938845⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 517, pp.592-597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2008.06.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00292553v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of strain-induced structural changes in the metal insulator transition in epitaxial SmNiO3 films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
+                <w:t xml:space="preserve">Investigation of strain relaxation mechanisms and transport properties in epitaxial SmNiO3 films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dooryhee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Hodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/20/14/145216⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 103, pp.123501-1-123501-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2938845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00266274v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00292553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of stacking faults in thick 3C-SiC crystals using high-resolution diffuse X-ray scattering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The role of strain-induced structural changes in the metal insulator transition in epitaxial SmNiO3 films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Conchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Ferro</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Masson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Dooryhee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Hodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2007.11.149⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20, pp.145216-1-145216-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/20/14/145216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02193853v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00266274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects for 3C-SiC bulk crystal growth</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Characterization of stacking faults in thick 3C-SiC crystals using high-resolution diffuse X-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Conchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 310, pp.976-981. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2007.11.140⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 310 (5), pp.982-987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2007.11.149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00174181v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of LiNbO3 thin films on sapphire by pulsed-laser deposition for electro-optic modulators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Di Bin</w:t>
+                <w:t xml:space="preserve">Prospects for 3C-SiC bulk crystal growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric J. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Conchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Soueidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 310, pp.976-981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2007.11.140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2007.02.112⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00164560v1</w:t>
+                <w:t xml:space="preserve">hal-00174181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of tensile and compressive strains on the transport properties of SmNiO3 layers epitaxially grown on (001) SrTiO3 and LaAlO3 substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pignard</w:t>
+                <w:t xml:space="preserve">Growth of LiNbO3 thin films on sapphire by pulsed-laser deposition for electro-optic modulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Kilburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Di Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2800306⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 253, pp.8263-8267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2007.02.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193858v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural characterisation by X-ray scattering of perovskite-type La0.8Sr0.2MnO3±thin films prepared by a dip-coating process.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Laberty-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 42, pp.4581-4590</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00345216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of strain relaxation on the structural stabilization of SmNiO3 films epitaxially grown on (0 0 1) SrTiO3 substrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
+                <w:t xml:space="preserve">Effect of tensile and compressive strains on the transport properties of SmNiO3 layers epitaxially grown on (001) SrTiO3 and LaAlO3 substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guinebretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 91 (19), pp.192110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2800306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2007.07.096⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00192576v1</w:t>
+                <w:t xml:space="preserve">hal-02193858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misfit dislocations in highly mismatched oxide interfaces, an X-ray diffraction study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
+                <w:t xml:space="preserve">Influence of strain relaxation on the structural stabilization of SmNiO3 films epitaxially grown on (0 0 1) SrTiO3 substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.200675653⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 144, pp.32-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2007.07.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00176558v1</w:t>
+                <w:t xml:space="preserve">hal-00192576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two dimensional versus three dimensional post deposition grain growth in epitaxial oxide thin films influence of the substrate surface roughness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Soulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 515, pp.7080-7085. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2007.02.099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00154069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of stacking fault densities in 3C-SiC crystals by diffuse X-ray scattering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Misfit dislocations in highly mismatched oxide interfaces, an X-ray diffraction study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Conchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Guinebretière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 204 (8), pp.2528-2534. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.200675652⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 204 (8), pp.2535-2541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.200675653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00176514v1</w:t>
+                <w:t xml:space="preserve">hal-00176558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial stabilization of SmNiO3 films on (001) SrTiO3 substrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
+                <w:t xml:space="preserve">Determination of stacking fault densities in 3C-SiC crystals by diffuse X-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pecqueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">René Guinebretière</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Latu-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/40/16/017⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 204 (8), pp.2528-2534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.200675652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00188452v1</w:t>
+                <w:t xml:space="preserve">hal-00176514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature (1500K) reciprocal space mapping on a laboratory X-ray diffractometer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
+                <w:t xml:space="preserve">Epitaxial stabilization of SmNiO3 films on (001) SrTiO3 substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Conchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0021889807003433⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40, pp.4872-4876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/40/16/017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00137782v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00188452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-patterned oxide nanostructures grown by post-deposition thermal annealing on stepped surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId452" w:history="1">
+                <w:t xml:space="preserve">High temperature (1500K) reciprocal space mapping on a laboratory X-ray diffractometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Guinebretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/18/1/015301⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (2), pp.332-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0021889807003433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00131935v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00137782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural characterisation by X-ray scattering of perovskite-type La0.8Sr0.2MnO3±d thin films prepared by a dip-coating process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Laberty-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 42, pp.4581-4590. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10853-006-0560-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00176603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in original fibres fabrication using innovative techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Restoin</w:t>
+                <w:t xml:space="preserve">Self-patterned oxide nanostructures grown by post-deposition thermal annealing on stepped surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
+                <w:t xml:space="preserve">S. Cottrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gurvan Brasse</w:t>
+                <w:t xml:space="preserve">G. Nahelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Hautreux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Février</w:t>
+                <w:t xml:space="preserve">Valérie Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18, pp.015301-1-015301-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/18/1/015301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11082-007-9157-6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00300201v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of thickness on the epitaxial stabilisation of SmNiO3 thin films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+                <w:t xml:space="preserve">Advances in original fibres fabrication using innovative techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Restoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Chaudouet</w:t>
+                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Caillault</w:t>
+                <w:t xml:space="preserve">Gurvan Brasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hautreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2007.04.123⟩</w:t>
+              <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39, pp.1033-1045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11082-007-9157-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00176721v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00300201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological instabilities of a thin film on a Penrose lattice: a Monte Carlo study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Influence of thickness on the epitaxial stabilisation of SmNiO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Conchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dauger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Chaudouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Caillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physleta.2005.11.023⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 201, pp.9021-9024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2007.04.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00137777v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00176721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray diffuse scattering from stacking faults in thick 3C-SiC single crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Morphological instabilities of a thin film on a Penrose lattice: a Monte Carlo study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Olivi-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dauger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2338787⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 351, pp.426-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physleta.2005.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193856v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00137777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From amorphous phase separations to nanostructured materials in sol gel derived ZrO2:Eu3+/SiO2 and ZnO/SiO2 composites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">X-ray diffuse scattering from stacking faults in thick 3C-SiC single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Soulestin</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Latu-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Conchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.02.054⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 89 (9), pp.091902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2338787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00082845v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray diffraction from epitaxial thin films : an analytical expression of the line profiles accounting for microstructure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">From amorphous phase separations to nanostructured materials in sol gel derived ZrO2:Eu3+/SiO2 and ZnO/SiO2 composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Soulestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1524/zksu.2006.suppl_23.123⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 352, pp.2152-2158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.02.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00087580v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00082845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray scattering from interface dislocations in highly mismatched oxide epitaxial films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
+                <w:t xml:space="preserve">X-ray diffraction from epitaxial thin films : an analytical expression of the line profiles accounting for microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 23, pp.263-268</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 23, pp.123-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/zksu.2006.suppl_23.123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00087582v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00087580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reciprocal space mapping of epitaxial thin films with crystallite size and shape polydispersity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">X-ray scattering from interface dislocations in highly mismatched oxide epitaxial films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Guinebretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">René Guinebretière</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica [1948-1967]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23, pp.263-268</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00087577v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00087582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in high resolution X-ray diffractometry applied to nanostructured oxide thin films : the case of yttria stabilized zirconia epitaxially grown on sapphire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Reciprocal space mapping of epitaxial thin films with crystallite size and shape polydispersity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Conchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2006.05.086⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica [1948-1967]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, A62, pp.11-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0108767305037657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00131940v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00087577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect structure of pulsed laser deposited LiNbO3/Al2O3 layers determined by X-ray diffraction reciprocal space mapping</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recent advances in high resolution X-ray diffractometry applied to nanostructured oxide thin films : the case of yttria stabilized zirconia epitaxially grown on sapphire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Guinebretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Conchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0040-6090(03)00030-0⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 253, pp.95-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2006.05.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02435761v1</w:t>
+                <w:t xml:space="preserve">hal-00131940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacking Disorder in Aurivillius Compounds Studied by X-Ray Diffraction Line Profile Analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Defect structure of pulsed laser deposited LiNbO3/Al2O3 layers determined by X-ray diffraction reciprocal space mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Canale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guinebretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Girault-Di Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dauger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.378-381.753⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 429 (1-2), pp.55-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-6090(03)00030-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582340v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-Ray diffraction line broadening by stacking faults in SrBi2Nb2O9/SrTiO3 epitaxial thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Stacking Disorder in Aurivillius Compounds Studied by X-Ray Diffraction Line Profile Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Guinebretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mercurio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0040-6090(01)00975-0⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 378-381, pp.753-758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.378-381.753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03596492v1</w:t>
+                <w:t xml:space="preserve">hal-03582340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">X-Ray diffraction line broadening by stacking faults in SrBi2Nb2O9/SrTiO3 epitaxial thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mercurio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Guinebretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 391 (1), pp.42-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-6090(01)00975-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Planar faults in layered Bi-containing perovskites studied by X-ray diffraction line profile analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mercurio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 34 (6), pp.699-703. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S0021889801011700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15222,12079 +15356,12079 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and electrical properties of tungsten implanted VO2 nanobeams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihan Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS 2025 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tungsten implantation of VO2 nanobeams for neuromorphic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihan Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Advanced Nanomaterials (ANM 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-area, thermal and electrical activation of metal-insulator transition in W-doped VO2 films for THz applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard-Nicolae Sirjita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Debelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Advanced Nanomaterials (ANM 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Aveiro (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase change materials for reconfigurable terahertz (meta) devices: integration and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Renkanga Mbatchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Jubilee International Conference on Advanced Materials, ROCAM 2024", 15-18 July 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Bucarest (Roumanie), Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of vanadium dioxide-based relaxation oscillators for neuromorphic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihan Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS 2024 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tungsten-doped VO2 films for large area modulation of THz waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard-Nicolae Sirjita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Materials for Advanced Technologies -ICMAT 2023, 26th- 30th June 2023, Singapore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MRS Singapour, Jun 2023, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Chalcogenide Phase Change Materials for Reconfigurable Terahertz Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Materials for Advanced Technologies -ICMAT 2023, 26th- 30th June 2023, Singapore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MRS Singapour, Jun 2023, Singapore (SG), Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High–quality, large area deposition of vanadium dioxide (VO2) using magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard-Nicolae Sirjita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales 2022 du GDR OXYFUN, GDR CNRS 3660, Guéthary, 4-8 avril 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Guéthary, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de nanofils de dioxyde de vanadium monocristallins dans des composants pour l'électronique des hautes fréquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard-Nicolae Sirjita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realisation des films d’oxydes de vanadium et de niobium (VO2, NbO2) et caracterisation de leurs transitions des phases isolant-metal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard-Nicolae Sirjita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale MATERIAUX 2022, 24- 28 octobre 2022, Lille, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration de nanofils de dioxyde de vanadium monocristallins dans des composants pour l’electronique des hautes frequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard-Nicolae Sirjita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale MATERIAUX 2022, 24- 28 octobre 2022, Lille, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de materiaux chalcogenures a changement de phase et leur integration pour la reconfiguration des dispositifs terahertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale MATERIAUX 2022, 24- 28 octobre 2022, Lille, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-quality deposition of vanadium dioxide (VO2) films using magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard-Nicolae Sirjita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society E-MRS Spring Meeting - Virtual Conference, May 30-June 3, 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and thermodynamics of the superionic transition in compounds with the fluorite structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fossati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles du GDR TherMatHT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03394603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacre-like alumina composites based on heteroaggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Muňoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromat 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Conférence donnée en Virtuel, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.06.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NACRE-LIKE CERAMIC COMPOSITES SHAPED BY HETEROAGGREGATION OF PARTICLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Munoz Hoyos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromat 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Conférence donnée en virtuel, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Change Materials with Tunable Optical and Electrical Properties for Photonics and THz Programmable (Meta)devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bessaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Opto-Electronics and Communications Conference (OECC 2020), October 4th to 8th, 2020, Taipei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisations micro/nano-structurales de matériaux céramiques par DRX et analyses numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées prospectives F-CRG 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation structurale d'interfaces et de couches minces par diffraction des rayons X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATV2L Journees 2019 - Milieux 2D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfaces désordonnées : calcul rapide de cartes de l’espace réciproque de couches épitaxiales contenant des dislocations partiellement corrélées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFC2018 – Colloque de l’Association Française de Cristallographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal‐ insulator phase transition oxides for high‐frequency electronics, THz and optics applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bessaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Oxydes fonctionnels : des matériaux aux dispositifs OXYFUN, Journées Nationales 2018, VVF Villages, Piriac‐Sur‐Mer (44), 20 ‐ 23 Mars 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Piriac-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation damage in materials: coupling X-ray diffraction with multi-scale numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Crocombette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2018 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la microstructure et des transitions de phases électroniques et cristallines de couches épitaxiales de VO2 déposées sur différents substrats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFC2018 – Colloque de l’Association Française de Cristallographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale electronic and structural properties in ferroelectric perovskite oxides from X-ray diffraction experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ic. Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halyna Volkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nukala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gemeiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFC2018 – Colloque de l’Association Française de Cristallographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray diffraction from irradiated crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REI 19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain engineering in Ferroelectric Tricolor Superlattices probed by X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ic. Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 Joint IEEE ISAF-IWATMD-PFM Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des déformations épitaxiales et thermiques sur la transition metal-isolant de couches minces de VO2” Rayons X et Matière 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rayons X et Matière 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain and composition effects in the Metal-Insulator transition of VO2 films epitaxially grown on (001) TiO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bessaudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2017 Spring Meeting, Symposium T "Synthesis, processing and characterization of nanoscale multi functional oxide films VI", Strasbourg, France, 22-26 May 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, E-MRS, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain effects in the metal-insulator and structural phase transition of epitaxial VO2 films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bessaudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroceramics XV, Limoges, France, 27-29 Juin 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical phase change in Gd2O3 epitaxial layers under ion irradiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Gosset</w:t>
+                <w:t xml:space="preserve">LiNbO3 Films for Acoustic Wave Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bartasyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Salut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 MRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Phoenix, Arizona, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849796v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization Rotation in Ferroelectric Tricolor PbTiO3 / SrTiO3 / PbZr0.2Ti0.8O3 Superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ic. Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Oxyfun 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiNbO3 Films for Acoustic Wave Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Margueron</w:t>
+                <w:t xml:space="preserve">Atypical phase change in Gd2O3 epitaxial layers under ion irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mejai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Debelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sattonnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">2016 MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Phoenix, Arizona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489067v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain engineering and Polarization Rotation in Ferroelectric Tricolor Superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ic. Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 Joint IEEE International Symposium on the Applications of Ferroelectrics, European Conference on Applications of Polar Dielectrics &amp; Workshop on Piezoresponse Force Microscopy (ISAF/ECAPD/PFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization-induced strain and wall roughness in ferroelectric 180° stripe domains probed by diffuse X-ray scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ic. Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 Joint IEEE International Symposium on the Applications of Ferroelectrics, European Conference on Applications of Polar Dielectrics &amp; Workshop on Piezoresponse Force Microscopy (ISAF/ECAPD/PFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and computational investigation of the ion-beam-induced amorphization and recrystallization processes in SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Debelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Spring Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain and thickness dependence of the metal-insulator transition in VO2 epitaxial films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Mennai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bessaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Meeting (Symposium M)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation par irradiation aux ions des dégâts d'irradiation dans le combustible nucléaire usé en situation de stockage géologique : Apport des études par DRX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Palancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Castelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RX 2015 - XIe Colloque Rayons X et Matiere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain and damage profiles in irradiated nuclear materials: the contribution of X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Channagiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Debelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00950192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The study of strain and damage profiles in ion-irradiated nuclear materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Channagiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Debelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Spring Meeting, Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00950203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion beam self organized FePt nanowires investigated by grazing incidence X-ray techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Garreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Surfaces Interfaces 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randomly organized and self-assembled Na0.5Bi0.5TiO3 nanodots elaborated by sol gel and pulsed lased deposition routes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Remondiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deputier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00950210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectric domains in tricolour superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.C. Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Davoisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Meeting on Ferroelectricity (IMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00950331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain engineering in the tricolour ferroelectric PbTiO3/SrTiO3/PbZr0.2Ti0.803 superlattices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+                <w:t xml:space="preserve">Domain engineering in the tricolour ferroelectric PbTiO3/SrTiO3/PbZr0.2Ti0.8O3 superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.C. Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Davoisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring Meeting, Strasbourg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Workshop " Oxydes fonctionnels pour l'intégration en micro et nano électronique "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950196v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain engineering in the tricolour ferroelectric PbTiO3/SrTiO3/PbZr0.2Ti0.8O3 superlattices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+                <w:t xml:space="preserve">Domain engineering in the tricolour ferroelectric PbTiO3/SrTiO3/PbZr0.2Ti0.803 superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.C. Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Davoisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop " Oxydes fonctionnels pour l'intégration en micro et nano électronique "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Autrans, France</w:t>
+              <w:t xml:space="preserve">EMRS Spring Meeting, Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949501v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defect recovery induced by swift heavy ions in SiC : an integrated experimental and computational approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Debelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Backman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mylonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 MRS Fall Meeting &amp; Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial growth and properties of lead-free ferroelectric Na0.5Bi0.5TiO3 thin films grown by pulsed laser deposition on various single crystal substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Remondiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroceramics XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Ensche, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure changes in cubic zirconia irradiated with medium energy ions at different temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Debelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Decamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 MRS Fall Meeting &amp; Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial growth and properties of lead-free ferroelectrics Na0.5Bi0.5TiO3 thin films grown by pulsed laser deposition on various single crystal substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Remondiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Conference SIMUFER "Single and Multiphase Ferroics and Multiferroics with Restricted Geometries" &amp; IEEE ROMSC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffuse X-Ray scattering and Monte Carlo studies of spatially correlated stacking faults in SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Dompoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Galben Sandulache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 MRS Fall Meeting &amp; Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3C-SiC heteroepitaxy on hexagonal SiC substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jacobson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Silicon Carbide and Related Materials (ECSCRM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Saint Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial growth and properties of lead-free ferroelectric Na0.5Bi0.5TiO3 thin films grown by pulsed laser deposition on various single crystal substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Remondiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 International Symposium on Applications of Ferroelectrics held jointly with 2012 European Conference on the Applications of Polar Dielectrics and 2012 International Symp Piezoresponse Force Microscopy and Nanoscale Phenomena in Polar Materials (ISAF/ECAPD/PFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Aveiro, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISAF.2012.6297851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self organized FePt nanowires produced by glancing angle ion-beam deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées de la Matière Condensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependent x-ray evidence for 180° domains in tricolor PbTiO3/SrTiO3/ PbZr0.2Ti0.8O3 superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.C. Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Davoisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXI International Materials Research Congress (IMRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude structurale des dislocations dans les polytypes 4H et 3C de SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Demenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Madyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tromas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Eyidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Plénières du GnR Matinex 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial growth and properties of lead-free ferroelectric Na0.5Bi0.5TiO3 thin films grown by pulsed laser deposition on various single crystal substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Remondiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAF - ECAPD 2012 : 21st IEEE International Symposium on Applications of Ferroelectrics and 11th European Conference on Polar Dielectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Aveiro, Portugal. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">108° domain formation in SrTiO3 stabilized tricolour PbTiO3/SrTiO3/ PbZr0.2Ti0.8O3 superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.C. Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Davoisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Integrated Functionalities ISIF 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Hong-Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and electrical properties of Bi0.5Na0.5TiO3 based superlattices grown by Pulsed Laser Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gagou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Dellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand-Drouhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXI International Materials Research Congress (IMRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of defect recovery induced by swift heavy ions in 6H-SiC and 3C-SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Debelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Backman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS 2012 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination absolue des profils de déformation et d'endommagement au sein de matériaux irradiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Debelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées de la Matière Condensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">108° domain formation in SrTiO3 stabilized tricolour PbTiO3/SrTiO3/ PbZr0.2Ti0.8O3 superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.C. Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Davoisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Symposium on the Application of Ferroelectrics ISAF 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nondestructive Evaluation of Photo-Electrical Properties of 3C-SiC (111) Homoepitaxial Layers Grown by CVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jegenyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Manolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lorenzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Souliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Dompoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Silicon Carbide and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Oslo, Norway. pp.153-156, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.679-680.153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NANOSTRUCTURED SAPPHIRE VICINAL SURFACES AS TEMPLATES FOR THE GROWTH OF SELF-ORGANIZED OXIDE NANOSTRUCTURES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Thune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Hamd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Conference and Expo on Advanced Ceramics and Composites (ICACC’10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The American Ceramic Society, Jan 2010, Daytona Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration and growth study of epitaxial SnO2 thin films deposited on (0001) Al2O3 substrates by sol-gel process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Thune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Hamd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Conference and Expo on Advanced Ceramics and Composites (ICACC’10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The American Ceramic Society, Jan 2010, Daytona Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defects and Polytypism in SiC: The Role of Diffuse X-Ray Scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dompoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Galben-Sandulache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 WIDE BANDGAP CUBIC SEMICONDUCTORS: FROM GROWTH TO DEVICES:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Strasbourg, France. pp.43-46, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3518307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the stability of 3C-SiC single crystals using high resolution diffuse X-ray scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Dompoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.G. Galben-Sandulache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Strasbourg, France. pp.71-74, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3518314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructured tin oxide based materials elaborated through sol-gel process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Hamd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Thune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nanomaterials : Synthesis, Characterization and Application (ICN 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Kottayam, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration and microstructural characterization of SnO2 thin layers deposited on (0001) sapphire substrates by sol-gel process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Hamd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Thune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2009 Spring Meeting </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Materials Research Society, Jun 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guides planaires et heterostructure à base de LiNbO3 et ZnO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kilburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée (JNOG 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution X-ray characterization of functional oxide films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kilburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Strasbourg, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of LiNbO3 based heterostructures grown by pulsed laser deposition for optical waveguiding application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kilburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting, Symposium H : Synthesis, Processing and Characterization of Nanoscale Multifonctional Oxide Films II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00438441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes de relaxation des contraintes dans des couches épitaxiées de SmNiO3 déposées par MOCVD sur des substrats de SrTiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Colloque Rayons X et Matière, RX 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00287601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Na0.5Bi0.5TiO3 ferroelectric thin films grown by pulsed laser deposition on various substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroceramics XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00366370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial Na0.5Bi0.5TiO3 thin films grown by pulsed laser deposition : ferroelectric and optical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deputier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop on Advanced Ceramics (IWAC03)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, LIMOGES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural study on thin layers deposited on sapphire substrate by sol gel process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Hamd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Thune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Soulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth International Conference on Material Sciences (CSM6),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Beyrouth, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00365502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gels et couches minces de SnO2 sur (0001) Al2O3 : de la molécule au matériau final par sol gel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Hamd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Thune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Section Régionale Centre Ouest, Société Française de Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, LIMOGES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-model process for managing project complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Inard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of stacking faults in thick 3C-SiC crystals using high resolution diffuse X-ray scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2007 Spring Meeting, Symposium G, Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration and growth study of epitaxial SnO2 nano-islands created on sapphire substrates by sol gel deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Hamd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Thune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop on Advanced Ceramics (IWAC03)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, LIMOGES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of nanostructuration of sapphire vicinal surface for application of self organized oxide nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Thune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NanoSteps Summer School : Self Organized nanostructures on Crystal Surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00366307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport and structural properties of epitaxial SmNiO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Zawilski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2007 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of strain and strain relaxation in fuctional epitaxial oxides using X-ray scattering techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society Meeting (E-MRS 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00290686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospects for 3C-SiC bulk crystal growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Soueidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2007 Spring Meeting, Symposium G, Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Starsbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffraction des rayons X en haute résolution sur couches épitaxiées. Comparaison entre mesures réalisées en laboratoire et expériences réalisées à l'aide du rayonnement synchrotron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Colloque Rayons X et Matière, RX 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00287602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial stabilisation of SM1-xNdxNiO3 thin film prepared by MOCVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Zawilski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Conference on Chemical Vapor Deposition (EURO CVD 16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, La Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00287309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution X-ray diffraction microstructural analysis of oxide epitaxial thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Size Strain Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Garmisch, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00290688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase separation and crystal growth in nanostructured SnO2SiO2 composite materials prepared by sol-gel process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.C. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Hamd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Thune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Sol-Gel Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00287002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of thickness on the epitaxial stabilisation of SmNiO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rapenne-Homand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kreisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations on Thin Films Processing and Characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00287573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue-free Na0.5Bi0.5TiO3 ferroelectric thin films grown by pulsed laser deposition on epitaxial platinum bottom electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Meeting on Ferroelectricity (EMF 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Bled, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00287026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution x-ray diffraction study of strain relaxation mechanisms in thin layers of SmNiO3 heteroepitaxially grown by MOCVD on SrTiO3 single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dooryhee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Size and Strain V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Garmish-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00287339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of thickness on the epitaxial stabilization of SmNiO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rapenne-Homand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ihzaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroCVD-16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Den haag, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00466211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of interfacial defects in the growth of self-patterned oxide nanostructures deposited on stepped surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Thune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Soulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference and Exhibition of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of stacking fault densities in 3C-SiC crystals by diffuse X-ray scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on 3C-SiC Heteroepitaxy (HeteroSiC 07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in original fibres fabrication using innovative techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Restoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Brasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hautreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Materials for Advanced Technologies (ICMAT 2007), Symposium F : Microstructured and Nanostructured Optical Fibers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00290683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxide nanostructure grown by post-deposition thermal annealing on patterned single crystalline substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Thune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference and Exhibition of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue-free Na0.5Bi0.5TiO3 ferroelectric thin films grown by pulsed laser deposition on epitaxial platinum bottom electrodes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Influence of strain relaxation on the structural stabilization of SmNiO3 films epitaxial grown on (001) SrTiO3 substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Conchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dooyrhée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées Couches Minces Ferroélectriques (JCF 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Calais, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2007 Spring Meeting, Symposium H/J</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00287553v1</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00286341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of nanostructured SnO2 thin films through sol-gel process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Hamd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Preziosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.C. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Thune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Sol-Gel Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of strain relaxation on the structural stabilization of SmNiO3 films epitaxial grown on (001) SrTiO3 substrates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fatigue-free Na0.5Bi0.5TiO3 ferroelectric thin films grown by pulsed laser deposition on epitaxial platinum bottom electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Duclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Dooyrhée</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2007 Spring Meeting, Symposium H/J</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">8èmes Journées Couches Minces Ferroélectriques (JCF 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00286341v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00287553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of LiNbO3 thin films on sapphire by pulsed-laser deposition for electro-optic modulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kilburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS IUMRS ICEM 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00128544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement technologiques pour les fibres microstructurées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Restoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25èmes Journées Nationales d'Optique Guidée, JNOG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, METZ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00129342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self patterned oxide nanostructure grown by sol-gel deposition on stepped surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00087801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux composites ZrO2-SiO2:Eu3+ nanostructurés par séparation de phase: élaboration, caractérisation microstructurale et mesures de propriétés optiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Soulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Brasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATERIAUX 2006- Réseau national en nanosciences et en nanotechnologies Fibre Optique Nano-Optimisée pour Telecom et Application Médicale (FONOTEAM), journée 3N</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00713941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation de guides d'ondes optiques a base de couches minces de LiNbO3 deposees par ablation laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kilburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Chety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée (JNOG 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27304,1824 +27438,1824 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and electrical characterization of niobium dioxide thin films presenting a metal-to-insulator transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard-Nicolae Sirjita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Materials for Advanced Technologies -ICMAT 2023, 26th- 30th June 2023, Singapore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Singapour, Singapore. Proceedings ICMAT 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Materials with Tunable Optical and Electrical Properties for Millimeter-Waves and THz Programmable (Meta)devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Huitema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée LABEX Sigma-Lim / Entreprises « Au-delà de la 5G : innovations technologiques et défis sociétaux », Limoges, 13 avril 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive gold/vanadium dioxide periodic arrays for infrared optical modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian-Ionut Bercea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin-Daniel Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop LabEx SigmaLim - Entreprises “Beyond 5G”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Change Materials with Tunable Optical and Electrical Properties for Photonics and THz Programmable (Meta) devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bessaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 Opto-Electronics and Communications Conference (OECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Taipei, France. IEEE, pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/OECC48412.2020.9273575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational RBS/C method based on Molecular Dynamic simulations for investigating irradiation induced defect: UO2 as test-case material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp. Crocombette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBA 2019 - 24th International Conference on Ion Beam Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation damage effects in crystallines phases present in glass-ceramic wasteforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Miro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sattonnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint ICTP-IAEA International School on Nuclear Waste Vitrification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the localized surface plasmon resonances of micro-triangular patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Bercea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLATHINIUM 2019 - Plasma Thin Film International Union Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DxTools: a free and open-source program to process large X-ray diffraction data files recorded with the Bruker D8 diffractometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2018 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the surface roughness on the oxygen semi-permeation performances of La1-xSrxFe1-yGayO3-δ perovskite membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Deronzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guironnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroceramics XVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Hasselt, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectric polar nanodomains in PbTiO3 / SrTiO3 superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Baboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles du GDR OXYFUN 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Piriac sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la rugosité de surface sur les performances de semi-perméation de membrane de structure pérovskite du type La1-xSrxFe1-yGayO3-δ,</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An approach to emulate neutron irradiation with ion irradiation with Ni and MgO as test-case materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Debelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles 2018 du GFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2018 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125158v1</w:t>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach to emulate neutron irradiation with ion irradiation with Ni and MgO as test-case materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Impact de la rugosité de surface sur les performances de semi-perméation de membrane de structure pérovskite du type La1-xSrxFe1-yGayO3-δ,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Deronzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guironnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2018 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées Annuelles 2018 du GFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139166v1</w:t>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of interfacial defects and strain in the metal-insulator transition of epitaxial VO2 films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWAC 07 : 7th International Workshop on Advanced Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Limoges, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-insulator transition materials for bioinspired functions implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Adly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tonnelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le premier colloque du GDR BioComp 4 au 8 octobre 2015 à Saint Paul de Vence, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Saint Paul de Vence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switching and oscillations in vanadium dioxide based devices for neuromorphic function implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Pergament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Oxide Electronics, WOE 22, College de France, Paris - October 7-9, 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29131,370 +29265,370 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des domaines ferroélectriques à basse dimensionnalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infante Ingrid C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">René Guinebretière; Philippe Goudeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rayons X et matière 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Group</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.203-229, 2023, Science des matériaux, 9781784059880, 9781784069889</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The micro and nanostructure of imperfect oxide epitaxial films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E.J. MITTEMEIJER, U. WELZEL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern diffraction Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.259-281, 2012, 978-3-527-32279-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9783527649884.ch9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00794350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de l'espace réciproque appliquée à l'étude de la microstructure de couches minces d'oxydes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rayons X et Matière, RX 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès Science Publications, pp.265-298, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00139350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29504,168 +29638,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lead-free Na0.5Bi0.5TiO3 ferroelectric thin films grown by Pulsed Laser Deposition on epitaxial platinum bottom electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2008.06.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00411858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29675,513 +29809,513 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput determination of crystallite size and microstrain from X-ray diffraction data with deep neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Souesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393627v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction pratique aux IA génératives de texte: les grands modèles de langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational diffraction reveals long-range strains, disorder and crystalline domains in atomic scale simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Debelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Crocombette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03293459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opposite trends in the microstructural evolution of irradiated ceramics driven by asymmetric defect migration energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Debelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Crocombette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Uberuaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02410178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RaDMaX online: a web-based program for the determination of strain and damage profiles in irradiated crystals using X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mergnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364701v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId757"/>
+      <w:footerReference w:type="default" r:id="rId764"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -30328,51 +30462,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026912v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard-Nicolae Sirjita" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Orlianges" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mayet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Debelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c00777" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212817v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gihan Veli&#351;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Zarkadoula" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decebal Iancu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria D Mihai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202507630" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672897v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusmita Chakravorty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouranga Manna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinku Saha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0205284" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671425v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Orlianges" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Allegret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-N. Sirjita" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boulle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0221152" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698823v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gutierrez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Georgesco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Onofri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2024.165491" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286785v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin-Daniel Constantinescu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas-Roper" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glandut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.140007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286766v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Debelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-2153/acab4c" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767719v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Crunteanu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139461" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901572v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Bakouri El-Haddaji" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Crocombette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chartier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2022.111816" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861321v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-022-07876-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764295v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chartier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Jin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Crocombette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576722001406" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591181v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Ionut Bercea" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Constantinescu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cornette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.152592" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407624v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ionut Bercea" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Daniel Constantinescu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861328v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gutierrez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thom&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0096764" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385662v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fossati" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.723507" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158068v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Ross" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anani Badje" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. X. Rangaka" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Walker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Shapiro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2352-3018(20)30299-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360527v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garrido" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Najjar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-021-04890-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485743v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourcoit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153308" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034471v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuxiang Zhang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haizhou Xue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong K. Keum" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwen Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab8ec7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034460v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mergnac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576720002514" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034474v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Debelle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.09.076" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938571v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mu&#328;oz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Cerbelaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Videcoq" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.06.049" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192790v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bayu Aji" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stavrou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wallace" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-018-2325-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192777v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jourdan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pellegrino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2018.11.048" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178608v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Creutzburg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schmidt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kutza" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Loetzsch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Uschmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.245205" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02296915v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guironnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Geffroy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tessier-Doyen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2019.117199" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354267v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jiang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decl&#233;my" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Beaufort" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Barbot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1190/1/012015" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289211v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Trupina" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Nedelcu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Gabriel Banciu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huitema" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-019-04004-7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194025v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kieffer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719008471" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192545v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Zhang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tong" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Keum" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5109226" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193081v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jourdan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.013604" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02138848v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meledin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Mo&#537;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Gabor" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ciontea" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.09.202" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193035v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Mart&#237;nez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas Pedro Uberuaga" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.083605" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01455047v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Th&#233;ry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beaumont" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975117" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193112v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576717005192" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193086v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Th&#233;ry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orlianges" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5010147" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193096v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Wallace" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.B. Bayu Aji" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L B Bayu Aji" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.08.030" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193176v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souilah" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576715021019" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193206v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Palancher" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rieutord" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favre-Nicolin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939972" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193161v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.245501" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193208v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Infante Ingrid C." TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemee" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576716005331" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01873660v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Tyburska-P&#252;schel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhang Zhai" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingfeng He" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Liu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.04.044" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193222v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raynal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kachnaoui" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Richaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.04.023" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193170v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crunteanu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaumont" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.184106" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01438112v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Ghalem" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Rammal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600209" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-343FR7KR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193703v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mejai" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thome" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sattonnay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gosset" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932089" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193704v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Channagiri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576715000631" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-30H2Q59T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03258467v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kluth" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Tuomisto" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cossms.2014.09.007" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01224512v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Hien Nguyen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rico Garrido" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thom&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.10.046" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01205438v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Hubault" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G. Karkut" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid C. Infante" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b03456" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224458v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Babonneau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pailloux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NR05589F" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193729v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moll" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D&#233;camps" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4874795" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193721v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.10.086" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194005v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gao" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Weber" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.174112" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489887v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carbone" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pateras" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bussone" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Evans" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornelius" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904458" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226019v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jacobson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaussende" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henry" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.012404jss" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00945824v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andersson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.267" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193731v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rakotovao" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moeyaert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachelet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/4/045309" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860835v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duclere" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Remondiere" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;putier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2013.06.021" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193723v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dompoint" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Galben-Sandulache" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.024103" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944087v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733496v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bousquet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gautier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4716177" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781862v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hubault" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davoisne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4767329" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193739v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Galben-Sandulache" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.09.008" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRTQMSZM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658332v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.12.047" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FT1Z81Q1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193726v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Backman" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Weber" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toulemonde" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.100102" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193762v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Dompoint" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Galben-Sandulache" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eyidi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.493" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786489v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petrisor" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiusan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Galluzzi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Celentano" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4748049" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00646506v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cha&#226;bane" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trocellier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Serruys" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.11.018" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FN40V3QS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193765v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T M Hoa" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3627371" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692315v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Letoublon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiming Guo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veron" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.10.137" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9P36BGX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193733v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Garrido" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-011-5375-1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BDKG5ZHC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687627v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3619843" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687611v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petrisor,jr" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3596807" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496733v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Hamd" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Thune" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-010-2206-9" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6J4QK0KG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568040v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Orhan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3400095" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470318v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3290956" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193831v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889810030281" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D6ZD9P6D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488137v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kilburger" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Millon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Di Bin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.12.052" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNLGQDL9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193735v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dompoint" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/45/455408" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZFLQNHB8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193826v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889810019412" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SCWNHCTM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193848v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Conchon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889808036406" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QGNC6V7Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193838v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kilburger" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Di Bin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Millon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Di Bin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/14/145403" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-B2QNXQLC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434428v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2009.08.089" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KFQ20CT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389221v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.C. Wu" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rochas" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.04.033" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB9C9MLK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414140v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.05.053" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K47MFNJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190246v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aub&#233;" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3141509" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354360v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cibert" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2008.06.088" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5R2ZSFP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292553v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Conchon" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dooryhee" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hodeau" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2938845" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266274v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/14/145216" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193853v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferro" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Masson" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2007.11.149" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7142FK39-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174181v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J. Mercier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2007.11.140" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164560v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chety" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Di Bin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.02.112" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXNM84BX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193858v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Girardot" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pignard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2800306" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345216v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laberty-Robert" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecomte" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192576v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girardot" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pignard" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2007.07.096" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60DS4RNJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176558v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200675653" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-19HM824Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154069v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Soulestin" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossignol" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2007.02.099" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFBJM749-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176514v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pecqueux" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200675652" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FVJ37B76-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188452v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/16/017" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-97GR456B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137782v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889807003433" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131935v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cottrino" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nahelou" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coudert" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/18/1/015301" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WWQ75756-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176603v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lecomte" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-006-0560-3" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3XLV1VWQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300201v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Restoin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auguste" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Brasse" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hautreux" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien F&#233;vrier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-007-9157-6" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5F8PT8VP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176721v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaudouet" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caillault" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.04.123" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5XQC1B5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137777v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Olivi-Tran" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaudon" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauger" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2005.11.023" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193856v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2338787" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082845v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lallet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.02.054" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMGTK34J-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087580v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zksu.2006.suppl_23.123" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087582v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087577v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767305037657" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3ZJVJ7NH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131940v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2006.05.086" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08K7580X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435761v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Canale" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girault-Di Bin" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(03)00030-0" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMR3KZQ7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03582340v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Legrand" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mercurio" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.378-381.753" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03596492v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dauger" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(01)00975-0" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/861B7BFFC1C275A8FBFC5025B62E1A3EED0EA52E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03482631v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889801011700" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J1RLM29Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05471839v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihan Allegret" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentils" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293236v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293225v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775563v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Renkanga Mbatchi" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decroze" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Humbert" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05471763v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168573v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168531v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768678v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03934202v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tardif" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131572v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131576v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Masson" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131556v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768641v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03394603v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04708186v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03660233v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Munoz Hoyos" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saad" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029538v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bessaudou" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02438441v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02438470v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02139143v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873481v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thery" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02138920v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Crocombette" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02139124v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02139115v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ic. Infante" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bai" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halyna Volkova" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nukala" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gemeiner" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01899103v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01899090v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blanc" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01888979v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01568581v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343556v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01849796v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01849863v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489067v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartasyte" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oliveri" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salut" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Margueron" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01849843v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01849833v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01870102v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226170v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mennai" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416306v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castelier" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950192v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950203v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949484v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garel" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Babonneau" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coati" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Garreau" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950210v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deputier" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950331v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Infante" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudet" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950196v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949501v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952305v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mylonas" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Weber" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952016v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952310v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decamps" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952038v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952309v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Galben Sandulache" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944202v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942954v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Remondiere" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2012.6297851" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952283v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Garel" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pailloux" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952264v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952203v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Demenet" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madyan" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rabier" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tromas" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eyidi" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00945585v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944193v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952267v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gagou" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dellis" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand-Drouhin" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952235v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952278v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952257v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686955v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jegenyes" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manolis" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorenzzi" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souliere" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.679-680.153" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01482496v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hamd" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fakih" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01482492v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193824v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3518307" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686913v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3518314" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01482684v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01482454v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444474v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00462000v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00438441v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287601v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366370v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367174v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365502v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367433v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270319v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Valentin" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Inard" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285929v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367372v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366307v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Castro" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286346v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zawilski" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcus" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290686v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285924v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soueidan" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287602v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287309v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290688v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287002v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morin" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287573v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne-Homand" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kreisel" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287026v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287339v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dooryhee" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466211v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ihzaz" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286447v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286549v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290683v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286446v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Deniel" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287553v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286917v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Preziosa" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286341v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dooyrh&#233;e" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128544v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129342v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Martin" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blondy" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087801v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713941v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444533v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Chety" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168577v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768679v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04963971v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04894141v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OECC48412.2020.9273575" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02438583v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jin" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Crocombette" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02438483v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sellami" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miro" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02438507v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bercea" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02139162v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02124372v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deronzier" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guironnet" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessier-Doyen" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02139172v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gharbi" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Marrec" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Albertini" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baboux" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02125158v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02139166v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simeone" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01838202v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226172v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Adly" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tonnelier" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226188v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pergament" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04437044v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/rayons-x-et-matiere-6/" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794350v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527649884.ch9" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139350v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411858v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393627v2" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Souesme" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Castelnau" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533042v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293459v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02410178v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Uberuaga" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364701v2" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mergnac" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559160v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Nghe Tran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Manh Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kpessu Ahounou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto de la Torre Miranda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Alzate Banguero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-026-02013-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212817v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gihan Veli&#351;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Zarkadoula" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decebal Iancu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria D Mihai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202507630" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026912v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard-Nicolae Sirjita" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Orlianges" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mayet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Debelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c00777" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672897v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusmita Chakravorty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouranga Manna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinku Saha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0205284" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671425v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Orlianges" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Allegret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-N. Sirjita" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boulle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0221152" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698823v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gutierrez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Georgesco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Onofri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2024.165491" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286785v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin-Daniel Constantinescu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas-Roper" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glandut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.140007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286766v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Debelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-2153/acab4c" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767719v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Crunteanu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139461" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901572v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Bakouri El-Haddaji" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Crocombette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chartier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2022.111816" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861321v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-022-07876-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764295v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chartier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Jin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Crocombette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576722001406" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591181v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Ionut Bercea" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Constantinescu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cornette" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.152592" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407624v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ionut Bercea" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Daniel Constantinescu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861328v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gutierrez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monnet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thom&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0096764" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385662v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fossati" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.723507" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158068v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Ross" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anani Badje" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. X. Rangaka" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Walker" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Shapiro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2352-3018(20)30299-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360527v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garrido" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Najjar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-021-04890-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485743v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourcoit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153308" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034471v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuxiang Zhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haizhou Xue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong K. Keum" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwen Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab8ec7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034460v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mergnac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576720002514" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034474v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Debelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.09.076" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938571v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mu&#328;oz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Cerbelaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Videcoq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saad" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.06.049" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192790v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bayu Aji" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stavrou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wallace" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-018-2325-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192777v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jourdan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pellegrino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2018.11.048" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178608v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Creutzburg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schmidt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kutza" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Loetzsch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Uschmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.245205" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02296915v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guironnet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Geffroy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tessier-Doyen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2019.117199" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354267v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jiang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decl&#233;my" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Beaufort" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Barbot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1190/1/012015" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289211v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Trupina" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Nedelcu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Gabriel Banciu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huitema" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-019-04004-7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194025v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kieffer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719008471" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192545v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Zhang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tong" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Keum" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5109226" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193081v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jourdan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.013604" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02138848v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meledin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Mo&#537;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Gabor" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ciontea" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.09.202" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193035v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Mart&#237;nez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas Pedro Uberuaga" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.083605" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193112v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576717005192" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01455047v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Th&#233;ry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beaumont" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975117" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193086v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Th&#233;ry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orlianges" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5010147" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193096v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Wallace" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.B. Bayu Aji" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L B Bayu Aji" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.08.030" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193176v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souilah" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576715021019" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193206v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Palancher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rieutord" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favre-Nicolin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939972" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193161v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.245501" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193208v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Infante Ingrid C." TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemee" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576716005331" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01873660v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Tyburska-P&#252;schel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhang Zhai" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingfeng He" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Liu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.04.044" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193222v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raynal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kachnaoui" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Richaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.04.023" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193170v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crunteanu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaumont" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.184106" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01438112v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Ghalem" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Rammal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600209" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-343FR7KR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193703v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mejai" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thome" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sattonnay" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gosset" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932089" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193704v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Channagiri" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576715000631" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-30H2Q59T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03258467v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kluth" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Tuomisto" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cossms.2014.09.007" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01224512v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Hien Nguyen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rico Garrido" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thom&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.10.046" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224458v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Babonneau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pailloux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NR05589F" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01205438v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Hubault" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G. Karkut" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid C. Infante" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b03456" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193729v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moll" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D&#233;camps" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4874795" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193721v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.10.086" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194005v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gao" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Weber" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.174112" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489887v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carbone" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pateras" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bussone" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Evans" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornelius" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904458" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226019v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jacobson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaussende" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henry" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.012404jss" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00945824v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andersson" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.267" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193731v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rakotovao" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moeyaert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachelet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/4/045309" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860835v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duclere" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Remondiere" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;putier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2013.06.021" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193723v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dompoint" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Galben-Sandulache" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.024103" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944087v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658332v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.12.047" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FT1Z81Q1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193739v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Galben-Sandulache" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.09.008" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRTQMSZM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781862v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hubault" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davoisne" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4767329" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733496v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bousquet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gautier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4716177" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193726v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Backman" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Weber" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toulemonde" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.100102" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193762v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Dompoint" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Galben-Sandulache" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eyidi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.493" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786489v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petrisor" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiusan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Galluzzi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Celentano" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4748049" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00646506v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cha&#226;bane" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trocellier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Serruys" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.11.018" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FN40V3QS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193765v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T M Hoa" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3627371" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692315v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Letoublon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiming Guo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veron" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.10.137" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9P36BGX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193733v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Garrido" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-011-5375-1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BDKG5ZHC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687627v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3619843" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687611v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petrisor,jr" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3596807" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496733v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Hamd" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Thune" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-010-2206-9" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6J4QK0KG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568040v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Orhan" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3400095" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470318v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3290956" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193831v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889810030281" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D6ZD9P6D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488137v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kilburger" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Millon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Di Bin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.12.052" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNLGQDL9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193735v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dompoint" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/45/455408" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZFLQNHB8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193826v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889810019412" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SCWNHCTM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193848v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Conchon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889808036406" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QGNC6V7Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193838v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kilburger" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Di Bin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Millon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Di Bin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/14/145403" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-B2QNXQLC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434428v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2009.08.089" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KFQ20CT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389221v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.C. Wu" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rochas" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.04.033" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB9C9MLK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190246v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aub&#233;" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3141509" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414140v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.05.053" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K47MFNJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354360v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cibert" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2008.06.088" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5R2ZSFP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292553v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Conchon" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dooryhee" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hodeau" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2938845" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266274v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/14/145216" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193853v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferro" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Masson" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2007.11.149" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7142FK39-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174181v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J. Mercier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2007.11.140" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164560v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chety" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Di Bin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.02.112" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXNM84BX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345216v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laberty-Robert" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecomte" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193858v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Girardot" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pignard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2800306" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192576v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girardot" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pignard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2007.07.096" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60DS4RNJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154069v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Soulestin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossignol" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2007.02.099" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFBJM749-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176558v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200675653" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-19HM824Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176514v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pecqueux" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200675652" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FVJ37B76-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188452v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/16/017" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-97GR456B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137782v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889807003433" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176603v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lecomte" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-006-0560-3" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3XLV1VWQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131935v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cottrino" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nahelou" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coudert" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/18/1/015301" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WWQ75756-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300201v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Restoin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auguste" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Brasse" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hautreux" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien F&#233;vrier" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-007-9157-6" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5F8PT8VP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176721v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaudouet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caillault" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.04.123" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5XQC1B5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137777v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Olivi-Tran" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaudon" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauger" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2005.11.023" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193856v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2338787" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082845v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lallet" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.02.054" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMGTK34J-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087580v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zksu.2006.suppl_23.123" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087582v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087577v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767305037657" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3ZJVJ7NH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131940v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2006.05.086" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08K7580X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435761v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Canale" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girault-Di Bin" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(03)00030-0" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMR3KZQ7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03582340v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Legrand" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mercurio" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.378-381.753" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03596492v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dauger" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(01)00975-0" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/861B7BFFC1C275A8FBFC5025B62E1A3EED0EA52E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03482631v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889801011700" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J1RLM29Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05471839v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihan Allegret" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentils" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293236v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293225v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775563v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Renkanga Mbatchi" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decroze" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Humbert" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05471763v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168573v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168531v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768678v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03934202v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tardif" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131572v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131576v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Masson" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131556v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768641v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03394603v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04708186v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03660233v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Munoz Hoyos" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saad" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029538v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bessaudou" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02438441v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02438470v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02139143v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873481v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thery" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02138920v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Crocombette" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02139124v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02139115v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ic. Infante" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bai" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halyna Volkova" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nukala" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gemeiner" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01899103v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01899090v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blanc" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01888979v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01568581v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343556v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489067v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartasyte" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oliveri" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salut" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Margueron" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01849863v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01849796v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01849843v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01849833v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01870102v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226170v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mennai" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416306v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castelier" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950192v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950203v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949484v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garel" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Babonneau" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coati" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Garreau" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950210v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deputier" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950331v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Infante" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudet" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949501v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950196v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952305v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mylonas" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Weber" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952016v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952310v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decamps" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952038v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952309v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Galben Sandulache" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944202v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942954v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Remondiere" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2012.6297851" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952283v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Garel" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pailloux" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952264v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952203v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Demenet" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madyan" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rabier" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tromas" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eyidi" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00945585v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944193v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952267v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gagou" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dellis" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand-Drouhin" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952235v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952278v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952257v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686955v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jegenyes" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manolis" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorenzzi" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souliere" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.679-680.153" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01482496v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hamd" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fakih" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01482492v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193824v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3518307" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686913v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3518314" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01482684v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01482454v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444474v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00462000v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00438441v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287601v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366370v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367174v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365502v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367433v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270319v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Valentin" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Inard" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285929v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367372v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366307v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Castro" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286346v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zawilski" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcus" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290686v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285924v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soueidan" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287602v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287309v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290688v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287002v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morin" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287573v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne-Homand" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kreisel" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287026v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287339v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dooryhee" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466211v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ihzaz" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286447v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286549v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290683v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286446v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Deniel" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286341v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dooyrh&#233;e" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286917v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Preziosa" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287553v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128544v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129342v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Martin" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blondy" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087801v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713941v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444533v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Chety" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168577v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768679v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04963971v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04894141v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OECC48412.2020.9273575" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02438583v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jin" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Crocombette" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02438483v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sellami" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miro" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02438507v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bercea" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02139162v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02124372v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deronzier" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guironnet" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessier-Doyen" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02139172v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gharbi" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Marrec" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Albertini" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baboux" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02139166v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simeone" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02125158v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01838202v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226172v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Adly" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tonnelier" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226188v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pergament" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04437044v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/rayons-x-et-matiere-6/" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794350v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527649884.ch9" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139350v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411858v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393627v2" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Souesme" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Castelnau" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533042v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293459v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02410178v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Uberuaga" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364701v2" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mergnac" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>