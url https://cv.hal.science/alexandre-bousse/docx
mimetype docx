--- v0 (2026-03-16)
+++ v1 (2026-05-07)
@@ -360,291 +360,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct3γ: a Pipeline for Direct Three-gamma PET Image Reconstruction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youness Mellak</w:t>
+                <w:t xml:space="preserve">Material Decomposition in Photon-Counting Computed Tomography with Diffusion Models: Comparative Study and Hybridization with Variational Regularizers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Vazia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thore Dassow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/trpms.2025.3577810⟩</w:t>
+              <w:t xml:space="preserve">, 2025, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRPMS.2026.3651354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05339286v1</w:t>
+                <w:t xml:space="preserve">hal-05015023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material Decomposition in Photon-Counting Computed Tomography with Diffusion Models: Comparative Study and Hybridization with Variational Regularizers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thore Dassow</w:t>
+                <w:t xml:space="preserve">Direct3γ: a Pipeline for Direct Three-gamma PET Image Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Mellak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Froment</w:t>
+                <w:t xml:space="preserve">Thibaut Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Vedel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Debora Giovagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.1-1. </w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRPMS.2026.3651354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/trpms.2025.3577810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05015023v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05339286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of deep learning-based scatter correction on a long-axial field-of-view PET scanner</w:t>
               </w:r>
@@ -656,51 +656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Rominger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -790,51 +790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness Mellak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Émond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1188,64 +1188,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8 (2), pp.222-233. </w:t>
@@ -1577,51 +1577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Nekolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3235,286 +3235,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Joint Reconstruction of Activity and Attenuation in PET by Diffusion Posterior Sampling</w:t>
+                <w:t xml:space="preserve">Integrated Simulation Platform for Targeted Radionuclide Therapy: An Imaging Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Phung-Ngoc</w:t>
+                <w:t xml:space="preserve">J. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. de Paepe</w:t>
+                <w:t xml:space="preserve">L. Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.-P. Dang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Saut</w:t>
+                <w:t xml:space="preserve">K. Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Nuclear Science Symposium (NSS), Medical Imaging Conference (MIC) and Room Temperature Semiconductor Detector Conference (RTSD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Medical Imaging Conference (MIC).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Yokohama, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444120v1</w:t>
+                <w:t xml:space="preserve">hal-05374209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Simulation Platform for Targeted Radionuclide Therapy: An Imaging Evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Joint Reconstruction of Activity and Attenuation in PET by Diffusion Posterior Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Phung-Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Paepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Benoit</w:t>
+                <w:t xml:space="preserve">H.-P. Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Imbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Shi</w:t>
+                <w:t xml:space="preserve">Olivier Saut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Medical Imaging Conference (MIC).</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE Nuclear Science Symposium (NSS), Medical Imaging Conference (MIC) and Room Temperature Semiconductor Detector Conference (RTSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Yokohama, Japan. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/nss/mic/rtsd57106.2025.11287965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05374209v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint PET/CT reconstruction using a double variational autoencoder</w:t>
               </w:r>
@@ -4077,51 +4077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine de Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Phuong Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Saut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4293,64 +4293,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidance of a diffusion model for material decomposition in photon-counting computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Vazia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4686,51 +4686,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512877v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bousse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Hieu Pham" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuangyu Shi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ae36df" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387051v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine De Paepe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Phung-Ngoc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Mellak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Visvikis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2025.3637124" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339286v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Merlin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Giovagnoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/trpms.2025.3577810" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015023v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Vazia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thore Dassow" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Froment" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vedel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2026.3651354" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995509v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Laurent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rominger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-025-07120-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426472v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise &#201;mond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Hakulinen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2025.3647264" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995481v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Jeffrey Pinton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cheze-Le-Rest" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2025.3532176" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995451v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Sai Sundar Kandarpa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuang Gong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Sung Lee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2023.3349194" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441618v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihan Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vermet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2023.3330045" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073231v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Perelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengzhou Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2023.3314131" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830420v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gautier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sureau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Comtat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voichita Maxim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad9133" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339133v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Nekolla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac9a97" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994416v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suxer Alfonso Garcia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tasu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Efthimiadis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac4c32" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339313v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Brusaferri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Emond" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Twyman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Whitehead" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/trpms.2021.3064239" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05039955v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kandarpa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac7bce" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339282v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kandarpa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Benoit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/trpms.2020.3033172" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339267v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jung Tsai" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Schramm" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangtae Ahn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arridge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmi.2019.2913889" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05288286v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise C Emond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brown" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/trpms.2020.2978449" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144923v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Courdurier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Thielemans" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hutton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2019.2920109" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00418315v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Yang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bellanger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Toumoulin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2008.2005205" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00184255v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coatrieux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huazhong Shu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin M. Luo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2007.901200" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00188485v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353335" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00183729v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Laguitton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Boldak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2006.260670" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00184094v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2006.260712" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444120v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Phung-Ngoc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Paepe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-P. Dang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saut" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nss/mic/rtsd57106.2025.11287965" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374209v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Imbert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995170v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cheze-Le-Rest" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMICRTSD49126.2023.10337812" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995002v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suxer Lazara Alfonso Garcia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827218v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieqing Jiao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Markiewicz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Burgos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10404-1_15" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00335244v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.769478" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089157v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Paepe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Phuong Dang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395620v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Machado" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna C Porter" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley M Groves" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909232v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Vedel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00361396v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512877v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bousse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Hieu Pham" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuangyu Shi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ae36df" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387051v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine De Paepe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Phung-Ngoc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Mellak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Visvikis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2025.3637124" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015023v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Vazia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thore Dassow" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Froment" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vedel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2026.3651354" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339286v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Merlin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Giovagnoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/trpms.2025.3577810" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995509v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Laurent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rominger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-025-07120-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426472v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise &#201;mond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Hakulinen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2025.3647264" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995481v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Jeffrey Pinton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cheze-Le-Rest" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2025.3532176" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995451v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Sai Sundar Kandarpa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuang Gong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Sung Lee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2023.3349194" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441618v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihan Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vermet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2023.3330045" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073231v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Perelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengzhou Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2023.3314131" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830420v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gautier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sureau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Comtat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voichita Maxim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad9133" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339133v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Nekolla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac9a97" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994416v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suxer Alfonso Garcia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tasu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Efthimiadis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac4c32" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339313v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Brusaferri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Emond" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Twyman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Whitehead" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/trpms.2021.3064239" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05039955v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kandarpa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac7bce" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339282v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kandarpa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Benoit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/trpms.2020.3033172" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339267v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jung Tsai" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Schramm" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangtae Ahn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arridge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmi.2019.2913889" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05288286v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise C Emond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brown" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/trpms.2020.2978449" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144923v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Courdurier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Thielemans" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hutton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2019.2920109" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00418315v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Yang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bellanger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Toumoulin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2008.2005205" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00184255v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coatrieux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huazhong Shu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin M. Luo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2007.901200" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00188485v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353335" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00183729v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Laguitton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Boldak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2006.260670" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00184094v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2006.260712" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374209v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Imbert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444120v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Phung-Ngoc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Paepe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-P. Dang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saut" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nss/mic/rtsd57106.2025.11287965" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995170v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cheze-Le-Rest" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMICRTSD49126.2023.10337812" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995002v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suxer Lazara Alfonso Garcia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827218v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieqing Jiao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Markiewicz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Burgos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10404-1_15" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00335244v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.769478" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089157v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Paepe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Phuong Dang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395620v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Machado" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna C Porter" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley M Groves" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909232v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Vedel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00361396v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>