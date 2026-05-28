--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -230,1424 +230,1424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Diffusion Models for Sparse-View Motion-Corrected Head Cone-Beam CT</w:t>
+                <w:t xml:space="preserve">Evaluation of deep learning-based scatter correction on a long-axial field-of-view PET scanner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine De Paepe</w:t>
+                <w:t xml:space="preserve">Baptiste Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Phung-Ngoc</w:t>
+                <w:t xml:space="preserve">Thibaut Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youness Mellak</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Axel Rominger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuangyu Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRPMS.2025.3637124⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00259-025-07120-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387051v1</w:t>
+                <w:t xml:space="preserve">hal-04995509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material Decomposition in Photon-Counting Computed Tomography with Diffusion Models: Comparative Study and Hybridization with Variational Regularizers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dual-Input Dynamic Convolution for Positron Range Correction in PET Image Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Mellak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Vazia</w:t>
+                <w:t xml:space="preserve">Élise Émond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thore Dassow</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Vedel</w:t>
+                <w:t xml:space="preserve">Mikko Hakulinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRPMS.2026.3651354⟩</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRPMS.2025.3647264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05015023v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct3γ: a Pipeline for Direct Three-gamma PET Image Reconstruction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youness Mellak</w:t>
+                <w:t xml:space="preserve">Multi-Branch Generative Models for Multichannel Imaging With an Application to PET/CT Synergistic Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Jeffrey Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cheze-Le-Rest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/trpms.2025.3577810⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 9 (5), pp.654 - 666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRPMS.2025.3532176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05339286v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of deep learning-based scatter correction on a long-axial field-of-view PET scanner</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive Diffusion Models for Sparse-View Motion-Corrected Head Cone-Beam CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine De Paepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Laurent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bousse</w:t>
+                <w:t xml:space="preserve">Clémentine Phung-Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Mellak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Merlin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00259-025-07120-6⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRPMS.2025.3637124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995509v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-Input Dynamic Convolution for Positron Range Correction in PET Image Reconstruction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youness Mellak</w:t>
+                <w:t xml:space="preserve">Material Decomposition in Photon-Counting Computed Tomography with Diffusion Models: Comparative Study and Hybridization with Variational Regularizers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Vazia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thore Dassow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikko Hakulinen</w:t>
+                <w:t xml:space="preserve">Jacques Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRPMS.2025.3647264⟩</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRPMS.2026.3651354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05426472v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Branch Generative Models for Multichannel Imaging With an Application to PET/CT Synergistic Reconstruction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noel Jeffrey Pinton</w:t>
+                <w:t xml:space="preserve">Direct3γ: a Pipeline for Direct Three-gamma PET Image Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Mellak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Cheze-Le-Rest</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Debora Giovagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 9 (5), pp.654 - 666. </w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRPMS.2025.3532176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/trpms.2025.3577810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995481v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05339286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review on Low-Dose Emission Tomography Post-Reconstruction Denoising With Neural Network Approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bimodal PET/MRI generative reconstruction based on VAE architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kuang Gong</w:t>
+                <w:t xml:space="preserve">Florent Sureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jae Sung Lee</w:t>
+                <w:t xml:space="preserve">Claude Comtat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voichita Maxim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRPMS.2023.3349194⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (24), pp.245019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ad9133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04995451v1</w:t>
+                <w:t xml:space="preserve">hal-04830420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uconnect: Synergistic Spectral CT Reconstruction With U-Nets Connecting the Energy Bins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Review on Low-Dose Emission Tomography Post-Reconstruction Denoising With Neural Network Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Vermet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Vedel</w:t>
+                <w:t xml:space="preserve">Venkata Sai Sundar Kandarpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuangyu Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuang Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jae Sung Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 8 (2), pp.222-233. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRPMS.2023.3330045⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 8 (4), pp.333-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRPMS.2023.3349194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441618v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic Review on Learning-based Spectral CT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uconnect: Synergistic Spectral CT Reconstruction With U-Nets Connecting the Energy Bins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhihan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mengzhou Li</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 8 (2), pp.133--137. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRPMS.2023.3314131⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 8 (2), pp.222-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRPMS.2023.3330045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073231v2</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bimodal PET/MRI generative reconstruction based on VAE architectures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systematic Review on Learning-based Spectral CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkata Sai Sundar Kandarpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Sureau</w:t>
+                <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Comtat</w:t>
+                <w:t xml:space="preserve">Alessandro Perelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voichita Maxim</w:t>
+                <w:t xml:space="preserve">Mengzhou Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 69 (24), pp.245019. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (2), pp.133--137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ad9133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TRPMS.2023.3314131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04830420v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073231v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PET scatter estimation using deep learning U-Net architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Nekolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 68 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1675,412 +1675,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Channel Convolutional Analysis Operator Learning for Dual-Energy CT Reconstruction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">LRR-CED: low-resolution reconstruction-aware convolutional encoder–decoder network for direct sparse-view CT image reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Kandarpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Perelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 67 (6), pp.065001. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac4c32⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 67 (15), pp.155007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac7bce⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994416v1</w:t>
+                <w:t xml:space="preserve">hal-05039955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection Efficiency Modeling and Joint Activity and Attenuation Reconstruction in Non-TOF 3-D PET From Multiple-Energy Window Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Channel Convolutional Analysis Operator Learning for Dual-Energy CT Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Perelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suxer Alfonso Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tasu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovica Brusaferri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexander Whitehead</w:t>
+                <w:t xml:space="preserve">Nikolaos Efthimiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/trpms.2021.3064239⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (6), pp.065001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac4c32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05339313v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LRR-CED: low-resolution reconstruction-aware convolutional encoder–decoder network for direct sparse-view CT image reconstruction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection Efficiency Modeling and Joint Activity and Attenuation Reconstruction in Non-TOF 3-D PET From Multiple-Energy Window Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovica Brusaferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Emond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Twyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Kandarpa</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexander Whitehead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 67 (15), pp.155007. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (1), pp.87-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac7bce⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/trpms.2021.3064239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039955v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05339313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DUG-RECON: A Framework for Direct Image Reconstruction Using Convolutional Generative Networks</w:t>
               </w:r>
@@ -2105,51 +2105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5 (1), pp.44-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2317,51 +2317,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Activity and Attenuation Reconstruction From Multiple Energy Window Data With Photopeak Scatter Re-Estimation in Non-TOF 3-D PET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovica Brusaferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2477,51 +2477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matias Courdurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Émond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kris Thielemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3235,355 +3235,355 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Simulation Platform for Targeted Radionuclide Therapy: An Imaging Evaluation</w:t>
+                <w:t xml:space="preserve">3D Joint Reconstruction of Activity and Attenuation in PET by Diffusion Posterior Sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Zhang</w:t>
+                <w:t xml:space="preserve">C. Phung-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Imbert</w:t>
+                <w:t xml:space="preserve">A. de Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Shi</w:t>
+                <w:t xml:space="preserve">H.-P. Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Saut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Medical Imaging Conference (MIC).</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE Nuclear Science Symposium (NSS), Medical Imaging Conference (MIC) and Room Temperature Semiconductor Detector Conference (RTSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Yokohama, Japan. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/nss/mic/rtsd57106.2025.11287965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374209v1</w:t>
+                <w:t xml:space="preserve">hal-05444120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Joint Reconstruction of Activity and Attenuation in PET by Diffusion Posterior Sampling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Phung-Ngoc</w:t>
+                <w:t xml:space="preserve">Integrated Simulation Platform for Targeted Radionuclide Therapy: An Imaging Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H.-P. Dang</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Saut</w:t>
+                <w:t xml:space="preserve">L. Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Nuclear Science Symposium (NSS), Medical Imaging Conference (MIC) and Room Temperature Semiconductor Detector Conference (RTSD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Medical Imaging Conference (MIC).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Yokohama, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444120v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint PET/CT reconstruction using a double variational autoencoder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Jeffrey Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cheze-Le-Rest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE Nuclear Science Symposium, Medical Imaging Conference and International Symposium on Room-Temperature Semiconductor Detectors (NSS MIC RTSD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Vancouver (CA), Canada. pp.1-1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3630,77 +3630,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse-view joint reconstruction and material decomposition for dual-energy cone-beam computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suxer Lazara Alfonso Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Perelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting on Fully 3D Image Reconstruction in Radiology and Nuclear Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Louvin, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4025,51 +4025,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Reconstruction of Activity and Attenuation in PET by Diffusion Posterior Sampling in Wavelet Coefficient Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Phung-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4077,51 +4077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine de Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Phuong Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Saut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4143,51 +4143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Attenuation Mismatches in Time of Flight PET Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4293,103 +4293,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidance of a diffusion model for material decomposition in photon-counting computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Vazia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Vedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Image Analysis (MIA'25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4686,51 +4686,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512877v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bousse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Hieu Pham" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuangyu Shi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ae36df" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387051v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine De Paepe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Phung-Ngoc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Mellak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Visvikis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2025.3637124" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015023v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Vazia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thore Dassow" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Froment" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vedel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2026.3651354" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339286v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Merlin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Giovagnoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/trpms.2025.3577810" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995509v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Laurent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rominger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-025-07120-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426472v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise &#201;mond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Hakulinen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2025.3647264" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995481v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Jeffrey Pinton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cheze-Le-Rest" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2025.3532176" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995451v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Sai Sundar Kandarpa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuang Gong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Sung Lee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2023.3349194" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441618v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihan Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vermet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2023.3330045" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073231v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Perelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengzhou Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2023.3314131" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830420v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gautier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sureau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Comtat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voichita Maxim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad9133" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339133v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Nekolla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac9a97" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994416v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suxer Alfonso Garcia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tasu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Efthimiadis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac4c32" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339313v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Brusaferri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Emond" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Twyman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Whitehead" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/trpms.2021.3064239" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05039955v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kandarpa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac7bce" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339282v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kandarpa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Benoit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/trpms.2020.3033172" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339267v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jung Tsai" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Schramm" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangtae Ahn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arridge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmi.2019.2913889" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05288286v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise C Emond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brown" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/trpms.2020.2978449" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144923v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Courdurier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Thielemans" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hutton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2019.2920109" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00418315v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Yang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bellanger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Toumoulin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2008.2005205" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00184255v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coatrieux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huazhong Shu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin M. Luo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2007.901200" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00188485v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353335" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00183729v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Laguitton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Boldak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2006.260670" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00184094v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2006.260712" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374209v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Imbert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444120v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Phung-Ngoc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Paepe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-P. Dang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saut" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nss/mic/rtsd57106.2025.11287965" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995170v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cheze-Le-Rest" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMICRTSD49126.2023.10337812" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995002v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suxer Lazara Alfonso Garcia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827218v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieqing Jiao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Markiewicz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Burgos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10404-1_15" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00335244v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.769478" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089157v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Paepe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Phuong Dang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395620v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Machado" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna C Porter" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley M Groves" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909232v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Vedel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00361396v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512877v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bousse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Hieu Pham" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuangyu Shi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ae36df" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995509v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Laurent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Merlin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rominger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-025-07120-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426472v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Mellak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise &#201;mond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Hakulinen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2025.3647264" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995481v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Jeffrey Pinton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cheze-Le-Rest" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Visvikis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2025.3532176" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387051v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine De Paepe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Phung-Ngoc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2025.3637124" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015023v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Vazia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thore Dassow" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Froment" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vedel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2026.3651354" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339286v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Giovagnoli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/trpms.2025.3577810" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830420v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gautier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sureau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Comtat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voichita Maxim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad9133" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995451v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Sai Sundar Kandarpa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuang Gong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Sung Lee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2023.3349194" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441618v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihan Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vermet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2023.3330045" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073231v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Perelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengzhou Li" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2023.3314131" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339133v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Nekolla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac9a97" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05039955v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kandarpa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac7bce" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994416v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suxer Alfonso Garcia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tasu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Efthimiadis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac4c32" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339313v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Brusaferri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Emond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Twyman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Whitehead" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/trpms.2021.3064239" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339282v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kandarpa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Benoit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/trpms.2020.3033172" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339267v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jung Tsai" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Schramm" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangtae Ahn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arridge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmi.2019.2913889" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05288286v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise C Emond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brown" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/trpms.2020.2978449" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144923v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Courdurier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Thielemans" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hutton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2019.2920109" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00418315v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Yang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bellanger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Toumoulin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2008.2005205" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00184255v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coatrieux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huazhong Shu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin M. Luo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2007.901200" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00188485v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353335" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00183729v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Laguitton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Boldak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2006.260670" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00184094v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2006.260712" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444120v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Phung-Ngoc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Paepe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-P. Dang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saut" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nss/mic/rtsd57106.2025.11287965" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374209v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Imbert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995170v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cheze-Le-Rest" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMICRTSD49126.2023.10337812" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995002v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suxer Lazara Alfonso Garcia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827218v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieqing Jiao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Markiewicz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Burgos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10404-1_15" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00335244v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.769478" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089157v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Paepe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Phuong Dang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395620v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Machado" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna C Porter" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley M Groves" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909232v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Vedel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00361396v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>