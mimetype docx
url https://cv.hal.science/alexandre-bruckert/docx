--- v0 (2026-03-21)
+++ v1 (2026-05-02)
@@ -604,658 +604,658 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Accessible Visual Field Self-Assessment: An Eye-Tracker-Assisted Virtual Reality Perimetry</w:t>
+                <w:t xml:space="preserve">Behavior Metric for Evaluating the Impact of Visual Distortions on User Viewport in a VR Navigation Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujie Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bruckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Conference on Multimedia and Expo (ICME 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">European Workshop on Visual Information Processing (EUVIP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Valletta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05232667v1</w:t>
+                <w:t xml:space="preserve">hal-05232657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An HMM-Based Behavior Analysis Approach for QoE in VR : A Case Study of QoL Assessment via Orientation and Mobility Test</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yujie Huang</w:t>
+                <w:t xml:space="preserve">Extracting and clustering human visual strategies from video gaze data with hidden markov models for video-QA performance understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Tahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bruckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dollé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Communications and Image Processing (VCIP 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUVIP 2025 - 13th European Workshop on Visual Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, La Valette, Malta. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUVIP66349.2025.11238573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05458431v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior Metric for Evaluating the Impact of Visual Distortions on User Viewport in a VR Navigation Experience</w:t>
+                <w:t xml:space="preserve">Data Augmentation for QoL-Centered Functional Vision Research: Synthetic Human Behavior Generation in Virtual Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujie Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lebreton</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bruckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Visual Information Processing (EUVIP 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Valletta, Malta</w:t>
+              <w:t xml:space="preserve">Conference on Quality of Multimedia Experience (QoMEX’25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05232657v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05232643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting and clustering human visual strategies from video gaze data with hidden markov models for video-QA performance understanding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Refining Functional Vision Assessment: Challenges in Adapting Orientation and Mobility Tests to Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujie Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenyao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bruckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dollé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUVIP 2025 - 13th European Workshop on Visual Information Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Conference on Virtual Reality and 3D User Interfaces (IEEE VR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05471947v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Augmentation for QoL-Centered Functional Vision Research: Synthetic Human Behavior Generation in Virtual Reality</w:t>
+                <w:t xml:space="preserve">Towards Accessible Visual Field Self-Assessment: An Eye-Tracker-Assisted Virtual Reality Perimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujie Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bruckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Quality of Multimedia Experience (QoMEX’25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Multimedia and Expo (ICME 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05232643v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05232667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining Functional Vision Assessment: Challenges in Adapting Orientation and Mobility Tests to Virtual Reality</w:t>
+                <w:t xml:space="preserve">An HMM-Based Behavior Analysis Approach for QoE in VR : A Case Study of QoL Assessment via Orientation and Mobility Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujie Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bruckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Virtual Reality and 3D User Interfaces (IEEE VR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Visual Communications and Image Processing (VCIP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Klagenfurt, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019809v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des mesures subtiles de performance en Réalité Virtuelle: l'exemple d'une tâche de mobilité</w:t>
               </w:r>
@@ -1267,51 +1267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujie Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bruckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées - Rennes [INSA Rennes], Nov 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1330,477 +1330,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-level cinematic knowledge to predict inter-observer visual congruency</w:t>
+                <w:t xml:space="preserve">Could the bubbleview metaphor be used to infer visual attention on 3D graphical content ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bruckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Christie</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WICED x Cinemotions 2023 - Workshop on Intelligent Cinematography and Editing, and Emotions in Movies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3604321.3604331⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rhodes, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10095500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139622v1</w:t>
+                <w:t xml:space="preserve">hal-03991889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could the bubbleview metaphor be used to infer visual attention on 3D graphical content ?</w:t>
+                <w:t xml:space="preserve">A Dataset of Gaze and Mouse Patterns in the Context of Facial Expression Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bruckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM International Conference on Interactive Media Experiences (IMX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991889v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dataset of Gaze and Mouse Patterns in the Context of Facial Expression Recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VSGAN: Visual Saliency guided Generative Adversarial Network for data augmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Jun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xian Chuahua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bruckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guiqing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference on Interactive Media Experiences (IMX)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM IMX workshop VAMEXP (Visual attention in Multimedia Experience )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France. pp.69-75, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3604321.3604382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056026v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VSGAN: Visual Saliency guided Generative Adversarial Network for data augmentation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-level cinematic knowledge to predict inter-observer visual congruency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bruckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Christie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM IMX workshop VAMEXP (Visual attention in Multimedia Experience )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes, France. pp.69-75, </w:t>
+              <w:t xml:space="preserve">WICED x Cinemotions 2023 - Workshop on Intelligent Cinematography and Editing, and Emotions in Movies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3604321.3604382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3604321.3604331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139629v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning for inter-observer congruency prediction</w:t>
               </w:r>
@@ -2246,51 +2246,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796523v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ific Goud&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bruckert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3244679" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03153606v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-022-01949-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03777714v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02264898v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed R Tavakoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2020.06.131" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232667v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Huang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458431v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232657v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebreton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471947v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Tahri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Doll&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP66349.2025.11238573" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232643v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Riou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019809v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyao Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139622v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604321.3604331" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991889v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095500" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056026v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira Da Silva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139629v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Jun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Chuahua" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiqing Li" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604321.3604382" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02333013v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yat Hong Lam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803596" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03760455v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03859841v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022REN1S026" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796523v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ific Goud&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bruckert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3244679" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03153606v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-022-01949-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03777714v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02264898v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed R Tavakoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2020.06.131" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232657v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Huang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebreton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471947v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Tahri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Doll&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP66349.2025.11238573" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232643v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Riou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019809v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyao Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232667v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458431v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991889v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abid" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095500" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056026v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira Da Silva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139629v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Jun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Chuahua" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiqing Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604321.3604382" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139622v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604321.3604331" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02333013v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yat Hong Lam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803596" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03760455v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03859841v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022REN1S026" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>