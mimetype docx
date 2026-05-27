--- v1 (2026-05-02)
+++ v2 (2026-05-27)
@@ -712,252 +712,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05232657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting and clustering human visual strategies from video gaze data with hidden markov models for video-QA performance understanding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data Augmentation for QoL-Centered Functional Vision Research: Synthetic Human Behavior Generation in Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujie Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badr Tahri</w:t>
+                <w:t xml:space="preserve">Kevin Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bruckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dollé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUVIP 2025 - 13th European Workshop on Visual Information Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Quality of Multimedia Experience (QoMEX’25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471947v1</w:t>
+                <w:t xml:space="preserve">hal-05232643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Augmentation for QoL-Centered Functional Vision Research: Synthetic Human Behavior Generation in Virtual Reality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Riou</w:t>
+                <w:t xml:space="preserve">Extracting and clustering human visual strategies from video gaze data with hidden markov models for video-QA performance understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Tahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bruckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dollé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Quality of Multimedia Experience (QoMEX’25)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUVIP 2025 - 13th European Workshop on Visual Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, La Valette, Malta. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUVIP66349.2025.11238573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05232643v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refining Functional Vision Assessment: Challenges in Adapting Orientation and Mobility Tests to Virtual Reality</w:t>
               </w:r>
@@ -2246,51 +2246,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796523v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ific Goud&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bruckert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3244679" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03153606v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-022-01949-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03777714v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02264898v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed R Tavakoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2020.06.131" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232657v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Huang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebreton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471947v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Tahri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Doll&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP66349.2025.11238573" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232643v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Riou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019809v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyao Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232667v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458431v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991889v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abid" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095500" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056026v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira Da Silva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139629v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Jun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Chuahua" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiqing Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604321.3604382" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139622v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604321.3604331" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02333013v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yat Hong Lam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803596" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03760455v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03859841v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022REN1S026" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796523v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ific Goud&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bruckert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3244679" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03153606v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-022-01949-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03777714v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02264898v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed R Tavakoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2020.06.131" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232657v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Huang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebreton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232643v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Riou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471947v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Tahri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Doll&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP66349.2025.11238573" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019809v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyao Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232667v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458431v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991889v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abid" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095500" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056026v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira Da Silva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139629v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Jun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Chuahua" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiqing Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604321.3604382" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139622v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604321.3604331" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02333013v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yat Hong Lam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803596" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03760455v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03859841v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022REN1S026" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>