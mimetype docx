--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -200,455 +200,455 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tourism, Climate-Change, and Ageing: The Gulf of Lion Between Appeal and Vulnerability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llewella Maléfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coastal Studies &amp; Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (4), pp.254-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/26349817251372429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La reconstruction de Beyrouth après la catastrophe de 2020 : analyse d’un processus chaotique au prisme de la « résilience »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14avj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Llewella Maléfant</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transports collectifs : hors des villes, point de salut ? Le cas des espaces ruraux héraultais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Clément Ullès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Studies &amp; Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/26349817251372429⟩</w:t>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2-3 (249-250), pp.209-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.249.0209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04585315v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les quartiers de gare montpelliérains entre renouveau et intégration : regard croisé urbanisme-transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chapelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llewella Maléfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Clément Ullès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géotransports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 22, pp.57-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646484v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorial planning and adaptation to global changes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llewella Maléfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 46 (1), pp.56-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -667,215 +667,215 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">City planning and floods: The strategy of Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐paul Volle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geographical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 187 (4), pp.286-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geoj.12387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La fin des petites villes françaises ? Détour par le Bas-Languedoc.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Cuenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du marketing territorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Hiver 2021, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Dordogne 2050”: When Water Dictates the Territory Projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
@@ -885,51 +885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coupry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llewella Maléfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 47, pp.93-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -989,51 +989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Caltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llewella Maléfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Garcias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1086,421 +1086,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02552720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le projet IDEAUX : les métamorphoses d'une recherche confrontée à l'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25, pp.S60-S63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2017031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02552765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recreating nature in cities : a research program for the river's renaturation in the greater Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llewella Malefant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Caltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Albertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of urban planning, landscape &amp; environmental design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1/2017, pp.187-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6092/2531-9906/5147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Plan Nord : enjeux géopolitiques actuels au regard des « Plans Nord » passés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ève Harbour-Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mottet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (2), pp.297-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1042165ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02552734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le mal logement dans les centres anciens des petites villes : &amp;quot;l'exemple&amp;quot; languedocien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Cuenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">revue Urbanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068057v1</w:t>
-              </w:r>
-[...310 lines deleted...]
-                <w:t xml:space="preserve">halshs-02552734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le littoral de la côte du golfe du lion face au risque de submersion marine : enjeux géopolitiques de l'adaptation des territoires à risque(s)</w:t>
               </w:r>
@@ -1711,51 +1711,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'eau dans la régénération urbaine : enjeux et perspectives autour de quelques grands projets métropolitains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llewella Malefant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1 (2), pp.46-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1982,165 +1982,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aménagement du territoire : plaidoyer en faveur d'une approche géopolitique</w:t>
+                <w:t xml:space="preserve">Géopolitique de l'eau : aucun territoire n'est à l'abri d'une crise majeure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards géopolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 1 (1), pp.19</w:t>
+              <w:t xml:space="preserve">, 2015, 1 (1), pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03066477v1</w:t>
+                <w:t xml:space="preserve">hal-03066476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géopolitique de l'eau : aucun territoire n'est à l'abri d'une crise majeure</w:t>
+                <w:t xml:space="preserve">Aménagement du territoire : plaidoyer en faveur d'une approche géopolitique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards géopolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 1 (1), pp.18</w:t>
+              <w:t xml:space="preserve">, 2015, 1 (1), pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03066476v1</w:t>
+                <w:t xml:space="preserve">hal-03066477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eau et urbanisme à Lyon : le projet de renaturation du Ruisseau des Planches</w:t>
               </w:r>
@@ -2397,845 +2397,845 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03067278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Risque inondation dans le Grand Paris : la résilience est-elle un concept opératoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.14339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02552780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Miestų upių renatūralizacija</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geografija</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2, pp.135-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03067289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gache</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecological restoration of urban streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geografija</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (2), pp.135-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique de l’eau et aménagement urbain La « Renaturation » de la rivière Saint-Charles à Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 219, pp.89-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.3603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02552754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renouvellement urbain et risque inondation : le plan-guide &amp;quot;Seine-Ardoines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Adisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, document 561, 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.24751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urban renewal and flood risk: the masterplan “Seine Ardoines”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Adisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.24751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01262301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réduction de la vulnérabilité face au risque d'inondation dans le grand Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Adisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, pp.75-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2011010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique nationale de l’eau au Québec : constat et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.14339⟩</w:t>
+              <w:t xml:space="preserve">, 2010, Hors série 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.9759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...440 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02552746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les contrats de rivière en France : enjeux, acteurs et territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 51 (3-4), pp.679-704. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/045729ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02552800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconquête écologique et aménagement urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 58, pp.85-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03067249v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">halshs-02552746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion de l'eau en France</w:t>
               </w:r>
@@ -3597,51 +3597,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion par bassin versant : un outil de résolution des conflits ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lex Electronica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 12 (2), pp.2-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3729,212 +3729,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03067280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le bassin versant : un territoire source de controverses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre d'information de l'Association française des EPTB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1, pp.6-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mise en perspective comparée du développement de l’irrigation aux États-Unis et en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 81 (1), pp.5-14. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.1701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geocarrefour.1701⟩</w:t>
-[...29 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02552847v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03067291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le financement et l'organisation de la police de l'eau en France</w:t>
               </w:r>
@@ -4097,51 +4097,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique de l'eau au Québec. Exploiter une ressource économique ou gérer un patrimoine collectif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes géopolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 4, pp.65-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4732,50 +4732,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Renouvellement urbain et risque d'inondation: Le cas du Grand Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Salon International de l'eau, HydroGaïa, Montpellier, 27-28 mai 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le(s) Plan(s) Nord au Québec : genèse, enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Harbour-Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">83ème Congrès de l'ACFAS, Université Laval, Québec, 27-28 mai 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoires versus réseaux le cas de la gestion de l'eau en France et en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Forum d'Analyses géopolitiques des ressources naturelles, Hautes études internationales, Université Laval, Québec, 15 janvier 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les algues vertes en Bretagne : du problème au projet? Analyse au prisme des médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">52ème colloque de l'Association de Science Régionale de Langue Française, Montpellier, 7-9 juillet 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Urbanisme et politique : l'exemple de Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Hayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4784,385 +5112,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du centre québécois d'étude géopolitiques, Université Laval, Québec, 15 janvier 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072794v1</w:t>
-              </w:r>
-[...326 lines deleted...]
-                <w:t xml:space="preserve">hal-03074899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique territoriale et enjeux écologiques en milieu rural : analyse rétrospective du contrat de rivière de la Reyssouze dans l'Ain</w:t>
               </w:r>
@@ -5608,50 +5608,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prospective territoriale et projet métropolitain : le cas de Montpellier 2040</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Hayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolisation, cohésion et performance : quels futurs pour nos territoires ?, 51ème colloque de l'Association de Science Régionale de Langue Française, Marne-la-Vallée, 7-9 juillet 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Marne-la-Vallée, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La politique de l'eau : éléments de cadrage et perspectives en montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5660,497 +5742,415 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes États Généraux de l'Eau en Montagne, Megève, 8-10 octobre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Megève, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques territoriales de l'eau et développement local en France : le renouvellement des modes de gouvernance de l'eau grâce aux contrats de rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolisation, cohésion et performance : quels futurs pour nos territoires ?, 51ème colloque de l'Association de Science Régionale de Langue Française, Marne-la-Vallée, 7-9 juillet 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">Circulation et appropriation des normes et des modèles de l'action locale, Montpellier, Agropolis International, 21-23 mars 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La restauration des continuités écologiques des rivières du Québec face aux grands projets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eaux et Territoires: Les continuités écologiques dans des territoires de l'eau en crise ou aux politiques désarticulées, Université de Savoie, Chambéry, 6-8 septembre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Chambéry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion de l'eau en France et au Québec, approche comparatiste et jeu d'influence mutuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eaux et Territoires: Pratiquer la comparaison : enjeux, méthodes, appui aux politiques publiques, AgroCampusOuest, Rennes, 14-16 octobre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion de l'eau et projets de territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de lancement de la mission Aménag'eau, Conseil Général de Gironde, Bordeaux, 7 octobre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques d'adaptation et résilience : le cas du Grand Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Territoires vulnérables, villes résilientes. Quelle adaptation possible dans le contexte de changement climatique ?", Institut d'urbanisme, Faculté d'aménagement de l'Université de Montréal, 2-3 décembre 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072744v1</w:t>
-              </w:r>
-[...287 lines deleted...]
-                <w:t xml:space="preserve">hal-03075997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique territoriale et enjeux écologiques en milieu rural</w:t>
               </w:r>
@@ -6389,247 +6389,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Grand Paris : projets urbains et risque inondation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences ESAD-CRAD, Université Laval, Québec, 27 janvier 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion de l'eau, porte d'entrée de la gouvernance territoriale ? Réinterroger les systèmes de gouvernance des territoires au prisme de la gestion de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque L'eau et l'avenir durable des territoires, Agende de l'eau Adour-Garonne, Ministère de l'Ecologie, Toulouse Labège, 26-27 novembre 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La renaturation des rivières urbaines au Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Simoens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS.Rivers : 1ère Conférence internationale - Recherches et actions au service des fleuves et grandes rivières, 25-28 juin 2012, GRAIE - Université Lyon 2, Lyon, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Lyon, France. pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069282v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03075998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riduzione della vulnerabilità al rischio inondazione nel Grand Paris': il masterplan di Seine Ardoines</w:t>
               </w:r>
@@ -6848,51 +6848,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet urbain et réduction de la vulnérabilité des biens face au risque inondation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Adisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les risques d'inondations en Ile-de-France, 24-25 mars 2010, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7163,51 +7163,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques communautaire et Canadienne sont-elles comparables ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"La gestion des ressources naturelles", Université Laval, Québec, 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Québec, Canada. pp.0/0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7245,51 +7245,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Ruisseau de la Brasserie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Simoens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7340,64 +7340,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eau et aménagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Simoens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier aménageurs chercheurs, programme IDEAUX, Paris 1 - Sorbonne, Paris, 6-7 avril 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7448,51 +7448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Estuaires, Fleuves et cours d'eau. Représentations et pratiques", CNRS-Maison de l'Université de Rouen, 5-6 mai 2010, Rouen, France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7901,51 +7901,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique nationale de l'eau du Québec : un échec prévisible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instituer le développement durable, Faculté des Sciences Juridiques Politiques et Sociale de Lille 2, Lille, 8-10 novembre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8033,178 +8033,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'approche européenne des politiques de l'eau : panorama des programmes agroenvironnementaux en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Des outils à notre échelle, Centre de référence en agriculture et agroalimentaire du Québec, Drummondville, 23-24 février 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Drummondville, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Politiques de l'eau en France et au Québec : le recours à la gouvernance locale a-t-il un sens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque international de l'ASRDLF, Villes et territoires face aux défis de la mondialisation, Université de Bourgogne, Dijon, 5-7 septembre 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072754v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03076007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centralisme d'Etat et décentralisation : un fait nouveau ?</w:t>
               </w:r>
@@ -8253,424 +8253,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Inondations dans le sud de la France : pour une analyse critique des pratiques des entreprises sinistrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Echanges méditerranéens, Conseil Général du Génie Rural des Eaux et des Forêts, Aix-en-Provence, 20-22 septembre 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The wild boar in France : problem or opportunity for rural territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème symposium international sur l'Utilisation Durable de la Faune Sauvage, Muséum national d'histoire naturelle de Paris, Paris, 4-6 juillet 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02938350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La mise en oeuvre difficile de la politique nationale de l'eau du Québec : le cas des contrats de bassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires de l'eau, IFRESI - Université d'Artois, Arras, 26 mars 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pinet</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion de l'eau au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Mendoca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème symposium international sur l'Utilisation Durable de la Faune Sauvage, Muséum national d'histoire naturelle de Paris, Paris, 4-6 juillet 2004</w:t>
+              <w:t xml:space="preserve">Les territoires de l'eau, 2ème journée d'étude CNRS - PRODIG Paris I Sorbonne, Paris, 2 décembre 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion de l'eau au Québec : résultats provisoires des recherches post-doctorales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherches: L'eau à la rencontre des territoires, GDR Rés-Eau-Ville (CNRS 2524), Montpellier, 27-29 mai 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072761v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03074904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8927,51 +8927,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le partage de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9015,51 +9015,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'Université du Québec, 228p., 2011, 978-2-7605-3313-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9090,51 +9090,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion de l'eau : Approche territoriale et institutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l?Université du Québec. Presses de l'Université du Québec, 210 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9165,158 +9165,158 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques de l'eau. Grands principes et réalités locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'Université du Québec, 436p., 2006, 978-2-7605-1457-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04162641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques de l'eau. Grands principes et réalités locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Université du Québec, 436p., 2006, 978-2-7605-1457-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">hal-02568995v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-04162641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9360,51 +9360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ganibenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llewella Maléfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occitanie, un littoral en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 58, Etudes Héraultaises, pp.65-77, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9496,290 +9496,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les conséquences écologiques et sociales de l’aménagement de la Reyssouze dans l’Ain (années 1850-années 2000)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Caltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coursière Stéphane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Geneviève Massard-Guilbaud; Patrick Fournier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aménagement et environnement : perspectives historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.169-182, 2016, 9782753555433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.44445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01958331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gouvernance et territoires au Québec : la France comme modèle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lydie Goeldner-Gianella; Olivier Barreteau; Agathe Euzen; Magali Pinon-Leconte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concilier la gestion de l'eau et des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Johanet, pp.219-237, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La renaturation des rivières urbaines : un nouveau chantier pour le Grand Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Caltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...120 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llewella Maléfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Valenciennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature des villes, nature des champs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.278 - 300, 2016, 9782364240551</w:t>
@@ -10140,51 +10140,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion de l'eau en France et au Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Crête. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources naturelles et politiques publiques : Le Québec comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université de Laval, pp.71-88, 2012</w:t>
@@ -11428,64 +11428,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l'eau irrigue à nouveau la ville : Analyse des stratégies territoriales et des projets de renaturation des petites rivières urbaines au Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llewella Maléfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Carine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11638,51 +11638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Garcias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelian Rivaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llewella Malefant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Grand Lyon. 2015, 50 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -11991,51 +11991,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AF656009"/>
+    <w:nsid w:val="7D1ADFB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12222,51 +12222,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-brun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079243681" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422165v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Habib" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14avj" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422173v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llewella Mal&#233;fant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/26349817251372429" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646484v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cl&#233;ment Ull&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585315v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0209" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646401v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175887v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cuenot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462147v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Volle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geoj.12387" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552826v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coupry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.5378" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552720v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Caltran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Garcias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10430" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-R9R92V0F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068057v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552765v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017031" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068056v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llewella Malefant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Albertin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/2531-9906/5147" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552734v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Harbour-Marsan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mottet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042165ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066474v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haghe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ganibenc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coursi&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063540v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gache" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stadler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/2531-9906/5417" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066473v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17673/IP.2016.1.02.5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.452.0142" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066475v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hayet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066477v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066476v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552684v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;variste Casetou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2475" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552813v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.159.0037" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067278v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evariste Casetou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067289v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552780v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14339" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068064v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01262301v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Adisson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.24751" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00659645v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552754v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.3603" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061937v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552800v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045729ar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067249v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552746v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.9759" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062622v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.78" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568960v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.178" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068066v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067290v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067279v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067280v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552847v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.1701" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KGMCW10V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067291v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682901v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Marette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067281v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Marette" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067282v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199513v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pinet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568961v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.3779" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062594v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568957v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.2003.5412" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032893v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cattant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pescador" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Mirallave" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070103v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072794v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072762v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Harbour-Marsan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072757v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072756v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074899v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hague" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071593v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074857v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075995v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Honegger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075993v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074901v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vigneron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075996v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dalmar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075994v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074900v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072744v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072758v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074855v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074858v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075997v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071442v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074839v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075999v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069282v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Simoens" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072759v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075998v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068884v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076000v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074859v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Foret" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074517v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910649v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rioux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076003v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076001v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072347v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072763v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Samson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074905v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074516v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072760v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072345v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ghiotti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072346v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929825v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076004v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074856v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076005v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072754v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076007v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074903v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072755v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938350v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074902v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072761v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074904v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mendoca" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05138347v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Modjeska" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balzergue" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076507v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568982v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568992v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051374v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568995v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162641v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646383v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057850v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057851v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958331v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coursi&#232;re St&#233;phane" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/44445" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.44445" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076796v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056755v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056758v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568977v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9801-3_24" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568966v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7323-3_10" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057852v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056680v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056679v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Boutelet-Blocaille" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice van Bosterhaudt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057854v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056756v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056757v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056681v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gariepy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rousseau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462215v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462244v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620664v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305986v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171331v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305892v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480787v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Carine" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077345v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078241v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelian Rivaton" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00000554v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003INAP0017" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05012233v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-brun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079243681" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422173v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llewella Mal&#233;fant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/26349817251372429" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422165v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Habib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14avj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585315v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cl&#233;ment Ull&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0209" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646484v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646401v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462147v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Volle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geoj.12387" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175887v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cuenot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552826v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coupry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.5378" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552720v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Caltran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Garcias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10430" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-R9R92V0F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552765v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017031" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068056v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llewella Malefant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Albertin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/2531-9906/5147" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552734v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Harbour-Marsan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mottet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042165ar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066474v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haghe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ganibenc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coursi&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063540v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gache" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stadler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/2531-9906/5417" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066473v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17673/IP.2016.1.02.5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.452.0142" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066475v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hayet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066476v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066477v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552684v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;variste Casetou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2475" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552813v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.159.0037" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067278v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evariste Casetou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552780v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14339" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067289v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068064v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552754v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.3603" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00659645v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Adisson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.24751" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01262301v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061937v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552746v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.9759" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552800v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045729ar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067249v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062622v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.78" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568960v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.178" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068066v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067290v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067279v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067280v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067291v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552847v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.1701" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KGMCW10V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682901v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Marette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067281v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Marette" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067282v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199513v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pinet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568961v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.3779" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062594v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568957v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.2003.5412" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032893v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cattant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pescador" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Mirallave" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070103v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072756v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072762v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Harbour-Marsan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072757v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074899v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hague" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072794v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071593v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074857v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075995v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Honegger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075993v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074901v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vigneron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075996v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dalmar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074900v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075994v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074855v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072758v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074858v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075997v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072744v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071442v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074839v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075999v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072759v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075998v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069282v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Simoens" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068884v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076000v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074859v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Foret" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074517v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910649v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rioux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076003v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076001v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072347v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072763v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Samson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074905v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074516v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072760v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072345v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ghiotti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072346v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929825v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076004v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074856v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076005v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076007v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072754v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074903v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074902v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938350v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072755v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074904v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mendoca" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072761v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05138347v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Modjeska" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balzergue" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076507v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568982v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568992v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051374v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162641v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568995v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646383v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057850v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958331v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coursi&#232;re St&#233;phane" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/44445" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.44445" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057851v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076796v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056755v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056758v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568977v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9801-3_24" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568966v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7323-3_10" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057852v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056680v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056679v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Boutelet-Blocaille" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice van Bosterhaudt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057854v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056756v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056757v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056681v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gariepy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rousseau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462215v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462244v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620664v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305986v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171331v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305892v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480787v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Carine" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077345v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078241v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelian Rivaton" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00000554v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003INAP0017" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05012233v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>