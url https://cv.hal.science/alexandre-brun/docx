--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -1086,339 +1086,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02552720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Plan Nord : enjeux géopolitiques actuels au regard des « Plans Nord » passés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ève Harbour-Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mottet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (2), pp.297-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1042165ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02552734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le projet IDEAUX : les métamorphoses d'une recherche confrontée à l'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 25, pp.S60-S63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/nss/2017031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02552765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recreating nature in cities : a research program for the river's renaturation in the greater Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llewella Malefant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Caltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Albertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of urban planning, landscape &amp; environmental design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1/2017, pp.187-198. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.6092/2531-9906/5147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068056v1</w:t>
-              </w:r>
-[...115 lines deleted...]
-                <w:t xml:space="preserve">halshs-02552734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mal logement dans les centres anciens des petites villes : &amp;quot;l'exemple&amp;quot; languedocien</w:t>
               </w:r>
@@ -1480,282 +1480,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paris, London, Berlin : 3 metropolises facing challenges of water urban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Stadler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Urban Planning and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (3), pp.231-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6092/2531-9906/5417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le littoral de la côte du golfe du lion face au risque de submersion marine : enjeux géopolitiques de l'adaptation des territoires à risque(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ganibenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coursière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards géopolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3 (1), s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...102 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'eau dans la régénération urbaine : enjeux et perspectives autour de quelques grands projets métropolitains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llewella Malefant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1 (2), pp.46-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1789,51 +1789,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Media, green algae, and the Breton agricultural model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1880,90 +1880,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La symbolique des lieux de pouvoir dans les métropoles : le cas des hôtels de ville à Montpellier (1204-2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ganibenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Hayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coursière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards géopolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1 (3), pp.3-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2139,51 +2139,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eau et urbanisme à Lyon : le projet de renaturation du Ruisseau des Planches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coursière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évariste Casetou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2243,51 +2243,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire converger projet métropolitain et stratégies universitaires : l'autre grand chantier de Montpellier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coursière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 159 (4), pp.37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2416,51 +2416,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risque inondation dans le Grand Paris : la résilience est-elle un concept opératoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2996,51 +2996,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique nationale de l’eau au Québec : constat et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Hors série 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3597,51 +3597,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion par bassin versant : un outil de résolution des conflits ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lex Electronica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 12 (2), pp.2-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3817,51 +3817,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en perspective comparée du développement de l’irrigation aux États-Unis et en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4097,51 +4097,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique de l'eau au Québec. Exploiter une ressource économique ou gérer un patrimoine collectif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes géopolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 4, pp.65-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4732,355 +4732,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les algues vertes en Bretagne : du problème au projet? Analyse au prisme des médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">52ème colloque de l'Association de Science Régionale de Langue Française, Montpellier, 7-9 juillet 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Renouvellement urbain et risque d'inondation: Le cas du Grand Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salon International de l'eau, HydroGaïa, Montpellier, 27-28 mai 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le(s) Plan(s) Nord au Québec : genèse, enjeux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Harbour-Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">83ème Congrès de l'ACFAS, Université Laval, Québec, 27-28 mai 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires versus réseaux le cas de la gestion de l'eau en France et en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Forum d'Analyses géopolitiques des ressources naturelles, Hautes études internationales, Université Laval, Québec, 15 janvier 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072757v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03074899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanisme et politique : l'exemple de Montpellier</w:t>
               </w:r>
@@ -5772,316 +5772,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gestion de l'eau en France et au Québec, approche comparatiste et jeu d'influence mutuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eaux et Territoires: Pratiquer la comparaison : enjeux, méthodes, appui aux politiques publiques, AgroCampusOuest, Rennes, 14-16 octobre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion de l'eau et projets de territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de lancement de la mission Aménag'eau, Conseil Général de Gironde, Bordeaux, 7 octobre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Politiques territoriales de l'eau et développement local en France : le renouvellement des modes de gouvernance de l'eau grâce aux contrats de rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulation et appropriation des normes et des modèles de l'action locale, Montpellier, Agropolis International, 21-23 mars 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La restauration des continuités écologiques des rivières du Québec face aux grands projets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eaux et Territoires: Les continuités écologiques dans des territoires de l'eau en crise ou aux politiques désarticulées, Université de Savoie, Chambéry, 6-8 septembre 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072758v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03075997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques d'adaptation et résilience : le cas du Grand Paris</w:t>
               </w:r>
@@ -6149,51 +6149,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique territoriale et enjeux écologiques en milieu rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coursière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Caltran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6244,51 +6244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La renaturation des rivières urbaines en question. Le Ruisseau des Planches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coursière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evariste Casetou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6943,51 +6943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ARP-env "Recherches et Environnement : quelle place pour les sciences humaines et sociales?", Université de Bourgogne, Dijon, 09-12 juin 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7075,424 +7075,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Ruisseau de la Brasserie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Simoens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier aménageurs chercheurs, Programme IDEAUX, Ottawa-Gatineau, 11-20 novembre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Ottawa, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eau et aménagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Simoens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier aménageurs chercheurs, programme IDEAUX, Paris 1 - Sorbonne, Paris, 6-7 avril 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gestion de l'eau au Québec : quelques exemples en Rhône-Alpes et dans la région d'Ottawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'Eau, Conseil Général de Gironde, Bordeaux, 29 juin 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques communautaire et Canadienne sont-elles comparables ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"La gestion des ressources naturelles", Université Laval, Québec, 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Québec, Canada. pp.0/0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...188 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique de l'eau et politique d'urbanisme : un jeu d'influence mutuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Estuaires, Fleuves et cours d'eau. Représentations et pratiques", CNRS-Maison de l'Université de Rouen, 5-6 mai 2010, Rouen, France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7901,51 +7901,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique nationale de l'eau du Québec : un échec prévisible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instituer le développement durable, Faculté des Sciences Juridiques Politiques et Sociale de Lille 2, Lille, 8-10 novembre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8121,51 +8121,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques de l'eau en France et au Québec : le recours à la gouvernance locale a-t-il un sens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque international de l'ASRDLF, Villes et territoires face aux défis de la mondialisation, Université de Bourgogne, Dijon, 5-7 septembre 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8423,51 +8423,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en oeuvre difficile de la politique nationale de l'eau du Québec : le cas des contrats de bassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires de l'eau, IFRESI - Université d'Artois, Arras, 26 mars 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8587,51 +8587,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion de l'eau au Québec : résultats provisoires des recherches post-doctorales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherches: L'eau à la rencontre des territoires, GDR Rés-Eau-Ville (CNRS 2524), Montpellier, 27-29 mai 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8826,51 +8826,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fleuve dans le Grand Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS.Rivers : 1ère Conférence internationale - Recherches et actions au service des fleuves et grandes rivières, 25-28 juin 2012, GRAIE - Université Lyon 2, Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Lyon, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8927,51 +8927,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le partage de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9015,51 +9015,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'Université du Québec, 228p., 2011, 978-2-7605-3313-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9090,51 +9090,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion de l'eau : Approche territoriale et institutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l?Université du Québec. Presses de l'Université du Québec, 210 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9165,51 +9165,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques de l'eau. Grands principes et réalités locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'Université du Québec, 436p., 2006, 978-2-7605-1457-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9240,51 +9240,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques de l'eau. Grands principes et réalités locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'Université du Québec, 436p., 2006, 978-2-7605-1457-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9347,51 +9347,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la Mission Racine au plan Littoral 21, l’aménagement touristique du Golfe du Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ganibenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llewella Maléfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10140,51 +10140,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion de l'eau en France et au Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Crête. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources naturelles et politiques publiques : Le Québec comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université de Laval, pp.71-88, 2012</w:t>
@@ -11428,131 +11428,236 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l'eau irrigue à nouveau la ville : Analyse des stratégies territoriales et des projets de renaturation des petites rivières urbaines au Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llewella Maléfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Carine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut Hydro-Québec en Environnement Développement et Société. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ruisseau des Planches : un projet de développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Garcias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelian Rivaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Institut Hydro-Québec en Environnement Développement et Société. 2021</w:t>
+                <w:t xml:space="preserve">Llewella Malefant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Grand Lyon. 2015, 50 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Palus : vers un projet de territoire pour la vallée de la Dordogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
@@ -11563,162 +11668,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Garcias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] EPTB Dordogne. 2015, 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077345v1</w:t>
-              </w:r>
-[...103 lines deleted...]
-                <w:t xml:space="preserve">hal-03078241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11991,51 +11991,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D1ADFB3"/>
+    <w:nsid w:val="FE8BBA65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12222,51 +12222,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-brun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079243681" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422173v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llewella Mal&#233;fant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/26349817251372429" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422165v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Habib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14avj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585315v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cl&#233;ment Ull&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0209" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646484v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646401v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462147v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Volle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geoj.12387" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175887v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cuenot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552826v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coupry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.5378" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552720v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Caltran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Garcias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10430" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-R9R92V0F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552765v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017031" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068056v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llewella Malefant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Albertin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/2531-9906/5147" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552734v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Harbour-Marsan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mottet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042165ar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066474v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haghe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ganibenc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coursi&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063540v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gache" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stadler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/2531-9906/5417" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066473v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17673/IP.2016.1.02.5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.452.0142" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066475v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hayet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066476v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066477v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552684v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;variste Casetou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2475" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552813v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.159.0037" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067278v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evariste Casetou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552780v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14339" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067289v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068064v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552754v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.3603" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00659645v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Adisson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.24751" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01262301v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061937v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552746v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.9759" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552800v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045729ar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067249v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062622v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.78" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568960v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.178" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068066v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067290v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067279v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067280v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067291v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552847v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.1701" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KGMCW10V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682901v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Marette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067281v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Marette" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067282v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199513v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pinet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568961v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.3779" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062594v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568957v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.2003.5412" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032893v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cattant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pescador" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Mirallave" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070103v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072756v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072762v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Harbour-Marsan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072757v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074899v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hague" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072794v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071593v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074857v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075995v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Honegger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075993v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074901v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vigneron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075996v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dalmar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074900v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075994v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074855v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072758v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074858v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075997v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072744v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071442v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074839v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075999v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072759v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075998v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069282v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Simoens" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068884v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076000v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074859v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Foret" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074517v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910649v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rioux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076003v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076001v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072347v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072763v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Samson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074905v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074516v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072760v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072345v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ghiotti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072346v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929825v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076004v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074856v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076005v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076007v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072754v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074903v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074902v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938350v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072755v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074904v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mendoca" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072761v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05138347v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Modjeska" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balzergue" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076507v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568982v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568992v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051374v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162641v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568995v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646383v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057850v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958331v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coursi&#232;re St&#233;phane" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/44445" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.44445" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057851v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076796v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056755v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056758v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568977v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9801-3_24" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568966v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7323-3_10" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057852v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056680v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056679v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Boutelet-Blocaille" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice van Bosterhaudt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057854v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056756v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056757v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056681v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gariepy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rousseau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462215v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462244v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620664v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305986v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171331v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305892v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480787v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Carine" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077345v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078241v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelian Rivaton" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00000554v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003INAP0017" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05012233v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-brun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079243681" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422173v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llewella Mal&#233;fant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/26349817251372429" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422165v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Habib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14avj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585315v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cl&#233;ment Ull&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0209" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646484v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646401v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462147v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Volle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geoj.12387" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175887v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cuenot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552826v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coupry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.5378" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552720v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Caltran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Garcias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10430" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-R9R92V0F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552734v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Harbour-Marsan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mottet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042165ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552765v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017031" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068056v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llewella Malefant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Albertin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/2531-9906/5147" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063540v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gache" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stadler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/2531-9906/5417" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066474v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haghe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ganibenc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coursi&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066473v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17673/IP.2016.1.02.5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.452.0142" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066475v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hayet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066476v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066477v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552684v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;variste Casetou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2475" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552813v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.159.0037" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067278v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evariste Casetou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552780v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14339" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067289v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068064v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552754v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.3603" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00659645v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Adisson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.24751" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01262301v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061937v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552746v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.9759" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552800v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045729ar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067249v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062622v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.78" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568960v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.178" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068066v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067290v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067279v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067280v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067291v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552847v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.1701" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KGMCW10V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682901v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Marette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067281v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Marette" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067282v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199513v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pinet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568961v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.3779" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062594v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568957v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.2003.5412" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032893v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cattant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pescador" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Mirallave" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070103v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074899v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hague" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072756v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072762v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Harbour-Marsan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072757v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072794v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071593v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074857v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075995v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Honegger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075993v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074901v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vigneron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075996v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dalmar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074900v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075994v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074858v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075997v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074855v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072758v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072744v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071442v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074839v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075999v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072759v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075998v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069282v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Simoens" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068884v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076000v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074859v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Foret" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074517v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910649v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rioux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076003v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072763v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Samson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074905v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076001v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072347v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074516v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072760v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072345v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ghiotti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072346v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929825v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076004v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074856v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076005v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076007v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072754v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074903v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074902v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938350v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072755v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074904v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mendoca" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072761v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05138347v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Modjeska" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balzergue" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076507v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568982v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568992v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051374v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162641v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568995v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646383v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057850v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958331v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coursi&#232;re St&#233;phane" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/44445" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.44445" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057851v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076796v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056755v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056758v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568977v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9801-3_24" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568966v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7323-3_10" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057852v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056680v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056679v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Boutelet-Blocaille" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice van Bosterhaudt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057854v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056756v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056757v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056681v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gariepy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rousseau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462215v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462244v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620664v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305986v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171331v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305892v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480787v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Carine" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078241v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelian Rivaton" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077345v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00000554v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003INAP0017" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05012233v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>