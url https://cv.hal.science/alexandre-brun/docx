--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -200,455 +200,455 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La reconstruction de Beyrouth après la catastrophe de 2020 : analyse d’un processus chaotique au prisme de la « résilience »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14avj⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tourism, Climate-Change, and Ageing: The Gulf of Lion Between Appeal and Vulnerability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llewella Maléfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Studies &amp; Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 4 (4), pp.254-282. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/26349817251372429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les quartiers de gare montpelliérains entre renouveau et intégration : regard croisé urbanisme-transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chapelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuella Habib</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Brun</w:t>
+                <w:t xml:space="preserve">Llewella Maléfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Clément Ullès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géotransports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22, pp.57-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646484v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transports collectifs : hors des villes, point de salut ? Le cas des espaces ruraux héraultais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Clément Ullès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2-3 (249-250), pp.209-225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pour.249.0209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04585315v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...106 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorial planning and adaptation to global changes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llewella Maléfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 46 (1), pp.56-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -667,215 +667,215 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La fin des petites villes françaises ? Détour par le Bas-Languedoc.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Cuenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du marketing territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Hiver 2021, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">City planning and floods: The strategy of Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐paul Volle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 187 (4), pp.286-300. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geoj.12387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geoj.12387⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03462147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Dordogne 2050”: When Water Dictates the Territory Projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
@@ -885,51 +885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coupry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llewella Maléfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 47, pp.93-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -989,51 +989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Caltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llewella Maléfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Garcias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1086,3434 +1086,3434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02552720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le mal logement dans les centres anciens des petites villes : &amp;quot;l'exemple&amp;quot; languedocien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Cuenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">revue Urbanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Plan Nord : enjeux géopolitiques actuels au regard des « Plans Nord » passés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ève Harbour-Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sociographiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 58 (2), pp.297-335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1042165ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02552734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet IDEAUX : les métamorphoses d'une recherche confrontée à l'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 25, pp.S60-S63. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2017031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss/2017031⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02552765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recreating nature in cities : a research program for the river's renaturation in the greater Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llewella Malefant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Caltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Albertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of urban planning, landscape &amp; environmental design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1/2017, pp.187-198. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.6092/2531-9906/5147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris, London, Berlin : 3 metropolises facing challenges of water urban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Stadler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Urban Planning and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (3), pp.231-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6092/2531-9906/5417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le littoral de la côte du golfe du lion face au risque de submersion marine : enjeux géopolitiques de l'adaptation des territoires à risque(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Haghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ganibenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Coursière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards géopolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (1), s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Media, green algae, and the Breton agricultural model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Haghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (2), p.142-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eg.452.0142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La symbolique des lieux de pouvoir dans les métropoles : le cas des hôtels de ville à Montpellier (1204-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ganibenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Hayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Coursière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards géopolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (3), pp.3-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'eau dans la régénération urbaine : enjeux et perspectives autour de quelques grands projets métropolitains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llewella Malefant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovative Project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (2), pp.46-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17673/IP.2016.1.02.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géopolitique de l'eau : aucun territoire n'est à l'abri d'une crise majeure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards géopolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (1), pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aménagement du territoire : plaidoyer en faveur d'une approche géopolitique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards géopolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (1), pp.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eau et urbanisme à Lyon : le projet de renaturation du Ruisseau des Planches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Coursière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évariste Casetou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22, pp.112-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tem.2475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02552684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire converger projet métropolitain et stratégies universitaires : l'autre grand chantier de Montpellier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Coursière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 159 (4), pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.159.0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02552813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaturer les rivières urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evariste Casetou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risque inondation dans le Grand Paris : la résilience est-elle un concept opératoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.14339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02552780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miestų upių renatūralizacija</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geografija</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2, pp.135-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecological restoration of urban streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geografija</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (2), pp.135-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urban renewal and flood risk: the masterplan “Seine Ardoines”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Adisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.24751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01262301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique de l’eau et aménagement urbain La « Renaturation » de la rivière Saint-Charles à Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 219, pp.89-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.3603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02552754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renouvellement urbain et risque inondation : le plan-guide &amp;quot;Seine-Ardoines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Adisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, document 561, 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.24751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réduction de la vulnérabilité face au risque d'inondation dans le grand Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Adisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, pp.75-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2011010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les contrats de rivière en France : enjeux, acteurs et territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (3-4), pp.679-704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/045729ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02552800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconquête écologique et aménagement urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58, pp.85-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique nationale de l’eau au Québec : constat et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Hors série 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.9759⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02552746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion de l'eau en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 309, pp.4-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.78⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. La gestion de l'eau en France. Gestion qualitative et quantitative de la ressource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 310, pp.3-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les démarches environnementales de l'urbanisme français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">revue Urbanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8, s.p</w:t>
+              <w:t xml:space="preserve">, 2008, 3 / 2008, pp.20-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pêche en France : bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Urban Planning and Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 259, pp.12-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Coursière</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion par bassin versant : un outil de résolution des conflits ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards géopolitiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3 (1), s.p</w:t>
+              <w:t xml:space="preserve">Lex Electronica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12 (2), pp.2-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Llewella Malefant</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion de l'eau au Québec : quand politique de l'eau et politique agricole se conjuguent à l'imparfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Project</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quebec Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42, pp.41-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Brun</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en perspective comparée du développement de l’irrigation aux États-Unis et en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Géographique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/eg.452.0142⟩</w:t>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 81 (1), pp.5-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.1701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Coursière</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02552847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bassin versant : un territoire source de controverses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards géopolitiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1 (3), pp.3-10</w:t>
+              <w:t xml:space="preserve">La Lettre d'information de l'Association française des EPTB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1, pp.6-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Brun</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le financement et l'organisation de la police de l'eau en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan S. Marette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards géopolitiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 1 (1), pp.18</w:t>
+              <w:t xml:space="preserve">Risques : les cahiers de l'assurance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 62, pp.158-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Brun</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le financement et l'organisation territoriale de la police de l'eau en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Marette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards géopolitiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 1 (1), pp.19</w:t>
+              <w:t xml:space="preserve">Risques : les cahiers de l'assurance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 62, pp.158-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Évariste Casetou</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique de l'eau au Québec. Exploiter une ressource économique ou gérer un patrimoine collectif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Etudes géopolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4, pp.65-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Coursière</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion du cheptel piscicole et surveillance des milieux aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 51 (51), pp.31-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...941 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Brun</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bilan d'un contrat de rivière : le cas de la Reyssouze dans l'Ain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Marette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 309, pp.4-8. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, n°275, pp.30-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Brun</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bilan d'un contrat de rivière: le cas de la Reyssouze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan S. Marette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 275, pp.30-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ecoru.2003.5412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...901 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménagement et gestion des eaux en France : l'échec de la politique de l'eau face aux intérêts du monde agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Volume 4 Numéro 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/vertigo.3779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568961v1</w:t>
-              </w:r>
-[...171 lines deleted...]
-                <w:t xml:space="preserve">hal-02568957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4570,51 +4570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Pescador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Hayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Mirallave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4669,51 +4669,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montpellier ou l'apparente maîtrise du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Hayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concevoir et fabriquer la ville, rencontres internationales en urbanisme, APEREAU, Rennes, 2-5 juin 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Rennes, France. pp.217-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4732,437 +4732,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Urbanisme et politique : l'exemple de Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Hayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du centre québécois d'étude géopolitiques, Université Laval, Québec, 15 janvier 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les algues vertes en Bretagne : du problème au projet? Analyse au prisme des médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52ème colloque de l'Association de Science Régionale de Langue Française, Montpellier, 7-9 juillet 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le(s) Plan(s) Nord au Québec : genèse, enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Harbour-Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">83ème Congrès de l'ACFAS, Université Laval, Québec, 27-28 mai 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoires versus réseaux le cas de la gestion de l'eau en France et en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Forum d'Analyses géopolitiques des ressources naturelles, Hautes études internationales, Université Laval, Québec, 15 janvier 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renouvellement urbain et risque d'inondation: Le cas du Grand Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salon International de l'eau, HydroGaïa, Montpellier, 27-28 mai 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072756v1</w:t>
-              </w:r>
-[...257 lines deleted...]
-                <w:t xml:space="preserve">hal-03072794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique territoriale et enjeux écologiques en milieu rural : analyse rétrospective du contrat de rivière de la Reyssouze dans l'Ain</w:t>
               </w:r>
@@ -5224,933 +5224,933 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gestion de l'eau : enjeux et défis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Du droit à l'eau au droit de l'eau, Faculté de droit de la nouvelle université de Montpellier, Montpellier, 10 décembre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaturation de petites rivières et aménagement urbain : bilan et perspectives sur les affluents de la Saône lyonnaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Zones Atelier, Kes relations des urbains aux cours d'eau et aux milieux aquatiques en ville : quelles perceptions, quelles pratiques, quelles attentes d'aménagement ?, Université Paris 6 - Jussieux, Paris, 1er juillet 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mono-activité et territoire : le cas de Cognac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolisation, cohésion et performances : quels futurs pour nos territoires ?, 51ème colloque de l'Association de Science Régionale de Langue Française, Marne-la-Vallée, 7-9 juillet 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Marne-la-Vallée, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bassin versant dans les politiques de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dalmar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion intégrée de l'eau par bassin et fragmentation institutionnelle, Institut de géographie et durabilité, Université de Lausanne, Lausanne, 21 mars 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospective territoriale et projet métropolitain : le cas de Montpellier 2040</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Hayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolisation, cohésion et performance : quels futurs pour nos territoires ?, 51ème colloque de l'Association de Science Régionale de Langue Française, Marne-la-Vallée, 7-9 juillet 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Marne-la-Vallée, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique de l'eau : éléments de cadrage et perspectives en montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dalmar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2èmes États Généraux de l'Eau en Montagne, Megève, 8-10 octobre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Megève, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les enjeux pour la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eaux et Sociétés, séminaire de l'ED 60, UMR ART-DEV, Université Montpellier 3, Montpellier, 11 février 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Anne Honegger</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques d'adaptation et résilience : le cas du Grand Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Zones Atelier, Kes relations des urbains aux cours d'eau et aux milieux aquatiques en ville : quelles perceptions, quelles pratiques, quelles attentes d'aménagement ?, Université Paris 6 - Jussieux, Paris, 1er juillet 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">"Territoires vulnérables, villes résilientes. Quelle adaptation possible dans le contexte de changement climatique ?", Institut d'urbanisme, Faculté d'aménagement de l'Université de Montréal, 2-3 décembre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...417 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de l'eau en France et au Québec, approche comparatiste et jeu d'influence mutuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eaux et Territoires: Pratiquer la comparaison : enjeux, méthodes, appui aux politiques publiques, AgroCampusOuest, Rennes, 14-16 octobre 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de l'eau et projets de territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de lancement de la mission Aménag'eau, Conseil Général de Gironde, Bordeaux, 7 octobre 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques territoriales de l'eau et développement local en France : le renouvellement des modes de gouvernance de l'eau grâce aux contrats de rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulation et appropriation des normes et des modèles de l'action locale, Montpellier, Agropolis International, 21-23 mars 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La restauration des continuités écologiques des rivières du Québec face aux grands projets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eaux et Territoires: Les continuités écologiques dans des territoires de l'eau en crise ou aux politiques désarticulées, Université de Savoie, Chambéry, 6-8 septembre 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072758v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03072744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique territoriale et enjeux écologiques en milieu rural</w:t>
               </w:r>
@@ -6320,1287 +6320,1287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La renaturation des rivières urbaines au Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Simoens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IS.Rivers : 1ère Conférence internationale - Recherches et actions au service des fleuves et grandes rivières, 25-28 juin 2012, GRAIE - Université Lyon 2, Lyon, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lyon, France. pp.44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grand Paris : projets urbains et risque inondation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences ESAD-CRAD, Université Laval, Québec, 27 janvier 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion de l'eau, porte d'entrée de la gouvernance territoriale ? Réinterroger les systèmes de gouvernance des territoires au prisme de la gestion de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque L'eau et l'avenir durable des territoires, Agende de l'eau Adour-Garonne, Ministère de l'Ecologie, Toulouse Labège, 26-27 novembre 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La place du bassin versant dans les politiques territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bassins transfrontaliers, atelier thématique France-Mexique CNRS-CONACYT, Institut des Amériques, Paris, 16-18 janvier 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Grand Paris : projets urbains et risque inondation</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risques de crues et planification urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences ESAD-CRAD, Université Laval, Québec, 27 janvier 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Colloque Le fleuve et la ville, Fédération internationale de la construction de l'urbanisme et de l'environnement, Tours, 29 septembre - 1er octobre 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse rétrospective de l'intérêt et des limites des recherches en sciences sociales sur l'eau sous maîtrise d'ouvrege de l'EPTB Saône-Doubs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Foret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque L'eau et l'avenir durable des territoires, Agende de l'eau Adour-Garonne, Ministère de l'Ecologie, Toulouse Labège, 26-27 novembre 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Perception et gestion des environnements aquatiques, IFE-Ens Lyon, Lyon, 29 novembre 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riduzione della vulnerabilità al rischio inondazione nel Grand Paris': il masterplan di Seine Ardoines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4° Convegno Nazionale di Idraulica Urbana "Acqua e città: pianificazione, protezione e gestione", Venise, 21-24 juin 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Brun</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ruisseau de la Brasserie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Simoens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Le fleuve et la ville, Fédération internationale de la construction de l'urbanisme et de l'environnement, Tours, 29 septembre - 1er octobre 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">Atelier aménageurs chercheurs, Programme IDEAUX, Ottawa-Gatineau, 11-20 novembre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Brun</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eau et aménagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Simoens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perception et gestion des environnements aquatiques, IFE-Ens Lyon, Lyon, 29 novembre 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">Atelier aménageurs chercheurs, programme IDEAUX, Paris 1 - Sorbonne, Paris, 6-7 avril 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion de l'eau au Québec : quelques exemples en Rhône-Alpes et dans la région d'Ottawa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de l'Eau, Conseil Général de Gironde, Bordeaux, 29 juin 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques communautaire et Canadienne sont-elles comparables ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"La gestion des ressources naturelles", Université Laval, Québec, 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Québec, Canada. pp.0/0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique de l'eau et politique d'urbanisme : un jeu d'influence mutuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Estuaires, Fleuves et cours d'eau. Représentations et pratiques", CNRS-Maison de l'Université de Rouen, 5-6 mai 2010, Rouen, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion de l'eau au Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques québécoises de l'eau : ambitions et réalités, Institut de recherches en politiques publiques, Québec, 19 janvier 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion de l'eau au Québec : retour sur la genèse dela PNE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'Institut de Recherche en Politiques Publiques, Les défis de l'eau, Frontenac, 19 janvier 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Frontenac, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sogreah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Haghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ARP-env "Recherches et Environnement : quelle place pour les sciences humaines et sociales?", Université de Bourgogne, Dijon, 09-12 juin 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet urbain et réduction de la vulnérabilité des biens face au risque inondation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Adisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les risques d'inondations en Ile-de-France, 24-25 mars 2010, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074517v1</w:t>
-              </w:r>
-[...667 lines deleted...]
-                <w:t xml:space="preserve">hal-03072760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'urbanisation du territoire et ses conséquences sur la qualité de l'eau et des milieux aquatiques</w:t>
               </w:r>
@@ -7901,51 +7901,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique nationale de l'eau du Québec : un échec prévisible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instituer le développement durable, Faculté des Sciences Juridiques Politiques et Sociale de Lille 2, Lille, 8-10 novembre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8033,644 +8033,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Politiques de l'eau en France et au Québec : le recours à la gouvernance locale a-t-il un sens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème Colloque international de l'ASRDLF, Villes et territoires face aux défis de la mondialisation, Université de Bourgogne, Dijon, 5-7 septembre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'approche européenne des politiques de l'eau : panorama des programmes agroenvironnementaux en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Des outils à notre échelle, Centre de référence en agriculture et agroalimentaire du Québec, Drummondville, 23-24 février 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Drummondville, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en oeuvre difficile de la politique nationale de l'eau du Québec : le cas des contrats de bassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque international de l'ASRDLF, Villes et territoires face aux défis de la mondialisation, Université de Bourgogne, Dijon, 5-7 septembre 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Dijon, France</w:t>
+              <w:t xml:space="preserve">Territoires de l'eau, IFRESI - Université d'Artois, Arras, 26 mars 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The wild boar in France : problem or opportunity for rural territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème symposium international sur l'Utilisation Durable de la Faune Sauvage, Muséum national d'histoire naturelle de Paris, Paris, 4-6 juillet 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02938350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inondations dans le sud de la France : pour une analyse critique des pratiques des entreprises sinistrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Echanges méditerranéens, Conseil Général du Génie Rural des Eaux et des Forêts, Aix-en-Provence, 20-22 septembre 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion de l'eau au Québec : résultats provisoires des recherches post-doctorales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherches: L'eau à la rencontre des territoires, GDR Rés-Eau-Ville (CNRS 2524), Montpellier, 27-29 mai 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion de l'eau au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Mendoca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les territoires de l'eau, 2ème journée d'étude CNRS - PRODIG Paris I Sorbonne, Paris, 2 décembre 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centralisme d'Etat et décentralisation : un fait nouveau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décentralisation et réforme de l'Etat. L'Etat n'est pas d'hier, dans quel état est-il aujourd'hui ?, Corps des Architectes conseils d'Etat, Montpellier, 8-10 octobre 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074903v1</w:t>
-              </w:r>
-[...395 lines deleted...]
-                <w:t xml:space="preserve">hal-03072761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8927,51 +8927,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le partage de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9015,51 +9015,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'Université du Québec, 228p., 2011, 978-2-7605-3313-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9090,51 +9090,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion de l'eau : Approche territoriale et institutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l?Université du Québec. Presses de l'Université du Québec, 210 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9165,158 +9165,158 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques de l'eau. Grands principes et réalités locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'Université du Québec, 436p., 2006, 978-2-7605-1457-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-02568995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques de l'eau. Grands principes et réalités locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Université du Québec, 436p., 2006, 978-2-7605-1457-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">hal-04162641v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-02568995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9360,51 +9360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ganibenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llewella Maléfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occitanie, un littoral en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 58, Etudes Héraultaises, pp.65-77, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9496,290 +9496,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gouvernance et territoires au Québec : la France comme modèle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lydie Goeldner-Gianella; Olivier Barreteau; Agathe Euzen; Magali Pinon-Leconte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concilier la gestion de l'eau et des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Johanet, pp.219-237, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les conséquences écologiques et sociales de l’aménagement de la Reyssouze dans l’Ain (années 1850-années 2000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Caltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coursière Stéphane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geneviève Massard-Guilbaud; Patrick Fournier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aménagement et environnement : perspectives historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.169-182, 2016, 9782753555433. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.44445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01958331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La renaturation des rivières urbaines : un nouveau chantier pour le Grand Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Caltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llewella Maléfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Valenciennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature des villes, nature des champs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.278 - 300, 2016, 9782364240551</w:t>
@@ -10140,51 +10140,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion de l'eau en France et au Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Crête. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources naturelles et politiques publiques : Le Québec comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université de Laval, pp.71-88, 2012</w:t>
@@ -10207,199 +10207,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion de l'eau par bassin versant en France</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Alexandre BRUN; Frédéric LASSERRE. </w:t>
+                <w:t xml:space="preserve">La police de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Boutelet-Blocaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice van Bosterhaudt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandre BRUN; Frédéric Lasserre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion de l'eau : approche territoriale et institutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de l'Université du Québec, pp.63-93, 2011</w:t>
+              <w:t xml:space="preserve">, Presses de l'Université du Québec, pp.95-120, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03056680v1</w:t>
-[...54 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-03056679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Alexandre BRUN; Frédéric Lasserre. </w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion de l'eau par bassin versant en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandre BRUN; Frédéric LASSERRE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion de l'eau : approche territoriale et institutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de l'Université du Québec, pp.95-120, 2011</w:t>
+              <w:t xml:space="preserve">, Presses de l'Université du Québec, pp.63-93, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03056679v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les contrats de rivière en France</w:t>
               </w:r>
@@ -10729,191 +10729,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stations touristiques ont-elles un plan de repli ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risques quantitatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques (2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03462215v1</w:t>
-[...41 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-03462244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stations touristiques ont-elles un plan de repli ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques (2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462244v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11428,64 +11428,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l'eau irrigue à nouveau la ville : Analyse des stratégies territoriales et des projets de renaturation des petites rivières urbaines au Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llewella Maléfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Carine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11559,51 +11559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Garcias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelian Rivaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llewella Malefant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Grand Lyon. 2015, 50 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -11991,51 +11991,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FE8BBA65"/>
+    <w:nsid w:val="A511ABFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12222,51 +12222,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-brun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079243681" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422173v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llewella Mal&#233;fant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/26349817251372429" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422165v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Habib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14avj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585315v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cl&#233;ment Ull&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0209" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646484v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646401v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462147v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Volle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geoj.12387" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175887v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cuenot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552826v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coupry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.5378" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552720v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Caltran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Garcias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10430" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-R9R92V0F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552734v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Harbour-Marsan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mottet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042165ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552765v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017031" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068056v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llewella Malefant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Albertin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/2531-9906/5147" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063540v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gache" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stadler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/2531-9906/5417" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066474v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haghe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ganibenc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coursi&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066473v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17673/IP.2016.1.02.5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.452.0142" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066475v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hayet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066476v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066477v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552684v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;variste Casetou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2475" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552813v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.159.0037" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067278v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evariste Casetou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552780v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14339" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067289v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068064v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552754v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.3603" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00659645v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Adisson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.24751" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01262301v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061937v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552746v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.9759" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552800v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045729ar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067249v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062622v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.78" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568960v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.178" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068066v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067290v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067279v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067280v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067291v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552847v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.1701" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KGMCW10V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682901v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Marette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067281v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Marette" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067282v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199513v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pinet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568961v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.3779" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062594v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568957v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.2003.5412" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032893v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cattant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pescador" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Mirallave" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070103v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074899v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hague" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072756v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072762v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Harbour-Marsan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072757v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072794v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071593v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074857v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075995v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Honegger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075993v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074901v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vigneron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075996v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dalmar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074900v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075994v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074858v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075997v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074855v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072758v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072744v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071442v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074839v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075999v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072759v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075998v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069282v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Simoens" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068884v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076000v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074859v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Foret" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074517v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910649v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rioux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076003v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072763v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Samson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074905v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076001v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072347v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074516v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072760v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072345v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ghiotti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072346v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929825v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076004v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074856v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076005v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076007v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072754v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074903v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074902v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938350v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072755v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074904v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mendoca" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072761v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05138347v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Modjeska" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balzergue" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076507v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568982v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568992v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051374v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162641v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568995v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646383v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057850v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958331v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coursi&#232;re St&#233;phane" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/44445" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.44445" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057851v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076796v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056755v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056758v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568977v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9801-3_24" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568966v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7323-3_10" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057852v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056680v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056679v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Boutelet-Blocaille" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice van Bosterhaudt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057854v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056756v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056757v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056681v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gariepy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rousseau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462215v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462244v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620664v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305986v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171331v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305892v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480787v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Carine" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078241v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelian Rivaton" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077345v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00000554v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003INAP0017" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05012233v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-brun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079243681" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422165v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Habib" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14avj" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422173v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llewella Mal&#233;fant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/26349817251372429" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646484v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cl&#233;ment Ull&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585315v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0209" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646401v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175887v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cuenot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462147v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Volle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geoj.12387" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552826v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coupry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.5378" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552720v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Caltran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Garcias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10430" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-R9R92V0F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068057v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552734v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Harbour-Marsan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mottet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042165ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552765v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017031" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068056v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llewella Malefant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Albertin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/2531-9906/5147" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063540v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gache" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stadler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/2531-9906/5417" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066474v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haghe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ganibenc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coursi&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337103v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.452.0142" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066475v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hayet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066473v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17673/IP.2016.1.02.5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066476v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066477v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552684v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;variste Casetou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2475" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552813v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.159.0037" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067278v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evariste Casetou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552780v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14339" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067289v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068064v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01262301v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Adisson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.24751" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552754v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.3603" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00659645v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061937v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552800v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045729ar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067249v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552746v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.9759" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062622v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.78" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568960v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.178" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068066v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067290v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067279v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067280v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552847v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.1701" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KGMCW10V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067291v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682901v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Marette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067281v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Marette" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067282v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199513v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pinet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062594v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568957v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.2003.5412" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568961v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.3779" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032893v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cattant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pescador" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Mirallave" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070103v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072794v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074899v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hague" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072762v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Harbour-Marsan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072757v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072756v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071593v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075993v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075995v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Honegger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074901v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vigneron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075996v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dalmar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074900v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075994v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074857v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072744v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074858v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075997v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074855v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072758v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071442v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074839v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069282v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Simoens" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072759v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075998v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075999v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076000v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074859v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Foret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068884v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072763v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Samson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074905v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076001v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072347v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074516v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rioux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072760v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076003v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910649v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074517v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072345v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ghiotti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072346v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929825v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076004v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074856v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076005v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072754v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076007v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072755v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938350v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074902v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072761v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074904v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mendoca" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074903v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05138347v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Modjeska" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balzergue" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076507v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568982v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568992v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051374v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568995v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162641v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646383v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057850v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057851v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958331v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coursi&#232;re St&#233;phane" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/44445" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.44445" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076796v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056755v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056758v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568977v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9801-3_24" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568966v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7323-3_10" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057852v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056679v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Boutelet-Blocaille" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice van Bosterhaudt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056680v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057854v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056756v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056757v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056681v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gariepy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rousseau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462244v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462215v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620664v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305986v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171331v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305892v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480787v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Carine" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078241v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelian Rivaton" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077345v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00000554v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003INAP0017" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05012233v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>