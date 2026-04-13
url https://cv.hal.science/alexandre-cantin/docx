--- v0 (2026-03-16)
+++ v1 (2026-04-13)
@@ -66,306 +66,435 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social context of Mesolithic rock engravings in the Fontainebleau sandstone region (Paris Basin, France): Contribution of the experimental study</w:t>
+                <w:t xml:space="preserve">Les blocs verticaux des chaos gréseux du Sud de l'Ilde-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Médard Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Milnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 15, pp.59-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741150v1</w:t>
+                <w:t xml:space="preserve">hal-05558855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic hydrological staging of an upper Palaeolithic carved shelter in Paris basin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Social context of Mesolithic rock engravings in the Fontainebleau sandstone region (Paris Basin, France): Contribution of the experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médard Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Robert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colas Guéret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45, pp.103554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropogenic hydrological staging of an upper Palaeolithic carved shelter in Paris basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médard Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Zotkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2020, 33, pp.102567. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -375,197 +504,197 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un mythe paléolithique à la Ségognole à Noisy-sur-École (Seine-et-Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Cantin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Médard Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Boris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D’Huys, J., Duquesnoy, F., Lajoye, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le gai sçavoir. Mélanges en hommage à Jean Le Quellec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archaeopress, pp.6-20, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche expérimentale de l’art rupestre mésolithique des chaos gréseux du Bassin parisien (France) : analyse du matériau gravé, techniques de gravure et engagement humain dans une pratique rituelle du VIIIe millénaire BCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociedades prehistóricas y manifestaciones artísticas. Imágenes, nuevas propuestas e interpretaciones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Publicaciones INAPH, 2019, Colleccion Petracos, 978-84-1302-054-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -575,505 +704,505 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annexe 1 Résumé de la première année de fouille programmée triennale menée sur le site des Dégoûtants à Ratard 1 (« Grotte à la Peinture ») à Larchant (Seine-et-Marne) dans VALENTIN B. (dir.), Art rupestre préhistorique dans les chaos gréseux du Bassin parisien (ARBap). Étude, archivage et valorisation. Programme collectif de recherche (2021 - 2023). Rapport d’activités pour 2023. DRAC/SRA Île-de-France. 2023, 8 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Guéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colas Guéret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC/SRA Ile-de-France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larchant (Seine-et-Marne) Forêt domaniale de la Commanderie. Rapport de fouille programmée 2022, site des Dégoutants à Ratard 1 dit &amp;quot;Grotte à la Peinture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Guéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colas Guéret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC/SRA Ile-de-France, GERSAR. 2023, 219 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larchant (Seine-et-Marne) Forêt domaniale de la Commanderie. Rapport de fouille programmée 2021, site des Dégoutants à Ratard 1 dit &amp;quot;Grotte à la Peinture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Guéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colas Guéret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC/SRA Ile-de-France, GERSAR. 2022, pp.235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03932457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Dégoutants à Ratard 1 à Larchant (77) : contexte archéologique du fragment de paroi (cf. « monolithe »), synthèse des données et nouvelles questions&amp;quot; in B. Valentin (ed.). Art rupestre préhistorique dans les chaos gréseux du Bassin parisien (ARBap). Étude, archivage et valorisation. Programme collectif de recherche (2021 - 2023). Rapport d’activités pour 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Guéret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC Île-de-France, Service régional de l’archéologie. 2022, pp.211-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03932380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une remise en contexte archéologique de l’Art Mésolithique du Sud de l’Île-de-France : des chaos gréseux aux territoires quotidiens». B. Valentin (ed.). Art rupestre préhistorique dans les chaos gréseux du Bassin parisien (ARBap). Étude, archivage et valorisation. Programme collectif de recherche (2018 - 2020). Rapport d’activités pour 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Guéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colas Guéret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC Île-de-France, Service régional de l’archéologie. 2019, pp.309-333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03064714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles perspectives archéologiques aux Dégoutants à Ratard 1 (cf. « grotte à la Peinture) à Larchant (Seine-et-Marne) ? Compte rendu d’une petite opération de fouille préliminaire réalisée à l’automne 2019». B. Valentin (ed.). Art rupestre préhistorique dans les chaos gréseux du Bassin parisien (ARBap). Étude, archivage et valorisation. Programme collectif de recherche (2018 - 2020). Rapport d’activités pour 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Guéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colas Guéret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC Île-de-France, Service régional de l’archéologie. 2019, pp.287-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03064705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId26"/>
+      <w:footerReference w:type="default" r:id="rId30"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1220,51 +1349,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741150v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cantin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Valentin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103554" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02943569v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Zotkina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102567" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281221v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boris" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260282v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388538v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388576v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932457v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932380v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064714v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064705v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558855v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Milnes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cantin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dubreucq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741150v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Valentin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103554" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02943569v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Zotkina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102567" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281221v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260282v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388538v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388576v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932457v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932380v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064714v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064705v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>