--- v1 (2026-04-13)
+++ v2 (2026-05-07)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -229,272 +229,522 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social context of Mesolithic rock engravings in the Fontainebleau sandstone region (Paris Basin, France): Contribution of the experimental study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les blocs verticaux des chaos gréseux du sud de l'Île-de-France : éléments de reconnaissance d’une origine anthropique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médard Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Milnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741150v1</w:t>
+                <w:t xml:space="preserve">hal-05600347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic hydrological staging of an upper Palaeolithic carved shelter in Paris basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle archéologie collaborative autour des grès ornés durant la préhistoire en Île-de-France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social context of Mesolithic rock engravings in the Fontainebleau sandstone region (Paris Basin, France): Contribution of the experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médard Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Robert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colas Guéret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45, pp.103554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropogenic hydrological staging of an upper Palaeolithic carved shelter in Paris basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médard Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Zotkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2020, 33, pp.102567. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -504,197 +754,197 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un mythe paléolithique à la Ségognole à Noisy-sur-École (Seine-et-Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médard Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Boris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D’Huys, J., Duquesnoy, F., Lajoye, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le gai sçavoir. Mélanges en hommage à Jean Le Quellec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archaeopress, pp.6-20, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche expérimentale de l’art rupestre mésolithique des chaos gréseux du Bassin parisien (France) : analyse du matériau gravé, techniques de gravure et engagement humain dans une pratique rituelle du VIIIe millénaire BCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociedades prehistóricas y manifestaciones artísticas. Imágenes, nuevas propuestas e interpretaciones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Publicaciones INAPH, 2019, Colleccion Petracos, 978-84-1302-054-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -704,505 +954,505 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annexe 1 Résumé de la première année de fouille programmée triennale menée sur le site des Dégoûtants à Ratard 1 (« Grotte à la Peinture ») à Larchant (Seine-et-Marne) dans VALENTIN B. (dir.), Art rupestre préhistorique dans les chaos gréseux du Bassin parisien (ARBap). Étude, archivage et valorisation. Programme collectif de recherche (2021 - 2023). Rapport d’activités pour 2023. DRAC/SRA Île-de-France. 2023, 8 p.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Larchant (Seine-et-Marne) Forêt domaniale de la Commanderie. Rapport de fouille programmée 2022, site des Dégoutants à Ratard 1 dit &amp;quot;Grotte à la Peinture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">DRAC/SRA Ile-de-France. 2023</w:t>
+              <w:t xml:space="preserve">DRAC/SRA Ile-de-France, GERSAR. 2023, 219 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04388538v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larchant (Seine-et-Marne) Forêt domaniale de la Commanderie. Rapport de fouille programmée 2022, site des Dégoutants à Ratard 1 dit &amp;quot;Grotte à la Peinture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Annexe 1 Résumé de la première année de fouille programmée triennale menée sur le site des Dégoûtants à Ratard 1 (« Grotte à la Peinture ») à Larchant (Seine-et-Marne) dans VALENTIN B. (dir.), Art rupestre préhistorique dans les chaos gréseux du Bassin parisien (ARBap). Étude, archivage et valorisation. Programme collectif de recherche (2021 - 2023). Rapport d’activités pour 2023. DRAC/SRA Île-de-France. 2023, 8 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">DRAC/SRA Ile-de-France, GERSAR. 2023, 219 p</w:t>
+              <w:t xml:space="preserve">DRAC/SRA Ile-de-France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04388576v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larchant (Seine-et-Marne) Forêt domaniale de la Commanderie. Rapport de fouille programmée 2021, site des Dégoutants à Ratard 1 dit &amp;quot;Grotte à la Peinture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC/SRA Ile-de-France, GERSAR. 2022, pp.235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03932457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Dégoutants à Ratard 1 à Larchant (77) : contexte archéologique du fragment de paroi (cf. « monolithe »), synthèse des données et nouvelles questions&amp;quot; in B. Valentin (ed.). Art rupestre préhistorique dans les chaos gréseux du Bassin parisien (ARBap). Étude, archivage et valorisation. Programme collectif de recherche (2021 - 2023). Rapport d’activités pour 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Guéret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC Île-de-France, Service régional de l’archéologie. 2022, pp.211-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03932380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une remise en contexte archéologique de l’Art Mésolithique du Sud de l’Île-de-France : des chaos gréseux aux territoires quotidiens». B. Valentin (ed.). Art rupestre préhistorique dans les chaos gréseux du Bassin parisien (ARBap). Étude, archivage et valorisation. Programme collectif de recherche (2018 - 2020). Rapport d’activités pour 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC Île-de-France, Service régional de l’archéologie. 2019, pp.309-333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03064714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles perspectives archéologiques aux Dégoutants à Ratard 1 (cf. « grotte à la Peinture) à Larchant (Seine-et-Marne) ? Compte rendu d’une petite opération de fouille préliminaire réalisée à l’automne 2019». B. Valentin (ed.). Art rupestre préhistorique dans les chaos gréseux du Bassin parisien (ARBap). Étude, archivage et valorisation. Programme collectif de recherche (2018 - 2020). Rapport d’activités pour 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC Île-de-France, Service régional de l’archéologie. 2019, pp.287-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03064705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId30"/>
+      <w:footerReference w:type="default" r:id="rId34"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1349,51 +1599,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558855v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Milnes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cantin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dubreucq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741150v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Valentin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103554" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02943569v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Zotkina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102567" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281221v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260282v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388538v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388576v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932457v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932380v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064714v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064705v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558855v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Milnes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cantin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dubreucq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600347v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590497v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Valentin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lacroix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741150v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103554" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02943569v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Zotkina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102567" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281221v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260282v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388576v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388538v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932457v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932380v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064714v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064705v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>