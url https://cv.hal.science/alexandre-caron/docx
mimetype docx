--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -2702,831 +2702,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A serological survey of Bacillus anthracis reveals widespread exposure to the pathogen in free‐range and captive lions in Zimbabwe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Health in” and “Health of” Social-Ecological Systems: A Practical Framework for the Management of Healthy and Resilient Agricultural and Natural Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Binot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norman L. Mukarati</w:t>
+                <w:t xml:space="preserve">John Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Okechukwu C. Ndumnego</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Andrew Loveridge</w:t>
+                <w:t xml:space="preserve">Arthur Perrotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tbed.13842⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2020.616328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02985784v1</w:t>
+                <w:t xml:space="preserve">hal-03155439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Health in” and “Health of” Social-Ecological Systems: A Practical Framework for the Management of Healthy and Resilient Agricultural and Natural Ecosystems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Binot</w:t>
+                <w:t xml:space="preserve">A serological survey of Bacillus anthracis reveals widespread exposure to the pathogen in free‐range and captive lions in Zimbabwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norman L. Mukarati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okechukwu C. Ndumnego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunday O. Ochai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Ward</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Caron</w:t>
+                <w:t xml:space="preserve">Solomon Jauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Perrotton</w:t>
+                <w:t xml:space="preserve">Andrew Loveridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, </w:t>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (3), pp.1676-1684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2020.616328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tbed.13842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155439v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peste des Petits Ruminants at the Wildlife–Livestock Interface in the Northern Albertine Rift and Nile Basin, East Africa</w:t>
+                <w:t xml:space="preserve">The pattern of anthrax at the wildlife-livestock-human interface in Zimbabwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Fernandez Aguilar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mana Mahapatra</w:t>
+                <w:t xml:space="preserve">Norman Mukarati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattia Begovoeva</w:t>
+                <w:t xml:space="preserve">Gift Matope</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gladys Kalema-Zikusoka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Margaret Driciru</w:t>
+                <w:t xml:space="preserve">Daud Ndhlovu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v12030293⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (10), pp.e0008800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02612444v1</w:t>
+                <w:t xml:space="preserve">hal-03013966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pattern of anthrax at the wildlife-livestock-human interface in Zimbabwe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peste des Petits Ruminants at the Wildlife–Livestock Interface in the Northern Albertine Rift and Nile Basin, East Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mana Mahapatra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norman Mukarati</w:t>
+                <w:t xml:space="preserve">Mattia Begovoeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gift Matope</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
+                <w:t xml:space="preserve">Gladys Kalema-Zikusoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daud Ndhlovu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Caron</w:t>
+                <w:t xml:space="preserve">Margaret Driciru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (10), pp.e0008800. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v12030293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013966v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote Sensing of Environmental Drivers Influencing the Movement Ecology of Sympatric Wild and Domestic Ungulates in Semi-Arid Savannas, a Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patterns of foraging activity and fidelity in a southeast Asian flying fox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Schloesing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Rumiano</w:t>
+                <w:t xml:space="preserve">Remi Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Wielgus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eve Miguel</w:t>
+                <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+                <w:t xml:space="preserve">Kinley Choden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Valls-Fox</w:t>
+                <w:t xml:space="preserve">Sébastien Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (19), pp.33-53. </w:t>
+              <w:t xml:space="preserve">Movement Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs12193218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40462-020-00232-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02980590v1</w:t>
+                <w:t xml:space="preserve">hal-03065119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of foraging activity and fidelity in a southeast Asian flying fox</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Remote Sensing of Environmental Drivers Influencing the Movement Ecology of Sympatric Wild and Domestic Ungulates in Semi-Arid Savannas, a Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Chambon</w:t>
+                <w:t xml:space="preserve">Florent Rumiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annelise Tran</w:t>
+                <w:t xml:space="preserve">Elodie Wielgus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinley Choden</w:t>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Ravon</w:t>
+                <w:t xml:space="preserve">Hugo Valls-Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (1), </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (19), pp.33-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40462-020-00232-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs12193218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03065119v1</w:t>
+                <w:t xml:space="preserve">hal-02980590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conserving Africa’s wildlife and wildlands through the COVID-19 crisis and beyond</w:t>
               </w:r>
@@ -3780,51 +3780,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are fission–fusion dynamics consistent among populations? A large‐scale study with Cape buffalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Wielgus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cornélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4440,295 +4440,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A serological survey of anthrax in domestic dogs in Zimbabwe: a potential tool for anthrax surveillance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ebola Virus maintenance : if not (only) bats, what else?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bourgarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.L. Mukarati</w:t>
+                <w:t xml:space="preserve">Julien Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Ndumnego</w:t>
+                <w:t xml:space="preserve">Florian Liegeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. van Heerden</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Matope</w:t>
+                <w:t xml:space="preserve">Hélène M de Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0950268818001577⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (10), pp.549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v10100549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622855v1</w:t>
+                <w:t xml:space="preserve">hal-01929337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ebola Virus maintenance : if not (only) bats, what else?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bourgarel</w:t>
+                <w:t xml:space="preserve">A serological survey of anthrax in domestic dogs in Zimbabwe: a potential tool for anthrax surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.L. Mukarati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ndumnego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cappelle</w:t>
+                <w:t xml:space="preserve">H. van Heerden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Liegeois</w:t>
+                <w:t xml:space="preserve">D. N. Ndhlovu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène M de Nys</w:t>
+                <w:t xml:space="preserve">G. Matope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (10), pp.549. </w:t>
+              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 146 (12), pp.1526-1532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v10100549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0950268818001577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929337v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers of foot-and-mouth disease in cattle at wild/domestic interface: Insights from farmers, buffalo and lions</w:t>
               </w:r>
@@ -5129,51 +5129,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridge hosts, a missing link for disease ecology in multi-host systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graeme S Cumming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5541,51 +5541,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to integrate satellite-derived indicators into models of animal mobility?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rumiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Dufleit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5692,51 +5692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larisa Lee-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5791,51 +5791,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined use of remote sensing and spatial modelling: When surface water impacts buffalo (syncerus caffer caffer) movements in savanna environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rumiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5843,51 +5843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. ISPRS Congress "Imaging today, foreseeing tomorrow", Commission III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N. Paparoditis, C. Mallet, F. Lafarge, M. Y. Yang, J. Jiang, A. Shaker, H. Zhang, X. Liang, B. Osmanoglu, U. Soergel, E. Honkavaara, M. Scaioni, J. Zhang, A. Peled, L. Wu, R. Li, M. Yoshimura, K. Di, O. Altan, H. M. Abdulmuttalib, ​and F. S. Faruque, Jul 2021, Online, France. pp.631-638, </w:t>
@@ -5925,51 +5925,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation spatiale des contacts entre ongulés sauvages et domestiques dans les paysages d'interface en Afrique Australe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rumiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6082,51 +6082,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Status, challenges and opportunities for improved multi-sectoral coordination and implementation of One Health activities in Zimbabwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gift Matope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca H. Mugabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6259,51 +6259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Schloesing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement Ecology of Animals, Proximate and Ultimate Drivers of Animal Movement, Gordon Research Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lucca, Italy. GRC, 1 p., 2023</w:t>
@@ -6332,51 +6332,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote sensing and the mobility of buffalo and cattle in Southern Africa: a review of the key environmental factors and their characterization from Earth Observation satellite imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rumiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Wielgus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6384,51 +6384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement Ecology of Animals, Gordon Research Conference, Animal Movement as a Link Between Ecology, Evolution and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Barga, Italy. GRS, 1 p., 2019</w:t>
@@ -6849,561 +6849,561 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitating One Health in Eastern and Southern Africa (COHESA)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forêts et changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaret Karembu</w:t>
+                <w:t xml:space="preserve">Vincent Freycon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Roger François (ed.); Olive Marie-Marie (ed.); Peyre Marie-Isabelle (ed.); Pfeiffer Dirk (ed.); Zinsstag Jakob (ed.). </w:t>
+              <w:t xml:space="preserve">Blanfort Vincent (ed.); Demenois Julien (ed.); Hrabanski Marie (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One health atlas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed. Quae, pp.106-107, 2025, 978-2-7592-4027-2</w:t>
+              <w:t xml:space="preserve">L'agriculture et les systèmes alimentaires du monde face au changement climatique. Enjeux pour les Suds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Quae, pp.179-188, 2025, 978-2-7592-4009-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05307050v1</w:t>
+                <w:t xml:space="preserve">hal-05293548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forêts et changement climatique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capacitating One Health in Eastern and Southern Africa (COHESA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Freycon</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shauna Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Hérault</w:t>
+                <w:t xml:space="preserve">Bibiana Iraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène De Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Locatelli</w:t>
+                <w:t xml:space="preserve">Margaret Karembu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Blanfort Vincent (ed.); Demenois Julien (ed.); Hrabanski Marie (ed.). </w:t>
+              <w:t xml:space="preserve">Roger François (ed.); Olive Marie-Marie (ed.); Peyre Marie-Isabelle (ed.); Pfeiffer Dirk (ed.); Zinsstag Jakob (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'agriculture et les systèmes alimentaires du monde face au changement climatique. Enjeux pour les Suds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed. Quae, pp.179-188, 2025, 978-2-7592-4009-8</w:t>
+              <w:t xml:space="preserve">One health atlas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Quae, pp.106-107, 2025, 978-2-7592-4027-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05293548v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05307050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">African buffalo and colonial cattle: Is Systems Change the best future for farming and nature in Africa?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Kock</w:t>
+                <w:t xml:space="preserve">Conservation status of the African buffalo: a continent-wide assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cornélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.G. Bengis</w:t>
+                <w:t xml:space="preserve">Pierre-Cyril Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Fekadu Shiferaw</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Mdetele</w:t>
+                <w:t xml:space="preserve">Mario Melletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Fonteyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bonhotal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caron Alexandre (ed.); Cornélis Daniel (ed.); Chardonnet Philippe (ed.); Prins Herbert H.T. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and management of the African buffalo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cambridge University Press, pp.320-349, 2023, Ecology, Biodiversity and Conservation, 978-1-316-51874-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/9781009006828.017⟩</w:t>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.66-115, 2023, Ecology, Biodiversity and Conservation, 978-1-316-51874-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781009006828.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05181306v1</w:t>
+                <w:t xml:space="preserve">hal-05181300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation status of the African buffalo: a continent-wide assessment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mario Melletti</w:t>
+                <w:t xml:space="preserve">African buffalo and colonial cattle: Is Systems Change the best future for farming and nature in Africa?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davy Fonteyn</w:t>
+                <w:t xml:space="preserve">R.G. Bengis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bonhotal</w:t>
+                <w:t xml:space="preserve">D. Fekadu Shiferaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Gakuya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mdetele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caron Alexandre (ed.); Cornélis Daniel (ed.); Chardonnet Philippe (ed.); Prins Herbert H.T. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and management of the African buffalo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cambridge University Press, pp.66-115, 2023, Ecology, Biodiversity and Conservation, 978-1-316-51874-8. </w:t>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.320-349, 2023, Ecology, Biodiversity and Conservation, 978-1-316-51874-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/9781009006828.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/9781009006828.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05181300v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels modes de gestion de la santé animale dans un cadre One Health ?</w:t>
               </w:r>
@@ -7415,51 +7415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Jori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7544,51 +7544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Jori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7762,286 +7762,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowns and unknowns in African buffalo ecology and management</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of Buffalo/Cattle Interactions for Assessing Pathogen Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Caron Alexandre (ed.); Cornélis Daniel (ed.); Chardonnet Philippe (ed.); Prins Herbert H.T. (ed.). </w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Rumiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Wielgus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandre Caron; Daniel Cornélis; Philippe Chardonnet; Herbert H. T. Prins. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and management of the African buffalo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge University Press, pp.487-516, 2023, Ecology, Biodiversity and Conservation, 978-1-316-51874-8. </w:t>
+              <w:t xml:space="preserve">Ecology and management of the African Buffalo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.269-293, 2023, 978-1-316-51874-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/9781009006828.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/9781009006828.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05181309v1</w:t>
+                <w:t xml:space="preserve">hal-04570732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Buffalo/Cattle Interactions for Assessing Pathogen Transmission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Knowns and unknowns in African buffalo ecology and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Prins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cornélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Alexandre Caron; Daniel Cornélis; Philippe Chardonnet; Herbert H. T. Prins. </w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caron Alexandre (ed.); Cornélis Daniel (ed.); Chardonnet Philippe (ed.); Prins Herbert H.T. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and management of the African Buffalo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge University Press, pp.269-293, 2023, 978-1-316-51874-8. </w:t>
+              <w:t xml:space="preserve">Ecology and management of the African buffalo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.487-516, 2023, Ecology, Biodiversity and Conservation, 978-1-316-51874-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/9781009006828.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/9781009006828.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570732v1</w:t>
+                <w:t xml:space="preserve">hal-05181309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diseases</w:t>
               </w:r>
@@ -8424,51 +8424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Valls-Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9130,51 +9130,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dishon M. Muloi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Berkley" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Hassell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana L. Brito" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2025.05.006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182787v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Labadie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Morand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne De Nys" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roch Niama" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09524622.2024.2438600" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182649v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourgarel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guytrich Franel Nguilili" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.18145" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392376v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Grosbois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Ploquin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mthabisi Ndlovu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simbarashe Ndozore" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Munzamba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01487-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183051v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buke Yussuf Wako" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shauna Richards" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Grace" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianetta Mutie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabionehealth.2025.0014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069086v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dornelas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ant&#227;o" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Bates" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Brambilla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chase" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182747v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Figui&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meunier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Mugabe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabionehealth.2025.0003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182950v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimbai Gobvu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharai Ncube" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venancio E. Imbayarwo-Chikosi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bourgeois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca H. Mugabe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.525" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182169v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Talenti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Wilkinson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Cook" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanneke D. Hemmink" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith A. Paxton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06481-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183306v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Musekiwa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vupenyu Dzingirai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Miguel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guerbois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182712v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiedza R. Mudavanhu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venancio H. Imbayarwo-Chikosi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Mukamuri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37283" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182644v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Do Linh San" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.70011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180434v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louren&#231;o Mapaco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Hofisso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Gomes-Jaintilal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabionehealth.2023.0007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010045v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicia Giva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10446" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181802v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Tully" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Batten" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ashby" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mana Mahapatra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krupali Parekh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-41630-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172115v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kwiatek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaidet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chardonnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chardonnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/5542497" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167917v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Schloesing" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chambon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courbin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10240" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180560v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313157v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryony A Jones" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mdetele" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Keyyu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gakuya" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13050838" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165534v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Louis Roger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fourni&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Binot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Wieland" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Anthony Kock" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.636509" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985784v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman L. Mukarati" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okechukwu C. Ndumnego" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunday O. Ochai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Jauro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Loveridge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13842" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155439v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ward" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Perrotton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.616328" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02612444v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez Aguilar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Begovoeva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Kalema-Zikusoka" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Driciru" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12030293" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03013966v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Mukarati" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gift Matope" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daud Ndhlovu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008800" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980590v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rumiano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Wielgus" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Valls-Fox" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12193218" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03065119v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chambon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinley Choden" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ravon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-020-00232-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944524v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lindsey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Allan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peadar Brehony" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Dickman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Robson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-1275-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101483v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kock" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2542-5196(20)30179-0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917348v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Corn&#233;lis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Garine&#8208;wichatitsky" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Cain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6608" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02612582v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda E Fine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pruvot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla T O Benfield" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cattoli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00050" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174430v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L. Mutumi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme S. Cumming" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazeika P. Sullivan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos C&#225;ceres" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/condor/duz049" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963627v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Monjane" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fafetine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derc&#237;lia Arone" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2019.00370" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02440324v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davies Pfukenyi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Bou&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Talignani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoni Chiweshe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2018.01.007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622855v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Mukarati" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ndumnego" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Heerden" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N. Ndhlovu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matope" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268818001577" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01929337v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cappelle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Liegeois" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M de Nys" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v10100549" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107522v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12585" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617656v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chiweshe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mundava" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abolnik" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Dondona" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10393-017-1282-5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573612v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clermont" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ril Massot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ruppe" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03771-15" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341394v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme S Cumming" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-015-0217-9" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00528649v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Z. Cameron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.12.001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91NK7G5S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183103v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Bucuane" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Chilundo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Ducrot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181413v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dufleit" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degenne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179642v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Lee-Cruz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368038v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2021-631-2021" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177706v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271528v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kapungu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marimo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181409v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174624v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Wielgus" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181294v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Prins" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009006828" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262302v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Fine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bataille" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J. Willett" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82214-8_6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315227v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307050v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Iraki" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Karembu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293548v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tassin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freycon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Locatelli" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181306v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Bengis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fekadu Shiferaw" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009006828.017" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181300v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyril Renaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Melletti" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Fonteyn" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bonhotal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009006828.007" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180614v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Jori" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180613v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827128v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bennitt" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornelis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009006828.010" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181309v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009006828.024" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04570732v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009006828.015" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181813v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009006828.013" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179295v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Herbinger" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601655v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Angel Barasona" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Michaux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-65365-1_11" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65365-1_11" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578693v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-65365-1_3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65365-1_3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02313823v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornelis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Bel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mikolasek" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060712v6" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04472964v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soushieta Jagadesh" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lajaunie" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Mahur Turan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Bunnefeld" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dishon M. Muloi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Berkley" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Hassell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana L. Brito" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2025.05.006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182787v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Labadie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Morand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne De Nys" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roch Niama" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09524622.2024.2438600" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182649v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourgarel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guytrich Franel Nguilili" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.18145" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392376v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Grosbois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Ploquin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mthabisi Ndlovu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simbarashe Ndozore" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Munzamba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01487-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183051v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buke Yussuf Wako" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shauna Richards" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Grace" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianetta Mutie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabionehealth.2025.0014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069086v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dornelas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ant&#227;o" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Bates" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Brambilla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chase" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182747v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Figui&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meunier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Mugabe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabionehealth.2025.0003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182950v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimbai Gobvu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharai Ncube" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venancio E. Imbayarwo-Chikosi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bourgeois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca H. Mugabe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.525" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182169v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Talenti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Wilkinson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Cook" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanneke D. Hemmink" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith A. Paxton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06481-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183306v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Musekiwa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vupenyu Dzingirai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Miguel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guerbois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182712v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiedza R. Mudavanhu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venancio H. Imbayarwo-Chikosi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Mukamuri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37283" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182644v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Do Linh San" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.70011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180434v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louren&#231;o Mapaco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Hofisso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Gomes-Jaintilal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabionehealth.2023.0007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010045v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicia Giva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10446" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181802v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Tully" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Batten" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ashby" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mana Mahapatra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krupali Parekh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-41630-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172115v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kwiatek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaidet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chardonnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chardonnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/5542497" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167917v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Schloesing" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chambon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courbin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10240" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180560v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313157v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryony A Jones" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mdetele" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Keyyu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gakuya" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13050838" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165534v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Louis Roger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fourni&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Binot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Wieland" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Anthony Kock" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.636509" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155439v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ward" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Perrotton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.616328" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985784v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman L. Mukarati" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okechukwu C. Ndumnego" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunday O. Ochai" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Jauro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Loveridge" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13842" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03013966v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Mukarati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gift Matope" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daud Ndhlovu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008800" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02612444v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez Aguilar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Begovoeva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Kalema-Zikusoka" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Driciru" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12030293" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03065119v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chambon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinley Choden" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ravon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-020-00232-8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980590v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rumiano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Wielgus" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Valls-Fox" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12193218" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944524v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lindsey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Allan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peadar Brehony" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Dickman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Robson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-1275-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101483v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kock" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2542-5196(20)30179-0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917348v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Corn&#233;lis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Garine&#8208;wichatitsky" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Cain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6608" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02612582v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda E Fine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pruvot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla T O Benfield" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cattoli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00050" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174430v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L. Mutumi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme S. Cumming" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazeika P. Sullivan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos C&#225;ceres" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/condor/duz049" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963627v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Monjane" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fafetine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derc&#237;lia Arone" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2019.00370" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02440324v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davies Pfukenyi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Bou&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Talignani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoni Chiweshe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2018.01.007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01929337v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cappelle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Liegeois" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M de Nys" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v10100549" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622855v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Mukarati" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ndumnego" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Heerden" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N. Ndhlovu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matope" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268818001577" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107522v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12585" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617656v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chiweshe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mundava" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abolnik" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Dondona" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10393-017-1282-5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573612v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clermont" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ril Massot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ruppe" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03771-15" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341394v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme S Cumming" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-015-0217-9" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00528649v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Z. Cameron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.12.001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91NK7G5S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183103v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Bucuane" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Chilundo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Ducrot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181413v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dufleit" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degenne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179642v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Lee-Cruz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368038v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2021-631-2021" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177706v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271528v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kapungu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marimo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181409v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174624v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Wielgus" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181294v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Prins" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009006828" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262302v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Fine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bataille" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J. Willett" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82214-8_6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315227v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293548v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tassin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freycon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Locatelli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307050v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Iraki" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Karembu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181300v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyril Renaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Melletti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Fonteyn" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bonhotal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009006828.007" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181306v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Bengis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fekadu Shiferaw" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009006828.017" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180614v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Jori" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180613v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827128v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bennitt" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornelis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009006828.010" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04570732v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009006828.015" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181309v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009006828.024" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181813v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009006828.013" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179295v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Herbinger" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601655v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Angel Barasona" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Michaux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-65365-1_11" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65365-1_11" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578693v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-65365-1_3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65365-1_3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02313823v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornelis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Bel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mikolasek" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060712v6" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04472964v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soushieta Jagadesh" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lajaunie" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Mahur Turan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Bunnefeld" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>