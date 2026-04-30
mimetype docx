--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -66,5337 +66,5459 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the microbiota to study connectivity at human-animal interfaces</w:t>
+                <w:t xml:space="preserve">PREZODE: a global co-designed collaboration for preventing zoonotic emergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dishon M. Muloi</w:t>
+                <w:t xml:space="preserve">Manon Lounnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Caron</w:t>
+                <w:t xml:space="preserve">Ahidjo Ayouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James A. Berkley</w:t>
+                <w:t xml:space="preserve">Xavier Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James M. Hassell</w:t>
+                <w:t xml:space="preserve">Anne-Laure Banuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilana L. Brito</w:t>
+                <w:t xml:space="preserve">Julio Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 p. </w:t>
+              <w:t xml:space="preserve">Nature Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tim.2025.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s44360-026-00103-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246196v1</w:t>
+                <w:t xml:space="preserve">hal-05598649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive acoustic monitoring of cave-dwelling bats with a sonotype classifier</w:t>
+                <w:t xml:space="preserve">Using the microbiota to study connectivity at human-animal interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Labadie</w:t>
+                <w:t xml:space="preserve">Dishon M. Muloi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Morand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène De Nys</w:t>
+                <w:t xml:space="preserve">James A. Berkley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Roch Niama</w:t>
+                <w:t xml:space="preserve">James M. Hassell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilana L. Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioacoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09524622.2024.2438600⟩</w:t>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2025.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05182787v1</w:t>
+                <w:t xml:space="preserve">hal-05246196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat sharing and interspecies interactions in caves used by bats in the Republic of Congo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Passive acoustic monitoring of cave-dwelling bats with a sonotype classifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Morand</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène De Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Roch Niama</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guytrich Franel Nguilili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.18145⟩</w:t>
+              <w:t xml:space="preserve">Bioacoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (1), pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09524622.2024.2438600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05182649v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foot-and-mouth disease dynamics in multi-species livestock systems at the interface of African protected areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Habitat sharing and interspecies interactions in caves used by bats in the Republic of Congo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bourgarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Grosbois</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Simbarashe Ndozore</w:t>
+                <w:t xml:space="preserve">Fabien Roch Niama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Munzamba</w:t>
+                <w:t xml:space="preserve">Guytrich Franel Nguilili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 56, </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.e18145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13567-025-01487-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.18145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392376v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building the future one health workforce in eastern and southern Africa: Gaps and opportunities</w:t>
+                <w:t xml:space="preserve">Foot-and-mouth disease dynamics in multi-species livestock systems at the interface of African protected areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buke Yussuf Wako</w:t>
+                <w:t xml:space="preserve">Vladimir Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shauna Richards</w:t>
+                <w:t xml:space="preserve">Oriane Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delia Grace</w:t>
+                <w:t xml:space="preserve">Mthabisi Ndlovu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ianetta Mutie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Caron</w:t>
+                <w:t xml:space="preserve">Simbarashe Ndozore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Munzamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CABI One Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1079/cabionehealth.2025.0014⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-025-01487-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05183051v1</w:t>
+                <w:t xml:space="preserve">hal-05392376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioTIME 2.0: Expanding and Improving a Database of Biodiversity Time Series</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Building the future one health workforce in eastern and southern Africa: Gaps and opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Antão</w:t>
+                <w:t xml:space="preserve">Buke Yussuf Wako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Bates</w:t>
+                <w:t xml:space="preserve">Shauna Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviana Brambilla</w:t>
+                <w:t xml:space="preserve">Delia Grace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Chase</w:t>
+                <w:t xml:space="preserve">Ianetta Mutie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (5), </w:t>
+              <w:t xml:space="preserve">CABI One Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (1), pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.70003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1079/cabionehealth.2025.0014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069086v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05183051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging gaps and leveraging opportunities for One Health: Feedback from the 8th World One Health Congress</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BioTIME 2.0: Expanding and Improving a Database of Biodiversity Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
+                <w:t xml:space="preserve">Maria Dornelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Figuié</w:t>
+                <w:t xml:space="preserve">Laura Antão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Meunier</w:t>
+                <w:t xml:space="preserve">Amanda Bates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prisca Mugabe</w:t>
+                <w:t xml:space="preserve">Viviana Brambilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CABI One Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1079/cabionehealth.2025.0003⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.70003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05182747v1</w:t>
+                <w:t xml:space="preserve">hal-05069086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferred livestock interventions for small-scale farmers in the Great Limpopo transfrontier conservation area: A demand-driven and participatory approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vimbai Gobvu</w:t>
+                <w:t xml:space="preserve">Bridging gaps and leveraging opportunities for One Health: Feedback from the 8th World One Health Congress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharai Ncube</w:t>
+                <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venancio E. Imbayarwo-Chikosi</w:t>
+                <w:t xml:space="preserve">Muriel Figuié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Bourgeois</w:t>
+                <w:t xml:space="preserve">Julie Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prisca H. Mugabe</w:t>
+                <w:t xml:space="preserve">Prisca Mugabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5, pp.e23. </w:t>
+              <w:t xml:space="preserve">CABI One Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (1), pp.0003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1079/cabionehealth.2025.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05182950v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continent-wide genomic analysis of the African buffalo (Syncerus caffer)</w:t>
+                <w:t xml:space="preserve">Preferred livestock interventions for small-scale farmers in the Great Limpopo transfrontier conservation area: A demand-driven and participatory approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Talenti</w:t>
+                <w:t xml:space="preserve">Vimbai Gobvu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toby Wilkinson</w:t>
+                <w:t xml:space="preserve">Sharai Ncube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth A. Cook</w:t>
+                <w:t xml:space="preserve">Venancio E. Imbayarwo-Chikosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanneke D. Hemmink</w:t>
+                <w:t xml:space="preserve">Robin Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith A. Paxton</w:t>
+                <w:t xml:space="preserve">Prisca H. Mugabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7, pp.792. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-024-06481-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05182169v1</w:t>
+                <w:t xml:space="preserve">hal-05182950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced grazing land scarcity and disease risks in transfrontier conservation areas: Evidence from communities at the southern edge of Gonarezhou National Park, Zimbabwe</w:t>
+                <w:t xml:space="preserve">Continent-wide genomic analysis of the African buffalo (Syncerus caffer)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Musekiwa</w:t>
+                <w:t xml:space="preserve">Andrea Talenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vupenyu Dzingirai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Caron</w:t>
+                <w:t xml:space="preserve">Toby Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Miguel</w:t>
+                <w:t xml:space="preserve">Elizabeth A. Cook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Guerbois</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Johanneke D. Hemmink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith A. Paxton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zambezia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7, pp.792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-024-06481-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05183306v1</w:t>
+                <w:t xml:space="preserve">hal-05182169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-economic and ecological factors linked to the adoption of foreign livestock breeds by Zimbabwean smallholders farmers in the Great Limpopo Transfrontier Conservation Area</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Induced grazing land scarcity and disease risks in transfrontier conservation areas: Evidence from communities at the southern edge of Gonarezhou National Park, Zimbabwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Billy Mukamuri</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Musekiwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vupenyu Dzingirai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Guerbois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Zambezia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 47 (1), pp.94-110</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05182712v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05183306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video of rusty-spotted genets consuming bats and other prey: Behaviors observed and eco-epidemiological considerations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Roch Niama</w:t>
+                <w:t xml:space="preserve">Socio-economic and ecological factors linked to the adoption of foreign livestock breeds by Zimbabwean smallholders farmers in the Great Limpopo Transfrontier Conservation Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiedza R. Mudavanhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prisca H. Mugabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venancio H. Imbayarwo-Chikosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billy Mukamuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venancio H. Imbayarwo-Chikosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 77, pp.37283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19182/remvt.37283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ecs2.70011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05182644v1</w:t>
+                <w:t xml:space="preserve">hal-05182712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural drivers of vulnerability at the human-rodent interface in the Limpopo National Park, Mozambique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Video of rusty-spotted genets consuming bats and other prey: Behaviors observed and eco-epidemiological considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Do Linh San</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lara Gomes-Jaintilal</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Roch Niama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CABI One Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (11), 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.70011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1079/cabionehealth.2023.0007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05180434v1</w:t>
+                <w:t xml:space="preserve">hal-05182644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using anticipation to unveil drivers of local livelihoods in Transfrontier Conservation Areas: A call for more environmental justice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Billy Mukamuri</w:t>
+                <w:t xml:space="preserve">Structural drivers of vulnerability at the human-rodent interface in the Limpopo National Park, Mozambique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Figuié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourenço Mapaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Hofisso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Gomes-Jaintilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">People and Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CABI One Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/cabionehealth.2023.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pan3.10446⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04010045v1</w:t>
+                <w:t xml:space="preserve">hal-05180434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evaluation of five serological assays in determining seroconversion to peste des petits ruminants virus in typical and atypical hosts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mana Mahapatra</w:t>
+                <w:t xml:space="preserve">Using anticipation to unveil drivers of local livelihoods in Transfrontier Conservation Areas: A call for more environmental justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Guerbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krupali Parekh</w:t>
+                <w:t xml:space="preserve">Nicia Giva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prisca Mugabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billy Mukamuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, pp.14787. </w:t>
+              <w:t xml:space="preserve">People and Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (2), pp.726-741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-41630-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pan3.10446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05181802v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peste Des Petits Ruminants Screening and Diagnostic Tests in African Wildlife in the Context of Rinderpest Eradication (1994–2007)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The evaluation of five serological assays in determining seroconversion to peste des petits ruminants virus in typical and atypical hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Kwiatek</w:t>
+                <w:t xml:space="preserve">Matthew Tully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gaidet</w:t>
+                <w:t xml:space="preserve">Carrie Batten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Chardonnet</w:t>
+                <w:t xml:space="preserve">Martin Ashby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Chardonnet</w:t>
+                <w:t xml:space="preserve">Mana Mahapatra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krupali Parekh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2023/5542497⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.14787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-41630-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172115v1</w:t>
+                <w:t xml:space="preserve">hal-05181802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foraging and mating behaviors of Hypsignathus monstrosus at the bat-human interface in a central African rainforest</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Caron</w:t>
+                <w:t xml:space="preserve">Peste Des Petits Ruminants Screening and Diagnostic Tests in African Wildlife in the Context of Rinderpest Eradication (1994–2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Chambon</w:t>
+                <w:t xml:space="preserve">Olivier Kwiatek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Courbin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morgane Labadie</w:t>
+                <w:t xml:space="preserve">Nicolas Gaidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.10240⟩</w:t>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023, pp.1 - 17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2023/5542497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04167917v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le parc naturel du Gorongosa: une renaissance au Mozambique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Foraging and mating behaviors of Hypsignathus monstrosus at the bat-human interface in a central African rainforest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Schloesing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (7), pp.e10240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.10240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05180560v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peste des Petits Ruminants Virus Infection at the Wildlife–Livestock Interface in the Greater Serengeti Ecosystem, 2015–2019</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le parc naturel du Gorongosa: une renaissance au Mozambique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 334, pp.34-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313157v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05180560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Peste des Petits Ruminants (PPR): Generating evidence to support eradication efforts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peste des Petits Ruminants Virus Infection at the Wildlife–Livestock Interface in the Greater Serengeti Ecosystem, 2015–2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Fournié</w:t>
+                <w:t xml:space="preserve">Bryony A Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mana Mahapatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Binot</w:t>
+                <w:t xml:space="preserve">Daniel Mdetele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Wieland</w:t>
+                <w:t xml:space="preserve">Julius Keyyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Anthony Kock</w:t>
+                <w:t xml:space="preserve">Francis Gakuya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7, pp.636509. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fvets.2020.636509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v13050838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165534v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Health in” and “Health of” Social-Ecological Systems: A Practical Framework for the Management of Healthy and Resilient Agricultural and Natural Ecosystems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Editorial: Peste des Petits Ruminants (PPR): Generating evidence to support eradication efforts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Louis Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Binot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arthur Perrotton</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Wieland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Anthony Kock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2020.616328⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, pp.636509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2020.636509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155439v1</w:t>
+                <w:t xml:space="preserve">hal-03165534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A serological survey of Bacillus anthracis reveals widespread exposure to the pathogen in free‐range and captive lions in Zimbabwe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sunday O. Ochai</w:t>
+                <w:t xml:space="preserve">“Health in” and “Health of” Social-Ecological Systems: A Practical Framework for the Management of Healthy and Resilient Agricultural and Natural Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Binot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solomon Jauro</w:t>
+                <w:t xml:space="preserve">John Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Loveridge</w:t>
+                <w:t xml:space="preserve">Arthur Perrotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 68 (3), pp.1676-1684. </w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tbed.13842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2020.616328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02985784v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pattern of anthrax at the wildlife-livestock-human interface in Zimbabwe</w:t>
+                <w:t xml:space="preserve">A serological survey of Bacillus anthracis reveals widespread exposure to the pathogen in free‐range and captive lions in Zimbabwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norman Mukarati</w:t>
+                <w:t xml:space="preserve">Norman L. Mukarati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gift Matope</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
+                <w:t xml:space="preserve">Okechukwu C. Ndumnego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daud Ndhlovu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Caron</w:t>
+                <w:t xml:space="preserve">Sunday O. Ochai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solomon Jauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Loveridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008800⟩</w:t>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (3), pp.1676-1684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tbed.13842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013966v1</w:t>
+                <w:t xml:space="preserve">hal-02985784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peste des Petits Ruminants at the Wildlife–Livestock Interface in the Northern Albertine Rift and Nile Basin, East Africa</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The pattern of anthrax at the wildlife-livestock-human interface in Zimbabwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gladys Kalema-Zikusoka</w:t>
+                <w:t xml:space="preserve">Norman Mukarati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaret Driciru</w:t>
+                <w:t xml:space="preserve">Gift Matope</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daud Ndhlovu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v12030293⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (10), pp.e0008800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612444v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of foraging activity and fidelity in a southeast Asian flying fox</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peste des Petits Ruminants at the Wildlife–Livestock Interface in the Northern Albertine Rift and Nile Basin, East Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annelise Tran</w:t>
+                <w:t xml:space="preserve">Xavier Fernandez Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mana Mahapatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinley Choden</w:t>
+                <w:t xml:space="preserve">Mattia Begovoeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Ravon</w:t>
+                <w:t xml:space="preserve">Gladys Kalema-Zikusoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Driciru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40462-020-00232-8⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v12030293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065119v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote Sensing of Environmental Drivers Influencing the Movement Ecology of Sympatric Wild and Domestic Ungulates in Semi-Arid Savannas, a Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Rumiano</w:t>
+                <w:t xml:space="preserve">Patterns of foraging activity and fidelity in a southeast Asian flying fox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Schloesing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Wielgus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eve Miguel</w:t>
+                <w:t xml:space="preserve">Remi Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+                <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Valls-Fox</w:t>
+                <w:t xml:space="preserve">Kinley Choden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs12193218⟩</w:t>
+              <w:t xml:space="preserve">Movement Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40462-020-00232-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02980590v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserving Africa’s wildlife and wildlands through the COVID-19 crisis and beyond</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Remote Sensing of Environmental Drivers Influencing the Movement Ecology of Sympatric Wild and Domestic Ungulates in Semi-Arid Savannas, a Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Allan</w:t>
+                <w:t xml:space="preserve">Florent Rumiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peadar Brehony</w:t>
+                <w:t xml:space="preserve">Elodie Wielgus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amy Dickman</w:t>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashley Robson</w:t>
+                <w:t xml:space="preserve">Hugo Valls-Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (19), pp.33-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-020-1275-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs12193218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944524v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Will the COVID-19 crisis trigger a One Health coming-of-age?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conserving Africa’s wildlife and wildlands through the COVID-19 crisis and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Kock</w:t>
+                <w:t xml:space="preserve">Peter Lindsey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Roger</w:t>
+                <w:t xml:space="preserve">James Allan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peadar Brehony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Dickman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Robson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lancet Planetary Health </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2542-5196(20)30179-0⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-020-1275-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03101483v1</w:t>
+                <w:t xml:space="preserve">hal-02944524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are fission–fusion dynamics consistent among populations? A large‐scale study with Cape buffalo</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bradley Cain</w:t>
+                <w:t xml:space="preserve">Will the COVID-19 crisis trigger a One Health coming-of-age?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Binot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Fritz</w:t>
+                <w:t xml:space="preserve">Richard Kock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.6608⟩</w:t>
+              <w:t xml:space="preserve">Lancet Planetary Health </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (9), pp.e377-e378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2542-5196(20)30179-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917348v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03101483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eradication of Peste des Petits Ruminants Virus and the Wildlife-Livestock Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amanda E Fine</w:t>
+                <w:t xml:space="preserve">Are fission–fusion dynamics consistent among populations? A large‐scale study with Cape buffalo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Wielgus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Pruvot</w:t>
+                <w:t xml:space="preserve">Daniel Cornélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilla T O Benfield</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Caron</w:t>
+                <w:t xml:space="preserve">Michel Garine‐wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Cattoli</w:t>
+                <w:t xml:space="preserve">Bradley Cain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2020.00050⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.6608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612582v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a multi-isotope approach to understand waterfowl movement in southern Africa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eradication of Peste des Petits Ruminants Virus and the Wildlife-Livestock Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graeme S. Cumming</w:t>
+                <w:t xml:space="preserve">Amanda E Fine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mazeika P. Sullivan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mathieu Pruvot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla T O Benfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Cattoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Condor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/condor/duz049⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2020.00050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05174430v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peste des petits ruminants virus surveillance in domestic small ruminants, Mozambique (2015 and 2017)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using a multi-isotope approach to understand waterfowl movement in southern Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Fafetine</w:t>
+                <w:t xml:space="preserve">Gregory L. Mutumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dercília Arone</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Graeme S. Cumming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazeika P. Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Cáceres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2019.00370⟩</w:t>
+              <w:t xml:space="preserve">Condor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 121, pp.duz049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/condor/duz049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02963627v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05174430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation of Alphacoronavirus, Betacoronavirus and Paramyxovirus in Hipposideros bat species in Zimbabwe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vanina Boué</w:t>
+                <w:t xml:space="preserve">Peste des petits ruminants virus surveillance in domestic small ruminants, Mozambique (2015 and 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourenço Mapaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Talignani</w:t>
+                <w:t xml:space="preserve">Iolanda Monjane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoni Chiweshe</w:t>
+                <w:t xml:space="preserve">José Fafetine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dercília Arone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2018.01.007⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2019.00370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440324v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ebola Virus maintenance : if not (only) bats, what else?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Circulation of Alphacoronavirus, Betacoronavirus and Paramyxovirus in Hipposideros bat species in Zimbabwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bourgarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Liegeois</w:t>
+                <w:t xml:space="preserve">Davies Pfukenyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène M de Nys</w:t>
+                <w:t xml:space="preserve">Vanina Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Talignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoni Chiweshe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v10100549⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58, pp.253-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2018.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929337v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A serological survey of anthrax in domestic dogs in Zimbabwe: a potential tool for anthrax surveillance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Ndumnego</w:t>
+                <w:t xml:space="preserve">Ebola Virus maintenance : if not (only) bats, what else?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bourgarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. van Heerden</w:t>
+                <w:t xml:space="preserve">Julien Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. N. Ndhlovu</w:t>
+                <w:t xml:space="preserve">Florian Liegeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Matope</w:t>
+                <w:t xml:space="preserve">Hélène M de Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 146 (12), pp.1526-1532. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (10), pp.549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0950268818001577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v10100549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622855v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers of foot-and-mouth disease in cattle at wild/domestic interface: Insights from farmers, buffalo and lions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
+                <w:t xml:space="preserve">A serological survey of anthrax in domestic dogs in Zimbabwe: a potential tool for anthrax surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.L. Mukarati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ndumnego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. van Heerden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. N. Ndhlovu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Matope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ddi.12585⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 146 (12), pp.1526-1532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0950268818001577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107522v1</w:t>
+                <w:t xml:space="preserve">hal-02622855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian viral pathogens in swallows, Zimbabwe infectious diseases in &amp;lt;em&amp;gt;Hirundinidae&amp;lt;/em&amp;gt;: A risk to swallow?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Drivers of foot-and-mouth disease in cattle at wild/domestic interface: Insights from farmers, buffalo and lions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. C. Dondona</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcoHealth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (9), pp.1018-1030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.12585⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10393-017-1282-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02617656v1</w:t>
+                <w:t xml:space="preserve">hal-02107522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escherichia coli Population Structure and Antibiotic Resistance at a Buffalo/Cattle Interface in Southern Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Mercat</w:t>
+                <w:t xml:space="preserve">Avian viral pathogens in swallows, Zimbabwe infectious diseases in &amp;lt;em&amp;gt;Hirundinidae&amp;lt;/em&amp;gt;: A risk to swallow?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Clermont</w:t>
+                <w:t xml:space="preserve">N. Chiweshe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méril Massot</w:t>
+                <w:t xml:space="preserve">J. Mundava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Ruppe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
+                <w:t xml:space="preserve">C. Abolnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Dondona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.03771-15⟩</w:t>
+              <w:t xml:space="preserve">EcoHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (4), pp.805-809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10393-017-1282-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573612v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridge hosts, a missing link for disease ecology in multi-host systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Escherichia coli Population Structure and Antibiotic Resistance at a Buffalo/Cattle Interface in Southern Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méril Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ruppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-015-0217-9⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82 (5), pp.1459-1467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.03771-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341394v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bridge hosts, a missing link for disease ecology in multi-host systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cappelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graeme S Cumming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gaidet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46 (1), pp.83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-015-0217-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evolutionary biology, community ecology and avian influenza research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gaidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elissa Z. Cameron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (2), pp.298-303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meegid.2008.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00528649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5406,659 +5528,659 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action research in establishing local governance: opportunities and challenges based on the prosuli project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicia Giva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Bucuane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Chilundo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaèle Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African Crop Science Society Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eduardo Mondlane University, Sep 2024, Maputo, Mozambique. pp.174-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05183103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to integrate satellite-derived indicators into models of animal mobility?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rumiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Dufleit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Spatial Epidemiology, Geostatistics and GIS applied to animal health, public health and food safety (GeoVet 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Silvi Marina, Italy. pp.38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial modeling of Ebola virus transmission in a changing forest landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larisa Lee-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène De Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living Planet Symposium 2022 (LPS2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESA; DLR, May 2022, Bonn, Germany. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined use of remote sensing and spatial modelling: When surface water impacts buffalo (syncerus caffer caffer) movements in savanna environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rumiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. ISPRS Congress "Imaging today, foreseeing tomorrow", Commission III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N. Paparoditis, C. Mallet, F. Lafarge, M. Y. Yang, J. Jiang, A. Shaker, H. Zhang, X. Liang, B. Osmanoglu, U. Soergel, E. Honkavaara, M. Scaioni, J. Zhang, A. Peled, L. Wu, R. Li, M. Yoshimura, K. Di, O. Altan, H. M. Abdulmuttalib, ​and F. S. Faruque, Jul 2021, Online, France. pp.631-638, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2021-631-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation spatiale des contacts entre ongulés sauvages et domestiques dans les paysages d'interface en Afrique Australe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rumiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres d'écologie des paysages (REP 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFE, Oct 2021, Rennes, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6068,404 +6190,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Status, challenges and opportunities for improved multi-sectoral coordination and implementation of One Health activities in Zimbabwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gift Matope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca H. Mugabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kapungu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène De Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. World One Health Congress (WOHC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Cape Town, South Africa. s.n., 1 p., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial modelling of Hypsignathus monstrosus movement and habitat use to explore the risk of Ebola virus transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larisa Lee-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Schloesing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement Ecology of Animals, Proximate and Ultimate Drivers of Animal Movement, Gordon Research Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lucca, Italy. GRC, 1 p., 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote sensing and the mobility of buffalo and cattle in Southern Africa: a review of the key environmental factors and their characterization from Earth Observation satellite imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rumiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Wielgus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement Ecology of Animals, Gordon Research Conference, Animal Movement as a Link Between Ecology, Evolution and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Barga, Italy. GRS, 1 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05174624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6475,2201 +6597,2339 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecology and management of the African buffalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cornélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbert Prins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cambridge University Press, 588 p., 2023, Ecology, Biodiversity and Conservation, 978-1-316-51874-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9781009006828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPR Infection crossing between domestic and wild hoofed mammals: Does this matter for virus eradication?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Forests and climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brian J. Willett</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Freycon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Munir Muhammad (ed.); Abubakar Muhammad (ed.). </w:t>
+              <w:t xml:space="preserve">Blanfort Vincent (ed.); Hrabanski Marie (ed.); Demenois Julien (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peste des petits ruminants virus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-82214-8_6⟩</w:t>
+              <w:t xml:space="preserve">Climate impacts and challenges in agriculture, forests and food systems. Perspectives on the Global South</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer; Ed. Quae, pp.155-165, 2026, 978-3-032-04331-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-04331-3_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05262302v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Health at scale: social-ecological system health</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">PPR Infection crossing between domestic and wild hoofed mammals: Does this matter for virus eradication?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Fine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Roger François (ed.); Olive Marie-Marie (ed.); Peyre Marie-Isabelle (ed.); Pfeiffer Dirk (ed.); Zinsstag Jakob (ed.). </w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian J. Willett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Munir Muhammad (ed.); Abubakar Muhammad (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One health atlas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Peste des petits ruminants virus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.99-127, 2025, Birkhäuser Advances in Infectious Diseases / Springer, 978-3-031-82213-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-82214-8_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05315227v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forêts et changement climatique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">One Health at scale: social-ecological system health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Blanfort Vincent (ed.); Demenois Julien (ed.); Hrabanski Marie (ed.). </w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roger François (ed.); Olive Marie-Marie (ed.); Peyre Marie-Isabelle (ed.); Pfeiffer Dirk (ed.); Zinsstag Jakob (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'agriculture et les systèmes alimentaires du monde face au changement climatique. Enjeux pour les Suds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed. Quae, pp.179-188, 2025, 978-2-7592-4009-8</w:t>
+              <w:t xml:space="preserve">One health atlas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Quae, pp.160-161, 2025, 978-2-7592-4027-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05293548v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05315227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacitating One Health in Eastern and Southern Africa (COHESA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shauna Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibiana Iraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène De Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Karembu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roger François (ed.); Olive Marie-Marie (ed.); Peyre Marie-Isabelle (ed.); Pfeiffer Dirk (ed.); Zinsstag Jakob (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One health atlas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Quae, pp.106-107, 2025, 978-2-7592-4027-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05307050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation status of the African buffalo: a continent-wide assessment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Bonhotal</w:t>
+                <w:t xml:space="preserve">Forêts et changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Freycon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Caron Alexandre (ed.); Cornélis Daniel (ed.); Chardonnet Philippe (ed.); Prins Herbert H.T. (ed.). </w:t>
+              <w:t xml:space="preserve">Blanfort Vincent (ed.); Demenois Julien (ed.); Hrabanski Marie (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and management of the African buffalo</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'agriculture et les systèmes alimentaires du monde face au changement climatique. Enjeux pour les Suds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Quae, pp.179-188, 2025, 978-2-7592-4009-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05181300v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">African buffalo and colonial cattle: Is Systems Change the best future for farming and nature in Africa?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Mdetele</w:t>
+                <w:t xml:space="preserve">Conservation status of the African buffalo: a continent-wide assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cornélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Cyril Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Melletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Fonteyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bonhotal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caron Alexandre (ed.); Cornélis Daniel (ed.); Chardonnet Philippe (ed.); Prins Herbert H.T. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and management of the African buffalo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cambridge University Press, pp.320-349, 2023, Ecology, Biodiversity and Conservation, 978-1-316-51874-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/9781009006828.017⟩</w:t>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.66-115, 2023, Ecology, Biodiversity and Conservation, 978-1-316-51874-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781009006828.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05181306v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels modes de gestion de la santé animale dans un cadre One Health ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Charrier</w:t>
+                <w:t xml:space="preserve">African buffalo and colonial cattle: Is Systems Change the best future for farming and nature in Africa?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G. Bengis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fekadu Shiferaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Gakuya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mdetele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lauvie Anne (ed.); Audiot Annick (ed.); Verrier Etienne (ed.). </w:t>
+              <w:t xml:space="preserve">Caron Alexandre (ed.); Cornélis Daniel (ed.); Chardonnet Philippe (ed.); Prins Herbert H.T. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La biodiversité domestique. Vers de nouveaux liens entre élevage, territoires et société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology and management of the African buffalo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.320-349, 2023, Ecology, Biodiversity and Conservation, 978-1-316-51874-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781009006828.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05180614v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrobiodiversité animale et risques sanitaires: regards croisés Nord-Sud</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+                <w:t xml:space="preserve">Quels modes de gestion de la santé animale dans un cadre One Health ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Jori</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lauvie Anne (ed.); Audiot Annick (ed.); Verrier Etienne (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La biodiversité domestique. Vers de nouveaux liens entre élevage, territoires et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ed. Quae, pp.187-201, 2023, 978-2-7592-3681-7</w:t>
+              <w:t xml:space="preserve">, Ed. Quae, pp.202-217, 2023, 978-2-7592-3681-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05180613v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05180614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">African buffalo social dynamics: what is a buffalo herd?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Agrobiodiversité animale et risques sanitaires: regards croisés Nord-Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Alexandre Caron; Daniel Cornélis; Philippe Chardonnet; Herbert H. T. Prins. </w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cappelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Jori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lauvie Anne (ed.); Audiot Annick (ed.); Verrier Etienne (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and management of the African Buffalo</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La biodiversité domestique. Vers de nouveaux liens entre élevage, territoires et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Quae, pp.187-201, 2023, 978-2-7592-3681-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04827128v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05180613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Buffalo/Cattle Interactions for Assessing Pathogen Transmission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">African buffalo social dynamics: what is a buffalo herd?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Bennitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Wielgus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cornelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Miguel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre Caron; Daniel Cornélis; Philippe Chardonnet; Herbert H. T. Prins. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and management of the African Buffalo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cambridge University Press, pp.269-293, 2023, 978-1-316-51874-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/9781009006828.015⟩</w:t>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.153-179, 2023, 978-1-316-51874-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781009006828.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570732v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowns and unknowns in African buffalo ecology and management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbert Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cornélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caron Alexandre (ed.); Cornélis Daniel (ed.); Chardonnet Philippe (ed.); Prins Herbert H.T. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and management of the African buffalo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.487-516, 2023, Ecology, Biodiversity and Conservation, 978-1-316-51874-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9781009006828.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diseases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Characterization of Buffalo/Cattle Interactions for Assessing Pathogen Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Caron Alexandre (ed.); Cornélis Daniel (ed.); Chardonnet Philippe (ed.); Prins Herbert H.T. (ed.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Rumiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Wielgus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandre Caron; Daniel Cornélis; Philippe Chardonnet; Herbert H. T. Prins. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and management of the African buffalo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/9781009006828.013⟩</w:t>
+              <w:t xml:space="preserve">Ecology and management of the African Buffalo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.269-293, 2023, 978-1-316-51874-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781009006828.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05181813v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émergence/réémergence d'agents infectieux et risques épidémiques dans les forêts d'Afrique centrale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Eba'a Atyi Richard (ed.); Hiol Hiol François (ed.); Lescuyer Guillaume (ed.); Mayaux Philippe (ed.); Defourny Pierre (ed.); Bayol Nicolas (ed.); Saracco Filippo (ed.); Pokem Dany (ed.); Sufo Kankeu Richard (ed.); Nasi Robert (ed.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caron Alexandre (ed.); Cornélis Daniel (ed.); Chardonnet Philippe (ed.); Prins Herbert H.T. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les forêts du Bassin du Congo : état des Forêts 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology and management of the African buffalo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.235-237, 2023, Ecology, Biodiversity and Conservation, 978-1-316-51874-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781009006828.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179295v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of Wildlife-Livestock Interfaces: The Need for Interdisciplinary Approaches and a Dedicated Thematic Field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Émergence/réémergence d'agents infectieux et risques épidémiques dans les forêts d'Afrique centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bourgarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Joaquín Vicente; Kurt C. Vercauteren; Christian Gortázar. </w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Jori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène De Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilka Herbinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eba'a Atyi Richard (ed.); Hiol Hiol François (ed.); Lescuyer Guillaume (ed.); Mayaux Philippe (ed.); Defourny Pierre (ed.); Bayol Nicolas (ed.); Saracco Filippo (ed.); Pokem Dany (ed.); Sufo Kankeu Richard (ed.); Nasi Robert (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diseases at the Wildlife - Livestock Interface</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les forêts du Bassin du Congo : état des Forêts 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIFOR, pp.283-308, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601655v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ecology of Pathogens Transmission at the Wildlife-Livestock Interface: Beyond Disease Ecology, Towards Socio-Ecological System Health</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Characterisation of Wildlife-Livestock Interfaces: The Need for Interdisciplinary Approaches and a Dedicated Thematic Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Angel Barasona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joaquín Vicente; Kurt C. Vercauteren; Christian Gortázar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diseases at the Wildlife - Livestock Interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.91-119, 2021, Wildlife Research Monographs, 978-3-030-65365-1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-65365-1_3⟩</w:t>
+              <w:t xml:space="preserve">, pp.339-367, 2021, Wildlife Research Monographs, 978-3-030-65365-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-65365-1_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578693v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Ecology of Pathogens Transmission at the Wildlife-Livestock Interface: Beyond Disease Ecology, Towards Socio-Ecological System Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Valls-Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joaquín Vicente; Kurt C. Vercauteren; Christian Gortázar. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diseases at the Wildlife - Livestock Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.91-119, 2021, Wildlife Research Monographs, 978-3-030-65365-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-65365-1_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vers une gestion territorialisée de la chasse villageoise et des systèmes alimentaires carnés en Afrique Centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigrid Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cornelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mikolasek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Van Vliet Nathalie, CIFOR (IDN) Nguinguiri Jean Claude, FAO (GAB) Cornélis Daniel, CIRAD-BIOS-UMR ASTRE (FRA) Le Bel Sébastien, CIRAD-ES-UPR BSef (FRA). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communautés locales et utilisation durable de la faune en Afrique centrale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.143-174, 2017, 978-92-5-209804-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02313823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8679,147 +8939,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferred livestock interventions for small-scale farmers in the Great Limpopo Transfrontier Conservation Area: a demand-driven and participatory approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vimbai Gobvu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharai Ncube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venancio E. Imbayarwo-Chikosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca H. Mugabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060712v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8829,161 +9089,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity and pandemics: Interdisciplinary research and action priorities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soushieta Jagadesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lajaunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatice Mahur Turan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Bunnefeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eklipse, European Commission. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04472964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId307"/>
+      <w:footerReference w:type="default" r:id="rId315"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9130,51 +9390,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dishon M. Muloi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Berkley" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Hassell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana L. Brito" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2025.05.006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182787v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Labadie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Morand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne De Nys" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roch Niama" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09524622.2024.2438600" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182649v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourgarel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guytrich Franel Nguilili" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.18145" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392376v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Grosbois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Ploquin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mthabisi Ndlovu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simbarashe Ndozore" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Munzamba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01487-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183051v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buke Yussuf Wako" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shauna Richards" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Grace" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianetta Mutie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabionehealth.2025.0014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069086v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dornelas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ant&#227;o" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Bates" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Brambilla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chase" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182747v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Figui&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meunier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Mugabe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabionehealth.2025.0003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182950v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimbai Gobvu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharai Ncube" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venancio E. Imbayarwo-Chikosi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bourgeois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca H. Mugabe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.525" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182169v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Talenti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Wilkinson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Cook" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanneke D. Hemmink" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith A. Paxton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06481-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183306v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Musekiwa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vupenyu Dzingirai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Miguel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guerbois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182712v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiedza R. Mudavanhu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venancio H. Imbayarwo-Chikosi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Mukamuri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37283" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182644v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Do Linh San" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.70011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180434v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louren&#231;o Mapaco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Hofisso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Gomes-Jaintilal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabionehealth.2023.0007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010045v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicia Giva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10446" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181802v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Tully" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Batten" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ashby" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mana Mahapatra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krupali Parekh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-41630-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172115v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kwiatek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaidet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chardonnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chardonnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/5542497" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167917v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Schloesing" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chambon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courbin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10240" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180560v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313157v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryony A Jones" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mdetele" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Keyyu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gakuya" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13050838" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165534v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Louis Roger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fourni&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Binot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Wieland" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Anthony Kock" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.636509" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155439v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ward" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Perrotton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.616328" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985784v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman L. Mukarati" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okechukwu C. Ndumnego" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunday O. Ochai" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Jauro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Loveridge" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13842" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03013966v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Mukarati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gift Matope" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daud Ndhlovu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008800" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02612444v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez Aguilar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Begovoeva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Kalema-Zikusoka" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Driciru" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12030293" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03065119v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chambon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinley Choden" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ravon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-020-00232-8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980590v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rumiano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Wielgus" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Valls-Fox" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12193218" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944524v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lindsey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Allan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peadar Brehony" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Dickman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Robson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-1275-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101483v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kock" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2542-5196(20)30179-0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917348v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Corn&#233;lis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Garine&#8208;wichatitsky" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Cain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6608" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02612582v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda E Fine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pruvot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla T O Benfield" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cattoli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00050" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174430v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L. Mutumi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme S. Cumming" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazeika P. Sullivan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos C&#225;ceres" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/condor/duz049" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963627v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Monjane" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fafetine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derc&#237;lia Arone" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2019.00370" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02440324v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davies Pfukenyi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Bou&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Talignani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoni Chiweshe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2018.01.007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01929337v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cappelle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Liegeois" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M de Nys" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v10100549" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622855v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Mukarati" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ndumnego" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Heerden" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N. Ndhlovu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matope" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268818001577" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107522v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12585" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617656v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chiweshe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mundava" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abolnik" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Dondona" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10393-017-1282-5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573612v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clermont" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ril Massot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ruppe" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03771-15" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341394v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme S Cumming" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-015-0217-9" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00528649v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Z. Cameron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.12.001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91NK7G5S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183103v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Bucuane" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Chilundo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Ducrot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181413v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dufleit" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degenne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179642v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Lee-Cruz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368038v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2021-631-2021" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177706v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271528v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kapungu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marimo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181409v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174624v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Wielgus" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181294v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Prins" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009006828" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262302v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Fine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bataille" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J. Willett" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82214-8_6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315227v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293548v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tassin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freycon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Locatelli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307050v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Iraki" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Karembu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181300v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyril Renaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Melletti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Fonteyn" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bonhotal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009006828.007" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181306v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Bengis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fekadu Shiferaw" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009006828.017" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180614v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Jori" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180613v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827128v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bennitt" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornelis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009006828.010" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04570732v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009006828.015" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181309v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009006828.024" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181813v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009006828.013" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179295v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Herbinger" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601655v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Angel Barasona" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Michaux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-65365-1_11" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65365-1_11" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578693v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-65365-1_3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65365-1_3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02313823v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornelis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Bel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mikolasek" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060712v6" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04472964v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soushieta Jagadesh" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lajaunie" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Mahur Turan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Bunnefeld" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598649v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lounnas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahidjo Ayouba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Banuls" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Benavides" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44360-026-00103-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246196v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dishon M. Muloi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Berkley" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Hassell" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana L. Brito" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2025.05.006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182787v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Labadie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Morand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne De Nys" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roch Niama" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09524622.2024.2438600" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourgarel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guytrich Franel Nguilili" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.18145" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392376v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Grosbois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Ploquin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mthabisi Ndlovu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simbarashe Ndozore" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Munzamba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01487-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183051v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buke Yussuf Wako" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shauna Richards" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Grace" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianetta Mutie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabionehealth.2025.0014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069086v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dornelas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ant&#227;o" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Bates" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Brambilla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chase" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182747v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Figui&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meunier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Mugabe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabionehealth.2025.0003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182950v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimbai Gobvu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharai Ncube" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venancio E. Imbayarwo-Chikosi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bourgeois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca H. Mugabe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.525" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182169v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Talenti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Wilkinson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Cook" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanneke D. Hemmink" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith A. Paxton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06481-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183306v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Musekiwa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vupenyu Dzingirai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Miguel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guerbois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182712v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiedza R. Mudavanhu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venancio H. Imbayarwo-Chikosi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Mukamuri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37283" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182644v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Do Linh San" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.70011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180434v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louren&#231;o Mapaco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Hofisso" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Gomes-Jaintilal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabionehealth.2023.0007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010045v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicia Giva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10446" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181802v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Tully" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Batten" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ashby" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mana Mahapatra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krupali Parekh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-41630-3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172115v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kwiatek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaidet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chardonnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chardonnet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/5542497" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167917v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Schloesing" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chambon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courbin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10240" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180560v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313157v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryony A Jones" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mdetele" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Keyyu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gakuya" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13050838" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165534v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Louis Roger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fourni&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Binot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Wieland" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Anthony Kock" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.636509" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155439v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ward" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Perrotton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.616328" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985784v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman L. Mukarati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okechukwu C. Ndumnego" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunday O. Ochai" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Jauro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Loveridge" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13842" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03013966v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Mukarati" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gift Matope" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daud Ndhlovu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008800" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02612444v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez Aguilar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Begovoeva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Kalema-Zikusoka" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Driciru" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12030293" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03065119v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chambon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinley Choden" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ravon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-020-00232-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980590v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rumiano" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Wielgus" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Valls-Fox" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12193218" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944524v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lindsey" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Allan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peadar Brehony" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Dickman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Robson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-1275-6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101483v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kock" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2542-5196(20)30179-0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917348v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Corn&#233;lis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Garine&#8208;wichatitsky" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Cain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6608" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02612582v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda E Fine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pruvot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla T O Benfield" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cattoli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00050" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174430v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L. Mutumi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme S. Cumming" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazeika P. Sullivan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos C&#225;ceres" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/condor/duz049" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963627v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Monjane" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fafetine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derc&#237;lia Arone" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2019.00370" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02440324v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davies Pfukenyi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Bou&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Talignani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoni Chiweshe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2018.01.007" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01929337v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cappelle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Liegeois" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M de Nys" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v10100549" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622855v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Mukarati" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ndumnego" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Heerden" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N. Ndhlovu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matope" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268818001577" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107522v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12585" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617656v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chiweshe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mundava" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abolnik" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Dondona" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10393-017-1282-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573612v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clermont" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ril Massot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ruppe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03771-15" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341394v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme S Cumming" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-015-0217-9" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00528649v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Z. Cameron" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.12.001" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183103v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Bucuane" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Chilundo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Ducrot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181413v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dufleit" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degenne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179642v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Lee-Cruz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368038v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2021-631-2021" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177706v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271528v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kapungu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marimo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181409v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174624v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Wielgus" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181294v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Prins" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009006828" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576768v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tassin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freycon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Locatelli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04331-3_9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262302v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Fine" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bataille" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J. Willett" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82214-8_6" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315227v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307050v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Iraki" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Karembu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293548v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181300v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyril Renaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Melletti" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Fonteyn" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bonhotal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009006828.007" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181306v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Bengis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fekadu Shiferaw" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009006828.017" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180614v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Jori" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180613v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827128v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bennitt" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornelis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009006828.010" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181309v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009006828.024" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04570732v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009006828.015" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181813v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009006828.013" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179295v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Herbinger" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601655v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Angel Barasona" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Michaux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-65365-1_11" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65365-1_11" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578693v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-65365-1_3" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65365-1_3" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02313823v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornelis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Bel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mikolasek" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060712v6" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04472964v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soushieta Jagadesh" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lajaunie" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Mahur Turan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Bunnefeld" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>