--- v2 (2026-04-30)
+++ v3 (2026-05-26)
@@ -234,1678 +234,1678 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05598649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the microbiota to study connectivity at human-animal interfaces</w:t>
+                <w:t xml:space="preserve">Habitat sharing and interspecies interactions in caves used by bats in the Republic of Congo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dishon M. Muloi</w:t>
+                <w:t xml:space="preserve">Morgane Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Caron</w:t>
+                <w:t xml:space="preserve">Serge Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James A. Berkley</w:t>
+                <w:t xml:space="preserve">Mathieu Bourgarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James M. Hassell</w:t>
+                <w:t xml:space="preserve">Fabien Roch Niama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilana L. Brito</w:t>
+                <w:t xml:space="preserve">Guytrich Franel Nguilili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 p. </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.e18145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tim.2025.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.18145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246196v1</w:t>
+                <w:t xml:space="preserve">hal-05182649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive acoustic monitoring of cave-dwelling bats with a sonotype classifier</w:t>
+                <w:t xml:space="preserve">Foot-and-mouth disease dynamics in multi-species livestock systems at the interface of African protected areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Labadie</w:t>
+                <w:t xml:space="preserve">Oriane Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Morand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Caron</w:t>
+                <w:t xml:space="preserve">Vladimir Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène De Nys</w:t>
+                <w:t xml:space="preserve">Mthabisi Ndlovu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Roch Niama</w:t>
+                <w:t xml:space="preserve">Simbarashe Ndozore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Munzamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioacoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09524622.2024.2438600⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 56 (1), pp.58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-025-01487-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05182787v1</w:t>
+                <w:t xml:space="preserve">hal-05002511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat sharing and interspecies interactions in caves used by bats in the Republic of Congo</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Building the future one health workforce in eastern and southern Africa: Gaps and opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guytrich Franel Nguilili</w:t>
+                <w:t xml:space="preserve">Buke Yussuf Wako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shauna Richards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Grace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ianetta Mutie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.18145⟩</w:t>
+              <w:t xml:space="preserve">CABI One Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (1), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/cabionehealth.2025.0014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05182649v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05183051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foot-and-mouth disease dynamics in multi-species livestock systems at the interface of African protected areas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bridging gaps and leveraging opportunities for One Health: Feedback from the 8th World One Health Congress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Ploquin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Simbarashe Ndozore</w:t>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Munzamba</w:t>
+                <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Figuié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prisca Mugabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-025-01487-y⟩</w:t>
+              <w:t xml:space="preserve">CABI One Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (1), pp.0003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/cabionehealth.2025.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392376v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building the future one health workforce in eastern and southern Africa: Gaps and opportunities</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BioTIME 2.0: Expanding and Improving a Database of Biodiversity Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ianetta Mutie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Caron</w:t>
+                <w:t xml:space="preserve">Maria Dornelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Antão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Bates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Brambilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CABI One Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1079/cabionehealth.2025.0014⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.70003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05183051v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioTIME 2.0: Expanding and Improving a Database of Biodiversity Time Series</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preferred livestock interventions for small-scale farmers in the Great Limpopo transfrontier conservation area: A demand-driven and participatory approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Chase</w:t>
+                <w:t xml:space="preserve">Vimbai Gobvu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharai Ncube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venancio E. Imbayarwo-Chikosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prisca H. Mugabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.70003⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069086v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging gaps and leveraging opportunities for One Health: Feedback from the 8th World One Health Congress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Passive acoustic monitoring of cave-dwelling bats with a sonotype classifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Serge Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Prisca Mugabe</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène De Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Roch Niama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CABI One Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1079/cabionehealth.2025.0003⟩</w:t>
+              <w:t xml:space="preserve">Bioacoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (1), pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09524622.2024.2438600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05182747v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferred livestock interventions for small-scale farmers in the Great Limpopo transfrontier conservation area: A demand-driven and participatory approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using the microbiota to study connectivity at human-animal interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharai Ncube</w:t>
+                <w:t xml:space="preserve">Dishon M. Muloi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venancio E. Imbayarwo-Chikosi</w:t>
+                <w:t xml:space="preserve">James A. Berkley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Bourgeois</w:t>
+                <w:t xml:space="preserve">James M. Hassell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prisca H. Mugabe</w:t>
+                <w:t xml:space="preserve">Ilana L. Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5, pp.e23. </w:t>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2025.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05182950v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continent-wide genomic analysis of the African buffalo (Syncerus caffer)</w:t>
+                <w:t xml:space="preserve">Induced grazing land scarcity and disease risks in transfrontier conservation areas: Evidence from communities at the southern edge of Gonarezhou National Park, Zimbabwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Talenti</w:t>
+                <w:t xml:space="preserve">Benjamin Musekiwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toby Wilkinson</w:t>
+                <w:t xml:space="preserve">Vupenyu Dzingirai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth A. Cook</w:t>
+                <w:t xml:space="preserve">Eve Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanneke D. Hemmink</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chloé Guerbois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Zambezia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 47 (1), pp.94-110</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05182169v1</w:t>
+                <w:t xml:space="preserve">hal-05183306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced grazing land scarcity and disease risks in transfrontier conservation areas: Evidence from communities at the southern edge of Gonarezhou National Park, Zimbabwe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Socio-economic and ecological factors linked to the adoption of foreign livestock breeds by Zimbabwean smallholders farmers in the Great Limpopo Transfrontier Conservation Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiedza R. Mudavanhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prisca H. Mugabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venancio H. Imbayarwo-Chikosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Musekiwa</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Billy Mukamuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venancio H. Imbayarwo-Chikosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zambezia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 77, pp.37283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19182/remvt.37283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05183306v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-economic and ecological factors linked to the adoption of foreign livestock breeds by Zimbabwean smallholders farmers in the Great Limpopo Transfrontier Conservation Area</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Venancio H. Imbayarwo-Chikosi</w:t>
+                <w:t xml:space="preserve">Video of rusty-spotted genets consuming bats and other prey: Behaviors observed and eco-epidemiological considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Do Linh San</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Roch Niama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.19182/remvt.37283⟩</w:t>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (11), 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.70011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05182712v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video of rusty-spotted genets consuming bats and other prey: Behaviors observed and eco-epidemiological considerations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Labadie</w:t>
+                <w:t xml:space="preserve">Continent-wide genomic analysis of the African buffalo (Syncerus caffer)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Talenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toby Wilkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth A. Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanneke D. Hemmink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Do Linh San</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabien Roch Niama</w:t>
+                <w:t xml:space="preserve">Edith A. Paxton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (11), 10 p. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7, pp.792. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ecs2.70011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-024-06481-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05182644v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural drivers of vulnerability at the human-rodent interface in the Limpopo National Park, Mozambique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Figuié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourenço Mapaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Hofisso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1969,103 +1969,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using anticipation to unveil drivers of local livelihoods in Transfrontier Conservation Areas: A call for more environmental justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Guerbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicia Giva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca Mugabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billy Mukamuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">People and Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5 (2), pp.726-741. </w:t>
@@ -2237,51 +2237,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peste Des Petits Ruminants Screening and Diagnostic Tests in African Wildlife in the Context of Rinderpest Eradication (1994–2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kwiatek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2384,90 +2384,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foraging and mating behaviors of Hypsignathus monstrosus at the bat-human interface in a central African rainforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Schloesing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (7), pp.e10240. </w:t>
@@ -2505,51 +2505,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le parc naturel du Gorongosa: une renaissance au Mozambique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 334, pp.34-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2568,1099 +2568,1099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05180560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peste des Petits Ruminants Virus Infection at the Wildlife–Livestock Interface in the Greater Serengeti Ecosystem, 2015–2019</w:t>
+                <w:t xml:space="preserve">Editorial: Peste des Petits Ruminants (PPR): Generating evidence to support eradication efforts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bryony A Jones</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mana Mahapatra</w:t>
+                <w:t xml:space="preserve">Francois Louis Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Mdetele</w:t>
+                <w:t xml:space="preserve">Guillaume Fournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julius Keyyu</w:t>
+                <w:t xml:space="preserve">Aurélie Binot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Gakuya</w:t>
+                <w:t xml:space="preserve">Barbara Wieland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Anthony Kock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v13050838⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, pp.636509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2020.636509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313157v1</w:t>
+                <w:t xml:space="preserve">hal-03165534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Peste des Petits Ruminants (PPR): Generating evidence to support eradication efforts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Louis Roger</w:t>
+                <w:t xml:space="preserve">“Health in” and “Health of” Social-Ecological Systems: A Practical Framework for the Management of Healthy and Resilient Agricultural and Natural Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Binot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Fournié</w:t>
+                <w:t xml:space="preserve">John Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Binot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Richard Anthony Kock</w:t>
+                <w:t xml:space="preserve">Arthur Perrotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2020.636509⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2020.616328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165534v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Health in” and “Health of” Social-Ecological Systems: A Practical Framework for the Management of Healthy and Resilient Agricultural and Natural Ecosystems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Binot</w:t>
+                <w:t xml:space="preserve">A serological survey of Bacillus anthracis reveals widespread exposure to the pathogen in free‐range and captive lions in Zimbabwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norman L. Mukarati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okechukwu C. Ndumnego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Ward</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Caron</w:t>
+                <w:t xml:space="preserve">Sunday O. Ochai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Perrotton</w:t>
+                <w:t xml:space="preserve">Solomon Jauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Loveridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2020.616328⟩</w:t>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (3), pp.1676-1684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tbed.13842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155439v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A serological survey of Bacillus anthracis reveals widespread exposure to the pathogen in free‐range and captive lions in Zimbabwe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peste des Petits Ruminants Virus Infection at the Wildlife–Livestock Interface in the Greater Serengeti Ecosystem, 2015–2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Okechukwu C. Ndumnego</w:t>
+                <w:t xml:space="preserve">Bryony A Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mana Mahapatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunday O. Ochai</w:t>
+                <w:t xml:space="preserve">Daniel Mdetele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solomon Jauro</w:t>
+                <w:t xml:space="preserve">Julius Keyyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Loveridge</w:t>
+                <w:t xml:space="preserve">Francis Gakuya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 68 (3), pp.1676-1684. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tbed.13842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v13050838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02985784v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pattern of anthrax at the wildlife-livestock-human interface in Zimbabwe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patterns of foraging activity and fidelity in a southeast Asian flying fox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Schloesing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norman Mukarati</w:t>
+                <w:t xml:space="preserve">Remi Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gift Matope</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
+                <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daud Ndhlovu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Caron</w:t>
+                <w:t xml:space="preserve">Kinley Choden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008800⟩</w:t>
+              <w:t xml:space="preserve">Movement Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40462-020-00232-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013966v1</w:t>
+                <w:t xml:space="preserve">hal-03065119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peste des Petits Ruminants at the Wildlife–Livestock Interface in the Northern Albertine Rift and Nile Basin, East Africa</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Remote Sensing of Environmental Drivers Influencing the Movement Ecology of Sympatric Wild and Domestic Ungulates in Semi-Arid Savannas, a Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattia Begovoeva</w:t>
+                <w:t xml:space="preserve">Florent Rumiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gladys Kalema-Zikusoka</w:t>
+                <w:t xml:space="preserve">Elodie Wielgus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaret Driciru</w:t>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Valls-Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v12030293⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (19), pp.33-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12193218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612444v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of foraging activity and fidelity in a southeast Asian flying fox</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The pattern of anthrax at the wildlife-livestock-human interface in Zimbabwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annelise Tran</w:t>
+                <w:t xml:space="preserve">Norman Mukarati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinley Choden</w:t>
+                <w:t xml:space="preserve">Gift Matope</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Ravon</w:t>
+                <w:t xml:space="preserve">Daud Ndhlovu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (1), </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (10), pp.e0008800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40462-020-00232-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065119v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote Sensing of Environmental Drivers Influencing the Movement Ecology of Sympatric Wild and Domestic Ungulates in Semi-Arid Savannas, a Review</w:t>
+                <w:t xml:space="preserve">Peste des Petits Ruminants at the Wildlife–Livestock Interface in the Northern Albertine Rift and Nile Basin, East Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Rumiano</w:t>
+                <w:t xml:space="preserve">Xavier Fernandez Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mana Mahapatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Wielgus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eve Miguel</w:t>
+                <w:t xml:space="preserve">Mattia Begovoeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+                <w:t xml:space="preserve">Gladys Kalema-Zikusoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Valls-Fox</w:t>
+                <w:t xml:space="preserve">Margaret Driciru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (19), pp.33-53. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs12193218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v12030293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02980590v1</w:t>
+                <w:t xml:space="preserve">hal-02612444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conserving Africa’s wildlife and wildlands through the COVID-19 crisis and beyond</w:t>
               </w:r>
@@ -3780,77 +3780,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Will the COVID-19 crisis trigger a One Health coming-of-age?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Binot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3914,51 +3914,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are fission–fusion dynamics consistent among populations? A large‐scale study with Cape buffalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Wielgus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cornélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4087,51 +4087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pruvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla T O Benfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Cattoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4221,51 +4221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graeme S. Cumming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazeika P. Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Cáceres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4364,51 +4364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Fafetine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dercília Arone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6, pp.370. </w:t>
@@ -4446,51 +4446,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation of Alphacoronavirus, Betacoronavirus and Paramyxovirus in Hipposideros bat species in Zimbabwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bourgarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davies Pfukenyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4574,563 +4574,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ebola Virus maintenance : if not (only) bats, what else?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A serological survey of anthrax in domestic dogs in Zimbabwe: a potential tool for anthrax surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cappelle</w:t>
+                <w:t xml:space="preserve">N.L. Mukarati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Liegeois</w:t>
+                <w:t xml:space="preserve">O. Ndumnego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène M de Nys</w:t>
+                <w:t xml:space="preserve">H. van Heerden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. N. Ndhlovu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Matope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v10100549⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 146 (12), pp.1526-1532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0950268818001577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929337v1</w:t>
+                <w:t xml:space="preserve">hal-02622855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A serological survey of anthrax in domestic dogs in Zimbabwe: a potential tool for anthrax surveillance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Ndumnego</w:t>
+                <w:t xml:space="preserve">Ebola Virus maintenance : if not (only) bats, what else?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bourgarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. van Heerden</w:t>
+                <w:t xml:space="preserve">Julien Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. N. Ndhlovu</w:t>
+                <w:t xml:space="preserve">Florian Liegeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Matope</w:t>
+                <w:t xml:space="preserve">Hélène M de Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 146 (12), pp.1526-1532. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (10), pp.549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0950268818001577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v10100549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622855v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers of foot-and-mouth disease in cattle at wild/domestic interface: Insights from farmers, buffalo and lions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Avian viral pathogens in swallows, Zimbabwe infectious diseases in &amp;lt;em&amp;gt;Hirundinidae&amp;lt;/em&amp;gt;: A risk to swallow?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chiweshe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mundava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Abolnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Dondona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ddi.12585⟩</w:t>
+              <w:t xml:space="preserve">EcoHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (4), pp.805-809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10393-017-1282-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107522v1</w:t>
+                <w:t xml:space="preserve">hal-02617656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian viral pathogens in swallows, Zimbabwe infectious diseases in &amp;lt;em&amp;gt;Hirundinidae&amp;lt;/em&amp;gt;: A risk to swallow?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Drivers of foot-and-mouth disease in cattle at wild/domestic interface: Insights from farmers, buffalo and lions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. C. Dondona</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcoHealth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 14 (4), pp.805-809. </w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (9), pp.1018-1030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10393-017-1282-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ddi.12585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617656v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escherichia coli Population Structure and Antibiotic Resistance at a Buffalo/Cattle Interface in Southern Africa</w:t>
               </w:r>
@@ -5168,51 +5168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méril Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ruppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 82 (5), pp.1459-1467. </w:t>
@@ -5250,90 +5250,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridge hosts, a missing link for disease ecology in multi-host systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graeme S Cumming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gaidet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5380,90 +5380,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary biology, community ecology and avian influenza research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gaidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elissa Z. Cameron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5594,51 +5594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Chilundo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaèle Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African Crop Science Society Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eduardo Mondlane University, Sep 2024, Maputo, Mozambique. pp.174-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5663,90 +5663,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to integrate satellite-derived indicators into models of animal mobility?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rumiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Dufleit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5814,77 +5814,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larisa Lee-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène De Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living Planet Symposium 2022 (LPS2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESA; DLR, May 2022, Bonn, Germany. 1 p</w:t>
@@ -5913,103 +5913,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined use of remote sensing and spatial modelling: When surface water impacts buffalo (syncerus caffer caffer) movements in savanna environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rumiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. ISPRS Congress "Imaging today, foreseeing tomorrow", Commission III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N. Paparoditis, C. Mallet, F. Lafarge, M. Y. Yang, J. Jiang, A. Shaker, H. Zhang, X. Liang, B. Osmanoglu, U. Soergel, E. Honkavaara, M. Scaioni, J. Zhang, A. Peled, L. Wu, R. Li, M. Yoshimura, K. Di, O. Altan, H. M. Abdulmuttalib, ​and F. S. Faruque, Jul 2021, Online, France. pp.631-638, </w:t>
@@ -6047,103 +6047,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation spatiale des contacts entre ongulés sauvages et domestiques dans les paysages d'interface en Afrique Australe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rumiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres d'écologie des paysages (REP 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFE, Oct 2021, Rennes, France. 1 p</w:t>
@@ -6204,103 +6204,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Status, challenges and opportunities for improved multi-sectoral coordination and implementation of One Health activities in Zimbabwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gift Matope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca H. Mugabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kapungu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène De Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. World One Health Congress (WOHC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Cape Town, South Africa. s.n., 1 p., 2024</w:t>
@@ -6381,51 +6381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Schloesing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement Ecology of Animals, Proximate and Ultimate Drivers of Animal Movement, Gordon Research Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lucca, Italy. GRC, 1 p., 2023</w:t>
@@ -6454,103 +6454,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote sensing and the mobility of buffalo and cattle in Southern Africa: a review of the key environmental factors and their characterization from Earth Observation satellite imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rumiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Wielgus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement Ecology of Animals, Gordon Research Conference, Animal Movement as a Link Between Ecology, Evolution and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Barga, Italy. GRS, 1 p., 2019</w:t>
@@ -6611,51 +6611,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecology and management of the African buffalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cornélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6766,51 +6766,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forests and climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Freycon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6917,51 +6917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Fine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7023,182 +7023,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Health at scale: social-ecological system health</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Forêts et changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Roger François (ed.); Olive Marie-Marie (ed.); Peyre Marie-Isabelle (ed.); Pfeiffer Dirk (ed.); Zinsstag Jakob (ed.). </w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Freycon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Blanfort Vincent (ed.); Demenois Julien (ed.); Hrabanski Marie (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One health atlas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed. Quae, pp.160-161, 2025, 978-2-7592-4027-2</w:t>
+              <w:t xml:space="preserve">L'agriculture et les systèmes alimentaires du monde face au changement climatique. Enjeux pour les Suds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Quae, pp.179-188, 2025, 978-2-7592-4009-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05315227v1</w:t>
+                <w:t xml:space="preserve">hal-05293548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacitating One Health in Eastern and Southern Africa (COHESA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shauna Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibiana Iraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène De Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Karembu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7238,1221 +7281,1178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05307050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forêts et changement climatique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">One Health at scale: social-ecological system health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Blanfort Vincent (ed.); Demenois Julien (ed.); Hrabanski Marie (ed.). </w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roger François (ed.); Olive Marie-Marie (ed.); Peyre Marie-Isabelle (ed.); Pfeiffer Dirk (ed.); Zinsstag Jakob (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'agriculture et les systèmes alimentaires du monde face au changement climatique. Enjeux pour les Suds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed. Quae, pp.179-188, 2025, 978-2-7592-4009-8</w:t>
+              <w:t xml:space="preserve">One health atlas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Quae, pp.160-161, 2025, 978-2-7592-4027-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05293548v1</w:t>
+                <w:t xml:space="preserve">hal-05315227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation status of the African buffalo: a continent-wide assessment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quels modes de gestion de la santé animale dans un cadre One Health ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Cyril Renaud</w:t>
+                <w:t xml:space="preserve">Pascal Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Melletti</w:t>
+                <w:t xml:space="preserve">Ferran Jori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davy Fonteyn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Bonhotal</w:t>
+                <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Caron Alexandre (ed.); Cornélis Daniel (ed.); Chardonnet Philippe (ed.); Prins Herbert H.T. (ed.). </w:t>
+              <w:t xml:space="preserve">Lauvie Anne (ed.); Audiot Annick (ed.); Verrier Etienne (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and management of the African buffalo</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La biodiversité domestique. Vers de nouveaux liens entre élevage, territoires et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Quae, pp.202-217, 2023, 978-2-7592-3681-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05181300v1</w:t>
+                <w:t xml:space="preserve">hal-05180614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">African buffalo and colonial cattle: Is Systems Change the best future for farming and nature in Africa?</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Caron Alexandre (ed.); Cornélis Daniel (ed.); Chardonnet Philippe (ed.); Prins Herbert H.T. (ed.). </w:t>
+                <w:t xml:space="preserve">Agrobiodiversité animale et risques sanitaires: regards croisés Nord-Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cappelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Jori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lauvie Anne (ed.); Audiot Annick (ed.); Verrier Etienne (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and management of the African buffalo</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La biodiversité domestique. Vers de nouveaux liens entre élevage, territoires et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Quae, pp.187-201, 2023, 978-2-7592-3681-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05181306v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05180613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels modes de gestion de la santé animale dans un cadre One Health ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Knowns and unknowns in African buffalo ecology and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Prins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cornélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Lauvie Anne (ed.); Audiot Annick (ed.); Verrier Etienne (ed.). </w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caron Alexandre (ed.); Cornélis Daniel (ed.); Chardonnet Philippe (ed.); Prins Herbert H.T. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La biodiversité domestique. Vers de nouveaux liens entre élevage, territoires et société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology and management of the African buffalo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.487-516, 2023, Ecology, Biodiversity and Conservation, 978-1-316-51874-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781009006828.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05180614v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrobiodiversité animale et risques sanitaires: regards croisés Nord-Sud</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">African buffalo social dynamics: what is a buffalo herd?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Lauvie Anne (ed.); Audiot Annick (ed.); Verrier Etienne (ed.). </w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Bennitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Wielgus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cornelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandre Caron; Daniel Cornélis; Philippe Chardonnet; Herbert H. T. Prins. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La biodiversité domestique. Vers de nouveaux liens entre élevage, territoires et société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology and management of the African Buffalo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.153-179, 2023, 978-1-316-51874-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781009006828.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05180613v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">African buffalo social dynamics: what is a buffalo herd?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Characterization of Buffalo/Cattle Interactions for Assessing Pathogen Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Rumiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Wielgus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre Caron; Daniel Cornélis; Philippe Chardonnet; Herbert H. T. Prins. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and management of the African Buffalo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cambridge University Press, pp.153-179, 2023, 978-1-316-51874-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/9781009006828.010⟩</w:t>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.269-293, 2023, 978-1-316-51874-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781009006828.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04827128v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowns and unknowns in African buffalo ecology and management</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caron Alexandre (ed.); Cornélis Daniel (ed.); Chardonnet Philippe (ed.); Prins Herbert H.T. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and management of the African buffalo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cambridge University Press, pp.487-516, 2023, Ecology, Biodiversity and Conservation, 978-1-316-51874-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/9781009006828.024⟩</w:t>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.235-237, 2023, Ecology, Biodiversity and Conservation, 978-1-316-51874-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781009006828.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05181309v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Buffalo/Cattle Interactions for Assessing Pathogen Transmission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annelise Tran</w:t>
+                <w:t xml:space="preserve">African buffalo and colonial cattle: Is Systems Change the best future for farming and nature in Africa?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G. Bengis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fekadu Shiferaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Gakuya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mdetele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alexandre Caron; Daniel Cornélis; Philippe Chardonnet; Herbert H. T. Prins. </w:t>
+              <w:t xml:space="preserve">Caron Alexandre (ed.); Cornélis Daniel (ed.); Chardonnet Philippe (ed.); Prins Herbert H.T. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and management of the African Buffalo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/9781009006828.015⟩</w:t>
+              <w:t xml:space="preserve">Ecology and management of the African buffalo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.320-349, 2023, Ecology, Biodiversity and Conservation, 978-1-316-51874-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781009006828.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570732v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Conservation status of the African buffalo: a continent-wide assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cornélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Cyril Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Melletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Fonteyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bonhotal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caron Alexandre (ed.); Cornélis Daniel (ed.); Chardonnet Philippe (ed.); Prins Herbert H.T. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and management of the African buffalo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cambridge University Press, pp.235-237, 2023, Ecology, Biodiversity and Conservation, 978-1-316-51874-8. </w:t>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.66-115, 2023, Ecology, Biodiversity and Conservation, 978-1-316-51874-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/9781009006828.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/9781009006828.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05181813v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émergence/réémergence d'agents infectieux et risques épidémiques dans les forêts d'Afrique centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bourgarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Jori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène De Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilka Herbinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8492,321 +8492,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of Wildlife-Livestock Interfaces: The Need for Interdisciplinary Approaches and a Dedicated Thematic Field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The Ecology of Pathogens Transmission at the Wildlife-Livestock Interface: Beyond Disease Ecology, Towards Socio-Ecological System Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Valls-Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joaquín Vicente; Kurt C. Vercauteren; Christian Gortázar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diseases at the Wildlife - Livestock Interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.339-367, 2021, Wildlife Research Monographs, 978-3-030-65365-1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-65365-1_11⟩</w:t>
+              <w:t xml:space="preserve">, pp.91-119, 2021, Wildlife Research Monographs, 978-3-030-65365-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-65365-1_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601655v1</w:t>
+                <w:t xml:space="preserve">hal-03578693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ecology of Pathogens Transmission at the Wildlife-Livestock Interface: Beyond Disease Ecology, Towards Socio-Ecological System Health</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Characterisation of Wildlife-Livestock Interfaces: The Need for Interdisciplinary Approaches and a Dedicated Thematic Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Angel Barasona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joaquín Vicente; Kurt C. Vercauteren; Christian Gortázar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diseases at the Wildlife - Livestock Interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.91-119, 2021, Wildlife Research Monographs, 978-3-030-65365-1. </w:t>
+              <w:t xml:space="preserve">, pp.339-367, 2021, Wildlife Research Monographs, 978-3-030-65365-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-65365-1_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-65365-1_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578693v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une gestion territorialisée de la chasse villageoise et des systèmes alimentaires carnés en Afrique Centrale</w:t>
               </w:r>
@@ -8844,51 +8844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mikolasek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Van Vliet Nathalie, CIFOR (IDN) Nguinguiri Jean Claude, FAO (GAB) Cornélis Daniel, CIRAD-BIOS-UMR ASTRE (FRA) Le Bel Sébastien, CIRAD-ES-UPR BSef (FRA). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communautés locales et utilisation durable de la faune en Afrique centrale</w:t>
@@ -8953,103 +8953,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferred livestock interventions for small-scale farmers in the Great Limpopo Transfrontier Conservation Area: a demand-driven and participatory approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vimbai Gobvu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharai Ncube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venancio E. Imbayarwo-Chikosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca H. Mugabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9116,51 +9116,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity and pandemics: Interdisciplinary research and action priorities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soushieta Jagadesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lajaunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9390,51 +9390,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598649v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lounnas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahidjo Ayouba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Banuls" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Benavides" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44360-026-00103-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246196v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dishon M. Muloi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Berkley" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Hassell" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana L. Brito" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2025.05.006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182787v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Labadie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Morand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne De Nys" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roch Niama" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09524622.2024.2438600" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourgarel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guytrich Franel Nguilili" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.18145" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392376v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Grosbois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Ploquin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mthabisi Ndlovu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simbarashe Ndozore" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Munzamba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01487-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183051v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buke Yussuf Wako" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shauna Richards" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Grace" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianetta Mutie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabionehealth.2025.0014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069086v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dornelas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ant&#227;o" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Bates" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Brambilla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chase" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182747v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Figui&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meunier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Mugabe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabionehealth.2025.0003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182950v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimbai Gobvu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharai Ncube" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venancio E. Imbayarwo-Chikosi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bourgeois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca H. Mugabe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.525" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182169v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Talenti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Wilkinson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Cook" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanneke D. Hemmink" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith A. Paxton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06481-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183306v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Musekiwa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vupenyu Dzingirai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Miguel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guerbois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182712v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiedza R. Mudavanhu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venancio H. Imbayarwo-Chikosi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Mukamuri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37283" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182644v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Do Linh San" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.70011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180434v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louren&#231;o Mapaco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Hofisso" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Gomes-Jaintilal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabionehealth.2023.0007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010045v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicia Giva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10446" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181802v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Tully" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Batten" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ashby" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mana Mahapatra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krupali Parekh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-41630-3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172115v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kwiatek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaidet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chardonnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chardonnet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/5542497" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167917v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Schloesing" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chambon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courbin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10240" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180560v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313157v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryony A Jones" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mdetele" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Keyyu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gakuya" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13050838" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165534v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Louis Roger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fourni&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Binot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Wieland" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Anthony Kock" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.636509" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155439v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ward" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Perrotton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.616328" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985784v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman L. Mukarati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okechukwu C. Ndumnego" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunday O. Ochai" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Jauro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Loveridge" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13842" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03013966v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Mukarati" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gift Matope" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daud Ndhlovu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008800" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02612444v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez Aguilar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Begovoeva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Kalema-Zikusoka" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Driciru" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12030293" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03065119v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chambon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinley Choden" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ravon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-020-00232-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980590v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rumiano" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Wielgus" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Valls-Fox" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12193218" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944524v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lindsey" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Allan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peadar Brehony" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Dickman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Robson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-1275-6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101483v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kock" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2542-5196(20)30179-0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917348v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Corn&#233;lis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Garine&#8208;wichatitsky" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Cain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6608" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02612582v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda E Fine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pruvot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla T O Benfield" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cattoli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00050" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174430v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L. Mutumi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme S. Cumming" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazeika P. Sullivan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos C&#225;ceres" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/condor/duz049" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963627v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Monjane" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fafetine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derc&#237;lia Arone" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2019.00370" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02440324v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davies Pfukenyi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Bou&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Talignani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoni Chiweshe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2018.01.007" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01929337v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cappelle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Liegeois" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M de Nys" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v10100549" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622855v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Mukarati" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ndumnego" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Heerden" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N. Ndhlovu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matope" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268818001577" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107522v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12585" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617656v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chiweshe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mundava" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abolnik" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Dondona" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10393-017-1282-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573612v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clermont" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ril Massot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ruppe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03771-15" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341394v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme S Cumming" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-015-0217-9" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00528649v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Z. Cameron" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.12.001" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183103v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Bucuane" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Chilundo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Ducrot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181413v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dufleit" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degenne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179642v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Lee-Cruz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368038v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2021-631-2021" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177706v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271528v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kapungu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marimo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181409v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174624v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Wielgus" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181294v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Prins" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009006828" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576768v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tassin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freycon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Locatelli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04331-3_9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262302v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Fine" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bataille" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J. Willett" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82214-8_6" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315227v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307050v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Iraki" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Karembu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293548v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181300v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyril Renaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Melletti" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Fonteyn" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bonhotal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009006828.007" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181306v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Bengis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fekadu Shiferaw" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009006828.017" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180614v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Jori" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180613v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827128v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bennitt" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornelis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009006828.010" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181309v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009006828.024" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04570732v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009006828.015" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181813v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009006828.013" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179295v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Herbinger" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601655v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Angel Barasona" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Michaux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-65365-1_11" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65365-1_11" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578693v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-65365-1_3" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65365-1_3" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02313823v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornelis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Bel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mikolasek" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060712v6" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04472964v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soushieta Jagadesh" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lajaunie" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Mahur Turan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Bunnefeld" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598649v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lounnas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahidjo Ayouba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Banuls" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Benavides" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44360-026-00103-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182649v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Labadie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Morand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourgarel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roch Niama" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guytrich Franel Nguilili" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.18145" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002511v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Ploquin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Grosbois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mthabisi Ndlovu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simbarashe Ndozore" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Munzamba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01487-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183051v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buke Yussuf Wako" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shauna Richards" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Grace" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianetta Mutie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabionehealth.2025.0014" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182747v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Figui&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meunier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Mugabe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabionehealth.2025.0003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069086v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dornelas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ant&#227;o" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Bates" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Brambilla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chase" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182950v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimbai Gobvu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharai Ncube" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venancio E. Imbayarwo-Chikosi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bourgeois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca H. Mugabe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.525" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182787v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne De Nys" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09524622.2024.2438600" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246196v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dishon M. Muloi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Berkley" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Hassell" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana L. Brito" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2025.05.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183306v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Musekiwa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vupenyu Dzingirai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Miguel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guerbois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182712v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiedza R. Mudavanhu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venancio H. Imbayarwo-Chikosi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Mukamuri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37283" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182644v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Do Linh San" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.70011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182169v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Talenti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Wilkinson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Cook" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanneke D. Hemmink" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith A. Paxton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06481-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180434v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louren&#231;o Mapaco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Hofisso" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Gomes-Jaintilal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabionehealth.2023.0007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010045v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicia Giva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10446" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181802v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Tully" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Batten" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ashby" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mana Mahapatra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krupali Parekh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-41630-3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172115v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kwiatek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaidet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chardonnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chardonnet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/5542497" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167917v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Schloesing" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chambon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courbin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10240" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180560v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165534v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Louis Roger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fourni&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Binot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Wieland" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Anthony Kock" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.636509" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155439v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ward" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Perrotton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.616328" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985784v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman L. Mukarati" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okechukwu C. Ndumnego" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunday O. Ochai" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Jauro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Loveridge" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13842" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313157v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryony A Jones" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mdetele" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Keyyu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gakuya" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13050838" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03065119v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chambon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinley Choden" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ravon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-020-00232-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980590v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rumiano" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Wielgus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Valls-Fox" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12193218" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03013966v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Mukarati" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gift Matope" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daud Ndhlovu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008800" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02612444v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez Aguilar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Begovoeva" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Kalema-Zikusoka" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Driciru" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12030293" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944524v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lindsey" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Allan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peadar Brehony" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Dickman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Robson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-1275-6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101483v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kock" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2542-5196(20)30179-0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917348v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Corn&#233;lis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Garine&#8208;wichatitsky" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Cain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6608" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02612582v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda E Fine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pruvot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla T O Benfield" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cattoli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00050" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174430v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L. Mutumi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme S. Cumming" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazeika P. Sullivan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos C&#225;ceres" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/condor/duz049" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963627v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Monjane" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fafetine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derc&#237;lia Arone" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2019.00370" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02440324v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davies Pfukenyi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Bou&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Talignani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoni Chiweshe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2018.01.007" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622855v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Mukarati" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ndumnego" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Heerden" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N. Ndhlovu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matope" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268818001577" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01929337v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cappelle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Liegeois" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M de Nys" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v10100549" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617656v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chiweshe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mundava" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abolnik" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Dondona" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10393-017-1282-5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107522v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12585" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573612v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clermont" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ril Massot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ruppe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03771-15" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341394v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme S Cumming" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-015-0217-9" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00528649v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Z. Cameron" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.12.001" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183103v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Bucuane" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Chilundo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Ducrot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181413v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dufleit" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degenne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179642v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Lee-Cruz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368038v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2021-631-2021" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177706v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271528v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kapungu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marimo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181409v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174624v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Wielgus" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181294v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Prins" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009006828" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576768v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tassin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freycon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Locatelli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04331-3_9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262302v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Fine" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bataille" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J. Willett" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82214-8_6" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293548v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307050v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Iraki" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Karembu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315227v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180614v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Jori" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180613v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181309v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009006828.024" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827128v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bennitt" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornelis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009006828.010" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04570732v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009006828.015" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181813v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009006828.013" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181306v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Bengis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fekadu Shiferaw" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009006828.017" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181300v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyril Renaud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Melletti" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Fonteyn" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bonhotal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009006828.007" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179295v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Herbinger" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578693v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-65365-1_3" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65365-1_3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601655v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Angel Barasona" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Michaux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-65365-1_11" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65365-1_11" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02313823v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornelis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Bel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mikolasek" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060712v6" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04472964v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soushieta Jagadesh" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lajaunie" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Mahur Turan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Bunnefeld" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>