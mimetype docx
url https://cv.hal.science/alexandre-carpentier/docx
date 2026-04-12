--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -126,51 +126,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -294,7120 +294,7496 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasmobranch vulnerability to global warming: insights from bioenergetic modelling of catsharks under climate scenarios</w:t>
+                <w:t xml:space="preserve">Estuarine lateral ecotones shape taxonomic and functional structure of fish assemblages. The case of the Seine Estuary, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Coulon</w:t>
+                <w:t xml:space="preserve">Matia Pavkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Elliott</w:t>
+                <w:t xml:space="preserve">Sylvain Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Barreau</w:t>
+                <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lucas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emma Gousset</w:t>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2025.111157⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 313, pp.109066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.109066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047791v1</w:t>
+                <w:t xml:space="preserve">hal-04883978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estuarine lateral ecotones shape taxonomic and functional structure of fish assemblages. The case of the Seine Estuary, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homogeneous fish communities use intertidal salt marshes at high tide, despite environmental diversity: insights from a large-scale monitoring program on French coasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matia Pavkovic</w:t>
+                <w:t xml:space="preserve">Anthony Sturbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Duhamel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.109066⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 211, pp.107477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883978v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of the microphytobenthos in the foodweb of tropical mudflats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hien Nguyen Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 319, pp.109257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2025.109257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shark critical life stage vulnerability to monthly temperature variations under climate change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The Overlooked Threat of Global Warming on Elasmobranch Fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Pilet</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lizé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106531⟩</w:t>
+              <w:t xml:space="preserve">Fish and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/faf.70031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04564966v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking individual experiments and multiscale models to simulate physiological perturbations on aquatic food webs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elasmobranch vulnerability to global warming: insights from bioenergetic modelling of catsharks under climate scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Elliott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+                <w:t xml:space="preserve">Emma Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2024.1400936⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 506, pp.111157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2025.111157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727178v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal dynamic of the benthic food web in subtidal sandbanks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Nexer</w:t>
+                <w:t xml:space="preserve">Corrigendum to “Quantifying larval dispersal portfolio in seabass nurseries using otolith chemical signatures” [Mar. Environ. Res. 196 (2024) 106426]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Teichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tabouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps14573⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 197, pp.106483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616208v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04554973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-morphological features and functional structure of fish assemblages mediate species isotopic niches in estuaries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Trancart</w:t>
+                <w:t xml:space="preserve">Seasonal dynamic of the benthic food web in subtidal sandbanks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. E. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Quillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nexer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.108686⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 735, pp.27-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps14573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487705v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Quantifying larval dispersal portfolio in seabass nurseries using otolith chemical signatures” [Mar. Environ. Res. 196 (2024) 106426]</w:t>
+                <w:t xml:space="preserve">Hydro-morphological features and functional structure of fish assemblages mediate species isotopic niches in estuaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Acou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Françoise Daverat</w:t>
+                <w:t xml:space="preserve">Thomas Trancart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106483⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 299, pp.108686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.108686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04554973v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying larval dispersal portfolio in seabass nurseries using otolith chemical signatures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Acou</w:t>
+                <w:t xml:space="preserve">Linking individual experiments and multiscale models to simulate physiological perturbations on aquatic food webs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Araignous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106426⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.1400936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2024.1400936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489319v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Northeast Atlantic elasmobranch community on the move: Functional reorganization in response to climate change</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantifying larval dispersal portfolio in seabass nurseries using otolith chemical signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthew Mclean</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tabouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.17157⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 196, pp.106426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04430905v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeographical snapshot of life-history traits of European silver eels: insights from otolith microchemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Northeast Atlantic elasmobranch community on the move: Functional reorganization in response to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Elliott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Auber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Bourillon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+                <w:t xml:space="preserve">Matthew Mclean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00027-023-00940-4⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (1), pp.e17157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.17157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04019947v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser la restauration des petits marais littoraux : origine, montage et principaux apports du programme PEPPS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shark critical life stage vulnerability to monthly temperature variations under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gallet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sturbois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Bourrhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/revue-set.2022.41.7433⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 198, pp.106531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266223v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic niches of diadromous fishes inform on interspecific competition in an obstructed catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, pp.1242452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fevo.2023.1242452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoupling carry-over effects from environment in fish nursery grounds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Trancart</w:t>
+                <w:t xml:space="preserve">Analyser la restauration des petits marais littoraux : origine, montage et principaux apports du programme PEPPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Salgueiro-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sturbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gélinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bourrhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159487⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41, pp.7-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/revue-set.2022.41.7433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890706v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the distribution of vulnerable skate from fisheries dependent data using imperfect detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amaëlle Bisch</w:t>
+                <w:t xml:space="preserve">Biogeographical snapshot of life-history traits of European silver eels: insights from otolith microchemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie A M Elliott</w:t>
+                <w:t xml:space="preserve">Bastien Bourillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyoko Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2022.102859⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 85 (2), pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00027-023-00940-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03830696v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stomach content and stable isotope analyses provide complementary insights into the trophic ecology of coastal temperate bentho-demersal assemblages under environmental and anthropogenic pressures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Riera</w:t>
+                <w:t xml:space="preserve">Decoupling carry-over effects from environment in fish nursery grounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Teichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Trancart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2022.105770⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 857, pp.159487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03830764v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling past migrations to determine efficient management rules favouring silver eel escapement from a large regulated Floodplain Lake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stomach content and stable isotope analyses provide complementary insights into the trophic ecology of coastal temperate bentho-demersal assemblages under environmental and anthropogenic pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sturbois Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Cozic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Bourgeaux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eric Feunteun</w:t>
+                <w:t xml:space="preserve">Pascal Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Nature Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnc.2022.126192⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 182, pp.105770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2022.105770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711002v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable Isotope Trajectory Analysis ( SITA ): A new approach to quantify and visualize dynamics in stable isotope studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Riera</w:t>
+                <w:t xml:space="preserve">Modelling past migrations to determine efficient management rules favouring silver eel escapement from a large regulated Floodplain Lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bourgeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Teichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Gillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological monographs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecm.1501⟩</w:t>
+              <w:t xml:space="preserve">Journal for Nature Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67, pp.126192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnc.2022.126192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528297v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal patterns in stable isotope composition of a benthic intertidal food web reveal limited influence from salt marsh vegetation and green tide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Carpentier</w:t>
+                <w:t xml:space="preserve">Stable Isotope Trajectory Analysis ( SITA ): A new approach to quantify and visualize dynamics in stable isotope studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sturbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cucherousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Cáceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Desroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2022.105572⟩</w:t>
+              <w:t xml:space="preserve">Ecological monographs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 92 (2), pp.e1501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecm.1501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03597316v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European flounder foraging movements in an estuarine nursery seascape inferred from otolith microchemistry and stable isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 182, pp.105797. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marenvres.2022.105797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-approach study to reveal eel life-history traits in an obstructed catchment before dam removal</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claudia Gerard</w:t>
+                <w:t xml:space="preserve">Spatio-temporal patterns in stable isotope composition of a benthic intertidal food web reveal limited influence from salt marsh vegetation and green tide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Sturbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Bareille</w:t>
+                <w:t xml:space="preserve">N Desroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Brébant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10750-022-04833-9⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 175, pp.105572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2022.105572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615098v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site characteristics more than vegetation type influence food web structure of intertidal salt marshes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Feunteun</w:t>
+                <w:t xml:space="preserve">A multi-approach study to reveal eel life-history traits in an obstructed catchment before dam removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Teichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tabouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.669759⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 849 (849), pp.1885-1903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-022-04833-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251637v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards transferability in fish migration models: A generic operational tool for predicting silver eel migration in rivers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Modelling the distribution of vulnerable skate from fisheries dependent data using imperfect detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaëlle Bisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A M Elliott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140069⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 206, pp.102859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2022.102859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02932307v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the effectiveness of management measures on skates in a changing world</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Site characteristics more than vegetation type influence food web structure of intertidal salt marshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lafage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Elliott</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thomas Trancart</w:t>
+                <w:t xml:space="preserve">Sylvain Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2020.108684⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.669759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.669759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106757v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and life history trait models indicate vulnerability of skates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie A M Elliott</w:t>
+                <w:t xml:space="preserve">When &amp;quot;safe&amp;quot; dams kill: analyzing combination of impacts of overflow dams on the migration of silver eels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Trancart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 181, pp.102256. </w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 145, pp.105741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2019.102256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2020.105741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495629v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When &amp;quot;safe&amp;quot; dams kill: analyzing combination of impacts of overflow dams on the migration of silver eels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Evaluating the effectiveness of management measures on skates in a changing world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Elliott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bearup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Larivain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Trancart</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Virgile Mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 145, pp.105741. </w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 248, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2020.105741⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2020.108684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007018v1</w:t>
+                <w:t xml:space="preserve">hal-03106757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial functional structure and stable isotopic variation of leptocephali across three current zones in the western South Pacific</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael J Miller</w:t>
+                <w:t xml:space="preserve">Distribution and life history trait models indicate vulnerability of skates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A M Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Trancart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 182, pp.102264. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2020.102264⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 181, pp.102256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2019.102256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02518761v1</w:t>
+                <w:t xml:space="preserve">hal-02495629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of endangered European eels in proximity to a dam during downstream migration: Novel insights using high accuracy 3D acoustic telemetry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Towards transferability in fish migration models: A generic operational tool for predicting silver eel migration in rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Teichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tetard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Trancart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (2), pp.266-279. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 739, pp.140069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eff.12512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04268253v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of salt-marsh management on fish nursery function in the bay of Aiguillon (French Atlantic coast), with a focus on European sea bass diet</w:t>
+                <w:t xml:space="preserve">Microbial functional structure and stable isotopic variation of leptocephali across three current zones in the western South Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Joyeux</w:t>
+                <w:t xml:space="preserve">Leopold Ghinter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11852-017-0501-0⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 182, pp.102264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2020.102264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585823v1</w:t>
+                <w:t xml:space="preserve">hal-02518761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration behaviour and escapement of European silver eels from a large lake and wetland system subject to water level management (Grand‐Lieu Lake, France): New insights from regulated acoustic telemetry data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Behaviour of endangered European eels in proximity to a dam during downstream migration: Novel insights using high accuracy 3D acoustic telemetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Trancart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Virgile Mazel</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 27 (2), pp.570 - 579. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eff.12371⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 29 (2), pp.266-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eff.12512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04285049v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04268253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic variation in stable isotopic and fatty acid composition of three families of anguilliform leptocephali and particulate organic matter (POM) in the western South Pacific</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Mortillaro</w:t>
+                <w:t xml:space="preserve">Migration behaviour and escapement of European silver eels from a large lake and wetland system subject to water level management (Grand‐Lieu Lake, France): New insights from regulated acoustic telemetry data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Trancart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps11575⟩</w:t>
+              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (2), pp.570 - 579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eff.12371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01243513v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04285049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difference in responses of two coastal species to fluctuating salinities and temperatures: Potential modification of specific distribution areas in the context of global change</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of salt-marsh management on fish nursery function in the bay of Aiguillon (French Atlantic coast), with a focus on European sea bass diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Joyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Haie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.02.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (3), pp.435--444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11852-017-0501-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281455v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable isotopic composition of anguilliform leptocephali and other food web components from west of the Mascarene Plateau</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Dupuy</w:t>
+                <w:t xml:space="preserve">Difference in responses of two coastal species to fluctuating salinities and temperatures: Potential modification of specific distribution areas in the context of global change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Trancart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.05.024⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 173, pp.9-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01243573v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of thermal shock during diel vertical migration on the energy required for oceanic migration of the European silver eel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Trancart</w:t>
+                <w:t xml:space="preserve">Geographic variation in stable isotopic and fatty acid composition of three families of anguilliform leptocephali and particulate organic matter (POM) in the western South Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Liénart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Aoyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tudorache</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A Carpentier</w:t>
+                <w:t xml:space="preserve">Jean-Michel Mortillaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2014.12.004⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 544, pp.225-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps11575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154596v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual repeatability of foraging behaviour in a marine predator, the great cormorant, Phalacrocorax carbo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of thermal shock during diel vertical migration on the energy required for oceanic migration of the European silver eel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Trancart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tudorache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.E.E.J.M. van den Thillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Potier</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.02.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 463, pp.168-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2014.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01374434v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the success of managed realignment for the restoration of salt marshes: Lessons from invertebrate communities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Individual repeatability of foraging behaviour in a marine predator, the great cormorant, Phalacrocorax carbo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Angus Garbutt</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lescroel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.03.085⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 103, pp.83-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061276v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does the resuspension of the biofilm alter the functioning of the benthos–pelagos coupled food web of a bare mudflat in Marennes-Oléron Bay (NE Atlantic)?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Stable isotopic composition of anguilliform leptocephali and other food web components from west of the Mascarene Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Aoyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2014.02.003⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 Part A (Part A), pp.69-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097877v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding ecology of Liza spp. in a tidal flat: Evidence of the importance of primary production (biofilm) and associated meiofauna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Como</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Feunteun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 92, pp.86-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.seares.2013.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of pitfall traps for monitoring populations of the amphipod Orchestia gammarella (Pallas 1766) in saltmarshes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Petillon</w:t>
+                <w:t xml:space="preserve">How does the resuspension of the biofilm alter the functioning of the benthos–pelagos coupled food web of a bare mudflat in Marennes-Oléron Bay (NE Atlantic)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Saint-Béat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2012.07.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92, pp.144-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2014.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01610002v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of toxic cyanobacteria on gastropods and microcystin accumulation in a eutrophic lake (Grand-Lieu, France) with special reference to Physa (= Physella) acuta</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Brient</w:t>
+                <w:t xml:space="preserve">Evaluating the success of managed realignment for the restoration of salt marshes: Lessons from invertebrate communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Petillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angus Garbutt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.04.050⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 69, pp.70 - 75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.03.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00504906v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of toxic cyanobacteria on community structure and microcystin accumulation of freshwater molluscs.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Poullain</w:t>
+                <w:t xml:space="preserve">Accuracy of pitfall traps for monitoring populations of the amphipod Orchestia gammarella (Pallas 1766) in saltmarshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Decae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Lance</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Acou</w:t>
+                <w:t xml:space="preserve">David Deruytter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Brient</w:t>
+                <w:t xml:space="preserve">D Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dries Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Petillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2008.08.017⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 113 (2), pp.314 - 316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2012.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00450634v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of commercial fishing and predation by cormorants on the Anguilla anguilla stock of a shallow eutrophic lake</w:t>
+                <w:t xml:space="preserve">Monitoring the subtidal macroalgae percentage cover in an assessment of the human impact on diving sites in Brittany (France): direct estimation versus photography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Éric Feunteun</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ysnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (3), pp.247-252</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00419451v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is topmouth gudgeon Pseudorasbora parva responsible for the decline in sunbleak Leucaspius delineatus populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of toxic cyanobacteria on gastropods and microcystin accumulation in a eutrophic lake (Grand-Lieu, France) with special reference to Physa (= Physella) acuta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Marion</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1095-8649.2007.01671.x⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 408 (17), pp.3560-3568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.04.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00450688v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term dynamics and community structure of freshwater gastropods exposed to parasitism and other environmental stressors.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Influence of toxic cyanobacteria on community structure and microcystin accumulation of freshwater molluscs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Poullain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emilie Lance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 157 (2), pp.609-617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2008.08.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2007.01912.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00264166v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective use and spatial distribution of native and non-native fish in wetland habitats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of commercial fishing and predation by cormorants on the Anguilla anguilla stock of a shallow eutrophic lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Feunteun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Research and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rra.1149⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 74 (9), pp.2132-2138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1095-8649.2009.02286.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337355v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freshwater protected areas: an effective measure to reconcile conservation and exploitation of the threatened European eels (Anguilla anguilla)?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Is topmouth gudgeon Pseudorasbora parva responsible for the decline in sunbleak Leucaspius delineatus populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.E. Gozlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Marion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 16 (4), pp.528-538. </w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 71 (Issue sd), pp.274 - 278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0633.2007.00247.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1095-8649.2007.01671.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00214227v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish emigration from temporary wetlands during drought: the role of physiological tolerance.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Long-term dynamics and community structure of freshwater gastropods exposed to parasitism and other environmental stressors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lauren J. Chapman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiv fur Hydrobiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 168 (2), pp.169-178. </w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53 (3), pp.470-484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/1863-9135/2007/0168-0169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2007.01912.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00093375v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00264166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive parameters in relation to food supply in the whiskered tern (Chlidonias hybrida).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Selective use and spatial distribution of native and non-native fish in wetland habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cucherousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loic Marion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal für Ornithologie = Journal of Ornithology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">River Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (9), pp.1240-1250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rra.1149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00132783v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is topmouth gudgeon responsible for the decline of sunbleak population?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fish emigration from temporary wetlands during drought: the role of physiological tolerance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cucherousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Loic Marion</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren J. Chapman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1095-8649.2007.01671.x⟩</w:t>
+              <w:t xml:space="preserve">Archiv fur Hydrobiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 168 (2), pp.169-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/1863-9135/2007/0168-0169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00168855v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00093375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do fish exploit temporary waters throughout a flooding episode ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Cucherousset</w:t>
+                <w:t xml:space="preserve">Reproductive parameters in relation to food supply in the whiskered tern (Chlidonias hybrida).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Reeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Marion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Management and Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal für Ornithologie = Journal of Ornithology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 148, pp.69-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00168112v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00132783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is mass removal an efficient measure to regulate the North American catfish Ameiurus melas outside of its native range?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Is topmouth gudgeon responsible for the decline of sunbleak population?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Elie Gozlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Marion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Freshwater Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 71 (Supplement D), pp.274-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1095-8649.2007.01671.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00093487v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00168855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat use of an artificial wetland by the invasive catfish Ameiurus melas.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">How do fish exploit temporary waters throughout a flooding episode ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julian D. Olden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fisheries Management and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (4), pp.269-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2400.2007.00555.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0633.2006.00199.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00093355v1</w:t>
+                <w:t xml:space="preserve">hal-00168112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant-water regime management in a wetland : consequences for a floating vegetation-nesting bird, whistered tern Chlidonias hybridus.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Freshwater protected areas: an effective measure to reconcile conservation and exploitation of the threatened European eels (Anguilla anguilla)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cucherousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thoby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrice Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (4), pp.528-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0633.2007.00247.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10531-004-2939-2⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00132887v1</w:t>
+                <w:t xml:space="preserve">hal-00214227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Is mass removal an efficient measure to regulate the North American catfish Ameiurus melas outside of its native range?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cucherousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Freshwater Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21(4), pp.699-704</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00093487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plant-water regime management in a wetland : consequences for a floating vegetation-nesting bird, whistered tern Chlidonias hybridus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Reeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15(11), pp.3469-3480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-004-2939-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00132887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habitat use of an artificial wetland by the invasive catfish Ameiurus melas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cucherousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Eybert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian D. Olden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15, pp.589-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0633.2006.00199.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00093355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le peuplement piscicole dulcaquicole des marais de Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Eybert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penn ar Bed</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 195, pp.15-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00068401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7417,689 +7793,689 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnalités écologiques en estuaire de Seine, du milieu terrestre au milieu aquatique : leçons du projet Seine-Aval 6 - FEREE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Neupert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire scientifique Seine Aval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIP Seine-Aval, Nov 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of a breeding colony of Great Cormorants to changing prey stocks in an inland French natural lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Cormorants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wetlands International-IUCN Cormoran Research Group, Nov 2005, Villeneuve, Switzerland. pp.100-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01095328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité et valeur patrimoniale des habitats subtidaux côtiers de la Péninsule armoricaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ysnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès Européen ‘les environnements côtiers'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00101956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are freshwater protected areas an effective alternative conservation measure for European eels (Anguilla anguilla)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thoby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrice Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of Stream fish: state of the art and future prospects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Leon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00093644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la tolérance thermique dans les processus d'émigration de l'ichtyofaune lors de l'exondation progressive de milieux temporairement inondés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres de l'Ichtyologie en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00093511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of a breeding colony of great cormorant to changing prey stocks in an inland french natural lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Cormorants / 4th Meeting of Wetlands International, Cormorant Research Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Villeneuve, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00015210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8109,1265 +8485,1387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chondrichthyans Distribution Atlas within North-Eastern Atlantic and French Mediterranean waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaëlle Bisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Elasmobranch Association Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Thessalokini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04773055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance des mugilidés sur les réseaux trophiques côtiers dans un contexte de carence en oméga-3 : du niveau sub-individuel à la dynamique trophique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourdaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luuk van Der Heijden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e colloque de l’AFH "Les systèmes halieutiques face aux crises"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Brest, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards carbon neutrality by 2040 in La Rochelle metropolitan area (France): quantifying the role of wetlands and littoral zone in the capture and sequestration of blue carbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Amann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Azémar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSA 59 Using the best scientific knowledge for the sustainable management of estuaries and coastal seas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, San Sebastian, Spain. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of a freshwater gastropod community to environmental perturbations: A long term study in the Combourg lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop « Genericity of responses and adaptation strategies to multiple stresses in organisms of aquatic and terrestrial ecosystems »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paimpont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (6)</w:t>
+        <w:t xml:space="preserve">Rapport (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet CRIJEST : Connectivité, cRoissance et Installation des Juvéniles de poissons dans les nourriceries ESTuariennes - Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Sarah Virag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jézabel Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muséum national d'Histoire naturelle; Station marine de Dinard; Office français de la biodiversité. 2024, 130 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet CRIJEST : Connectivité, cRoissance et Installation des Juvéniles de poissons dans les nourriceries ESTuariennes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure-Sarah Virag</w:t>
+                <w:t xml:space="preserve">Comparaison du Fonctionnement Écologique de secteurs intertidaux contrastés pour la compréhension de leurs connectivités et la Restauration des fonctions Écologiques Estuariennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Neupert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Station marine de Dinard, Muséum National d’Histoire Naturelle. 2024</w:t>
+              <w:t xml:space="preserve">GIP Seine Aval; Université Rouen Normandie; Université de Rennes; MNHN; CSLN. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05488647v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlas des Chondrichtyens de France métropolitaine - Cartographier la présence et la sensibilité des espèces réglementées dans le cadre du programme de mesures D01-PC-OE01-AN1 (sous-action 1) de la DCSMM (Directive Cadre Stratégie Milieu Marin) cycle 2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Éric Durieux</w:t>
+                <w:t xml:space="preserve">Projet CRIJEST : Connectivité, cRoissance et Installation des Juvéniles de poissons dans les nourriceries ESTuariennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Teichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Sarah Virag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Rapport d'expertise de PatriNat et de l'Université de Corse. 2024, 385 pp. + annexes</w:t>
+              <w:t xml:space="preserve">Station marine de Dinard, Muséum National d’Histoire Naturelle. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04475562v3</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalités d'utilisation des habitats aquatiques et estimation de la densité des silures glanes en milieu naturel WP3-1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Dublon</w:t>
+                <w:t xml:space="preserve">Atlas des Chondrichtyens de France métropolitaine - Cartographier la présence et la sensibilité des espèces réglementées dans le cadre du programme de mesures D01-PC-OE01-AN1 (sous-action 1) de la DCSMM (Directive Cadre Stratégie Milieu Marin) cycle 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaëlle Bisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CITERES (CItés, TERritoires, Environnement et Sociétés). 2023, pp.23</w:t>
+              <w:t xml:space="preserve">Rapport d'expertise de PatriNat et de l'Université de Corse. 2024, 385 pp. + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04387085v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04475562v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'arasement des barrages sur l'histoire de vie des espèces amphihalines thalassotoques : cas de l'anguille et du flet de la Sélune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Sarah Virag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MNHN-Station Marine de Dinard; Agence de l'eau Seine Normandie. 2023, 89 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modalités d'utilisation des habitats aquatiques et estimation de la densité des silures glanes en milieu naturel WP3-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boisneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Associations Agréées Des Pêcheurs Professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CITERES (CItés, TERritoires, Environnement et Sociétés). 2023, pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Programme PEPPS - Pertinence Environnementale de la restauration des Petits marais et Prés Salés- rapport Final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Salugueiro Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UBO - Université de Brest; UBS; Université de Rennes 1, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId288"/>
+      <w:footerReference w:type="default" r:id="rId298"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9435,51 +9933,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2140A302"/>
+    <w:nsid w:val="2B902897"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9666,51 +10164,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-carpentier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4013-2660" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558029v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Haderl&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Kervarec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.73237" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047791v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coulon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Elliott" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lucas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gousset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111157" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883978v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matia Pavkovic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duhamel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.109066" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056908v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Nguyen Thanh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bocher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109257" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564966v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Pilet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sturbois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106531" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727178v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1400936" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616208v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Robert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Quillien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bacha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caulle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nexer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14573" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04487705v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108686" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04554973v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106483" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489319v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106426" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04430905v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Auber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mclean" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17157" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019947v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoko Suzuki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-023-00940-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266223v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gallet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Salgueiro-Simon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G&#233;linaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourrhis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2022.41.7433" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384199v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1242452" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890706v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159487" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830696v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A M Elliott" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2022.102859" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830764v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sturbois Anthony" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cozic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Schaal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2022.105770" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711002v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourgeaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gillier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Danet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2022.126192" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528297v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sturbois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de C&#225;ceres" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desroy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riera" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1501" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597316v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sturbois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Riera" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Desroy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Br&#233;bant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Carpentier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2022.105572" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843206v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2022.105797" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03615098v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gerard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-022-04833-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251637v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafage" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.669759" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932307v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tetard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Oliveira" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140069" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106757v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bearup" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Larivain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108684" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02495629v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.102256" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03007018v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Charrier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Mazel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.105741" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02518761v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Ghinter" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Miller" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102264" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268253v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12512" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01585823v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joyeux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Corre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-017-0501-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04285049v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12371" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243513v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Li&#233;nart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Aoyama" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mortillaro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11575" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01281455v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boinet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.02.012" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243573v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Miller" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.05.024" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01154596v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tudorache" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E.E.J.M. van den Thillart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2014.12.004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374434v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Potier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lescroel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.02.008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCWT4W4L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061276v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petillon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Garbutt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.03.085" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097877v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chalumeau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.02.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00932595v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Como" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2013.10.007" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01610002v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Decae" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deruytter" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Bonte" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.07.022" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T9H9MB7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504906v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lance" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brient" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Marion" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.04.050" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L78P8ZJS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450634v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Poullain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.08.017" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0FBXJBJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419451v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marion" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paillisson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2009.02286.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CL8TKQDQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450688v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Gozlan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2007.01671.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S4R2HHP5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264166v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2007.01912.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MN133DJ0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337355v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.1149" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DC8DG4M3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214227v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thoby" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Damien" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2007.00247.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093375v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren J. Chapman" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1863-9135/2007/0168-0169" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132783v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reeber" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168855v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Elie Gozlan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168112v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2400.2007.00555.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LQMWK366-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093487v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093355v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Eybert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian D. Olden" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2006.00199.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B70LJ0VM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132887v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-004-2939-2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2WL2N2JZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068401v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Damien" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375875v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Neupert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01095328v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101956v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ysnel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Perrin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093644v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093511v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015210v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773055v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Stephan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bousquet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Durieux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193349v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Besnard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk van Der Heijden" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03777579v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amann" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01103400v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia G&#233;rard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803899v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Sarah Virag" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Lamoureux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05488647v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04475562v3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durieux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387085v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Associations Agr&#233;&#233;es Des P&#234;cheurs Professionnels" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dublon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649509v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929368v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Salugueiro Simon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourhis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauvergne" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-carpentier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4013-2660" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558029v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Haderl&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Kervarec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.73237" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883978v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matia Pavkovic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duhamel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.109066" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05253397v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Baumann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sturbois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107477" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Nguyen Thanh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bocher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109257" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333529v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coulon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.70031" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047791v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Elliott" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lucas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gousset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111157" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04554973v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106483" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616208v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Robert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Quillien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bacha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caulle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nexer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14573" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04487705v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108686" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727178v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1400936" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489319v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106426" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04430905v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Auber" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mclean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17157" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564966v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Pilet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106531" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384199v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1242452" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266223v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gallet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Salgueiro-Simon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G&#233;linaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourrhis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2022.41.7433" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019947v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourillon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoko Suzuki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-023-00940-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890706v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159487" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830764v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sturbois Anthony" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cozic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Schaal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2022.105770" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711002v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourgeaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gillier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Danet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2022.126192" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528297v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sturbois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de C&#225;ceres" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desroy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riera" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1501" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843206v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2022.105797" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597316v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sturbois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Riera" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Desroy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Br&#233;bant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Carpentier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2022.105572" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03615098v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gerard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-022-04833-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830696v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A M Elliott" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2022.102859" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251637v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafage" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.669759" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03007018v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Charrier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Mazel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.105741" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106757v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bearup" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Larivain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108684" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02495629v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.102256" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932307v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tetard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Oliveira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140069" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02518761v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Ghinter" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Miller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102264" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268253v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12512" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04285049v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12371" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01585823v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joyeux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Corre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-017-0501-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01281455v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boinet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.02.012" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243513v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Li&#233;nart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Aoyama" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mortillaro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11575" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01154596v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tudorache" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E.E.J.M. van den Thillart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2014.12.004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374434v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Potier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lescroel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.02.008" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCWT4W4L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243573v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Miller" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.05.024" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00932595v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Como" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2013.10.007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097877v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chalumeau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.02.003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061276v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petillon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Garbutt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.03.085" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01610002v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Decae" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deruytter" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Bonte" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.07.022" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T9H9MB7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255965v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Artero" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Perrin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ysnel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504906v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lance" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brient" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Marion" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.04.050" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L78P8ZJS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450634v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Poullain" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.08.017" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0FBXJBJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419451v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marion" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paillisson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2009.02286.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CL8TKQDQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450688v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Gozlan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2007.01671.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S4R2HHP5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264166v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2007.01912.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MN133DJ0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337355v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.1149" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DC8DG4M3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093375v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren J. Chapman" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1863-9135/2007/0168-0169" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132783v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reeber" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168855v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Elie Gozlan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168112v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2400.2007.00555.x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LQMWK366-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214227v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thoby" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Damien" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2007.00247.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093487v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132887v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-004-2939-2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2WL2N2JZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093355v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Eybert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian D. Olden" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2006.00199.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B70LJ0VM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068401v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Damien" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375875v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Neupert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01095328v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101956v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093644v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093511v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015210v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773055v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Stephan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bousquet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Durieux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193349v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Besnard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk van Der Heijden" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03777579v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amann" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01103400v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia G&#233;rard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803899v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Sarah Virag" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Lamoureux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306275v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05488647v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04475562v3" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durieux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649509v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387085v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Associations Agr&#233;&#233;es Des P&#234;cheurs Professionnels" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dublon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929368v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Salugueiro Simon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourhis" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauvergne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>