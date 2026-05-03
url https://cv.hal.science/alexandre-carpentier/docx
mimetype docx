--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -294,429 +294,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estuarine lateral ecotones shape taxonomic and functional structure of fish assemblages. The case of the Seine Estuary, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Importance of the microphytobenthos in the foodweb of tropical mudflats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matia Pavkovic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+                <w:t xml:space="preserve">Hien Nguyen Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Duhamel</w:t>
+                <w:t xml:space="preserve">Pierrick Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Carassou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+                <w:t xml:space="preserve">Christel Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 313, pp.109066. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.109066⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 319, pp.109257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2025.109257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883978v1</w:t>
+                <w:t xml:space="preserve">hal-05056908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogeneous fish communities use intertidal salt marshes at high tide, despite environmental diversity: insights from a large-scale monitoring program on French coasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Baumann</w:t>
+                <w:t xml:space="preserve">Anthony Sturbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 211, pp.107477. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of the microphytobenthos in the foodweb of tropical mudflats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estuarine lateral ecotones shape taxonomic and functional structure of fish assemblages. The case of the Seine Estuary, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matia Pavkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hien Nguyen Thanh</w:t>
+                <w:t xml:space="preserve">Sylvain Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Bocher</w:t>
+                <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Lefrançois</w:t>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 319, pp.109257. </w:t>
+              <w:t xml:space="preserve">, 2025, 313, pp.109066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2025.109257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.109066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05056908v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Overlooked Threat of Global Warming on Elasmobranch Fertility</w:t>
               </w:r>
@@ -951,161 +951,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Quantifying larval dispersal portfolio in seabass nurseries using otolith chemical signatures” [Mar. Environ. Res. 196 (2024) 106426]</w:t>
+                <w:t xml:space="preserve">Hydro-morphological features and functional structure of fish assemblages mediate species isotopic niches in estuaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Acou</w:t>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Tabouret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Lizé</w:t>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Daverat</w:t>
+                <w:t xml:space="preserve">Thomas Trancart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 197, pp.106483. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 299, pp.108686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.108686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04554973v1</w:t>
+                <w:t xml:space="preserve">hal-04487705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal dynamic of the benthic food web in subtidal sandbanks</w:t>
               </w:r>
@@ -1219,161 +1219,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-morphological features and functional structure of fish assemblages mediate species isotopic niches in estuaries</w:t>
+                <w:t xml:space="preserve">Corrigendum to “Quantifying larval dispersal portfolio in seabass nurseries using otolith chemical signatures” [Mar. Environ. Res. 196 (2024) 106426]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tabouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Trancart</w:t>
+                <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 299, pp.108686. </w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 197, pp.106483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.108686⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487705v1</w:t>
+                <w:t xml:space="preserve">hal-04554973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking individual experiments and multiscale models to simulate physiological perturbations on aquatic food webs</w:t>
               </w:r>
@@ -1398,51 +1398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Araignous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1506,90 +1506,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying larval dispersal portfolio in seabass nurseries using otolith chemical signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 196, pp.106426. </w:t>
@@ -1813,51 +1813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sturbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 198, pp.106531. </w:t>
@@ -1889,161 +1889,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic niches of diadromous fishes inform on interspecific competition in an obstructed catchment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biogeographical snapshot of life-history traits of European silver eels: insights from otolith microchemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Bastien Bourillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyoko Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Feunteun</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.1242452. </w:t>
+              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 85 (2), pp.39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1242452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00027-023-00940-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384199v1</w:t>
+                <w:t xml:space="preserve">hal-04019947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser la restauration des petits marais littoraux : origine, montage et principaux apports du programme PEPPS</w:t>
               </w:r>
@@ -2055,51 +2055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Salgueiro-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sturbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gélinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2157,161 +2157,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeographical snapshot of life-history traits of European silver eels: insights from otolith microchemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isotopic niches of diadromous fishes inform on interspecific competition in an obstructed catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Bourillon</w:t>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyoko Suzuki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+                <w:t xml:space="preserve">Éric Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 85 (2), pp.39. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.1242452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00027-023-00940-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1242452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04019947v1</w:t>
+                <w:t xml:space="preserve">hal-04384199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoupling carry-over effects from environment in fish nursery grounds</w:t>
               </w:r>
@@ -2323,77 +2323,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Trancart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 857, pp.159487. </w:t>
@@ -2559,563 +2559,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling past migrations to determine efficient management rules favouring silver eel escapement from a large regulated Floodplain Lake</w:t>
+                <w:t xml:space="preserve">Spatio-temporal patterns in stable isotope composition of a benthic intertidal food web reveal limited influence from salt marsh vegetation and green tide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Bourgeaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nils Teichert</w:t>
+                <w:t xml:space="preserve">A Sturbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Gillier</w:t>
+                <w:t xml:space="preserve">P Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Danet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Feunteun</w:t>
+                <w:t xml:space="preserve">N Desroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Brébant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Nature Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnc.2022.126192⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 175, pp.105572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2022.105572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711002v1</w:t>
+                <w:t xml:space="preserve">hal-03597316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable Isotope Trajectory Analysis ( SITA ): A new approach to quantify and visualize dynamics in stable isotope studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Cucherousset</w:t>
+                <w:t xml:space="preserve">European flounder foraging movements in an estuarine nursery seascape inferred from otolith microchemistry and stable isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Teichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tabouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. de Cáceres</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Riera</w:t>
+                <w:t xml:space="preserve">Gilles Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological monographs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecm.1501⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 182, pp.105797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2022.105797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528297v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European flounder foraging movements in an estuarine nursery seascape inferred from otolith microchemistry and stable isotopes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling past migrations to determine efficient management rules favouring silver eel escapement from a large regulated Floodplain Lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bourgeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Gillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Bareille</w:t>
+                <w:t xml:space="preserve">Valentin Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 182, pp.105797. </w:t>
+              <w:t xml:space="preserve">Journal for Nature Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67, pp.126192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2022.105797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnc.2022.126192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843206v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal patterns in stable isotope composition of a benthic intertidal food web reveal limited influence from salt marsh vegetation and green tide</w:t>
+                <w:t xml:space="preserve">Stable Isotope Trajectory Analysis ( SITA ): A new approach to quantify and visualize dynamics in stable isotope studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sturbois</w:t>
+                <w:t xml:space="preserve">A. Sturbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Riera</w:t>
+                <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Desroy</w:t>
+                <w:t xml:space="preserve">M. de Cáceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Brébant</w:t>
+                <w:t xml:space="preserve">N. Desroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Carpentier</w:t>
+                <w:t xml:space="preserve">P. Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 175, pp.105572. </w:t>
+              <w:t xml:space="preserve">Ecological monographs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 92 (2), pp.e1501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2022.105572⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ecm.1501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03597316v1</w:t>
+                <w:t xml:space="preserve">hal-03528297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-approach study to reveal eel life-history traits in an obstructed catchment before dam removal</w:t>
               </w:r>
@@ -3127,77 +3127,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 849 (849), pp.1885-1903. </w:t>
@@ -3274,51 +3274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie A M Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 206, pp.102859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3378,51 +3378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lafage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3480,546 +3480,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When &amp;quot;safe&amp;quot; dams kill: analyzing combination of impacts of overflow dams on the migration of silver eels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Towards transferability in fish migration models: A generic operational tool for predicting silver eel migration in rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Teichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tetard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Trancart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virgile Mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 145, pp.105741. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 739, pp.140069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2020.105741⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007018v1</w:t>
+                <w:t xml:space="preserve">hal-02932307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the effectiveness of management measures on skates in a changing world</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Elliott</w:t>
+                <w:t xml:space="preserve">When &amp;quot;safe&amp;quot; dams kill: analyzing combination of impacts of overflow dams on the migration of silver eels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Trancart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Bearup</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+                <w:t xml:space="preserve">Fabien Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Larivain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Trancart</w:t>
+                <w:t xml:space="preserve">Virgile Mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 248, </w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 145, pp.105741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2020.108684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2020.105741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03106757v1</w:t>
+                <w:t xml:space="preserve">hal-03007018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and life history trait models indicate vulnerability of skates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie A M Elliott</w:t>
+                <w:t xml:space="preserve">Evaluating the effectiveness of management measures on skates in a changing world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Elliott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bearup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Larivain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Trancart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2019.102256⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 248, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2020.108684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495629v1</w:t>
+                <w:t xml:space="preserve">hal-03106757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards transferability in fish migration models: A generic operational tool for predicting silver eel migration in rivers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Distribution and life history trait models indicate vulnerability of skates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A M Elliott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Trancart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 739, pp.140069. </w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 181, pp.102256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2019.102256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02932307v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial functional structure and stable isotopic variation of leptocephali across three current zones in the western South Pacific</w:t>
               </w:r>
@@ -4057,51 +4057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 182, pp.102264. </w:t>
@@ -4139,90 +4139,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour of endangered European eels in proximity to a dam during downstream migration: Novel insights using high accuracy 3D acoustic telemetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Trancart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4267,1276 +4267,1276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04268253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration behaviour and escapement of European silver eels from a large lake and wetland system subject to water level management (Grand‐Lieu Lake, France): New insights from regulated acoustic telemetry data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valentin Danet</w:t>
+                <w:t xml:space="preserve">Impact of salt-marsh management on fish nursery function in the bay of Aiguillon (French Atlantic coast), with a focus on European sea bass diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Joyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Haie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eff.12371⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (3), pp.435--444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11852-017-0501-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04285049v1</w:t>
+                <w:t xml:space="preserve">hal-01585823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of salt-marsh management on fish nursery function in the bay of Aiguillon (French Atlantic coast), with a focus on European sea bass diet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Joyeux</w:t>
+                <w:t xml:space="preserve">Migration behaviour and escapement of European silver eels from a large lake and wetland system subject to water level management (Grand‐Lieu Lake, France): New insights from regulated acoustic telemetry data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Trancart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 21 (3), pp.435--444. </w:t>
+              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (2), pp.570 - 579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11852-017-0501-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eff.12371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585823v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04285049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difference in responses of two coastal species to fluctuating salinities and temperatures: Potential modification of specific distribution areas in the context of global change</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Geographic variation in stable isotopic and fatty acid composition of three families of anguilliform leptocephali and particulate organic matter (POM) in the western South Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Liénart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Boinet</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Aoyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mortillaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.02.012⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 544, pp.225-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps11575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281455v1</w:t>
+                <w:t xml:space="preserve">hal-01243513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic variation in stable isotopic and fatty acid composition of three families of anguilliform leptocephali and particulate organic matter (POM) in the western South Pacific</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Difference in responses of two coastal species to fluctuating salinities and temperatures: Potential modification of specific distribution areas in the context of global change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Trancart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jun Aoyama</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Mortillaro</w:t>
+                <w:t xml:space="preserve">Christophe Boinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 544, pp.225-241. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 173, pp.9-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps11575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01243513v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of thermal shock during diel vertical migration on the energy required for oceanic migration of the European silver eel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Trancart</w:t>
+                <w:t xml:space="preserve">Stable isotopic composition of anguilliform leptocephali and other food web components from west of the Mascarene Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tudorache</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A Carpentier</w:t>
+                <w:t xml:space="preserve">Michael J. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Aoyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2014.12.004⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 Part A (Part A), pp.69-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154596v1</w:t>
+                <w:t xml:space="preserve">hal-01243573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual repeatability of foraging behaviour in a marine predator, the great cormorant, Phalacrocorax carbo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of thermal shock during diel vertical migration on the energy required for oceanic migration of the European silver eel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Trancart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tudorache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.E.E.J.M. van den Thillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Potier</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.02.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 463, pp.168-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2014.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01374434v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable isotopic composition of anguilliform leptocephali and other food web components from west of the Mascarene Plateau</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael J. Miller</w:t>
+                <w:t xml:space="preserve">Individual repeatability of foraging behaviour in a marine predator, the great cormorant, Phalacrocorax carbo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lescroel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 103, pp.83-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.05.024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01243573v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding ecology of Liza spp. in a tidal flat: Evidence of the importance of primary production (biofilm) and associated meiofauna</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How does the resuspension of the biofilm alter the functioning of the benthos–pelagos coupled food web of a bare mudflat in Marennes-Oléron Bay (NE Atlantic)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Saint-Béat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 92, pp.86-91. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2013.10.007⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 92, pp.144-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2014.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932595v1</w:t>
+                <w:t xml:space="preserve">hal-01097877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does the resuspension of the biofilm alter the functioning of the benthos–pelagos coupled food web of a bare mudflat in Marennes-Oléron Bay (NE Atlantic)?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blanche Saint-Béat</w:t>
+                <w:t xml:space="preserve">Feeding ecology of Liza spp. in a tidal flat: Evidence of the importance of primary production (biofilm) and associated meiofauna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Como</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 92, pp.144-157. </w:t>
+              <w:t xml:space="preserve">, 2014, 92, pp.86-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2014.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2013.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097877v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the success of managed realignment for the restoration of salt marshes: Lessons from invertebrate communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Petillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5902,51 +5902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6048,51 +6048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Poullain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6194,64 +6194,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Feunteun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fish Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 74 (9), pp.2132-2138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6291,315 +6291,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00419451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is topmouth gudgeon Pseudorasbora parva responsible for the decline in sunbleak Leucaspius delineatus populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term dynamics and community structure of freshwater gastropods exposed to parasitism and other environmental stressors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loic Marion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53 (3), pp.470-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2007.01912.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1095-8649.2007.01671.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00450688v1</w:t>
+                <w:t xml:space="preserve">hal-00264166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term dynamics and community structure of freshwater gastropods exposed to parasitism and other environmental stressors.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is topmouth gudgeon Pseudorasbora parva responsible for the decline in sunbleak Leucaspius delineatus populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.E. Gozlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cucherousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Marion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 53 (3), pp.470-484. </w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 71 (Issue sd), pp.274 - 278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2007.01912.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1095-8649.2007.01671.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00264166v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective use and spatial distribution of native and non-native fish in wetland habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6671,51 +6671,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish emigration from temporary wetlands during drought: the role of physiological tolerance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6922,167 +6922,167 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Elie Gozlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Marion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fish Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 71 (Supplement D), pp.274-278. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1095-8649.2007.01671.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00168855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do fish exploit temporary waters throughout a flooding episode ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7154,51 +7154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freshwater protected areas: an effective measure to reconcile conservation and exploitation of the threatened European eels (Anguilla anguilla)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7288,51 +7288,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is mass removal an efficient measure to regulate the North American catfish Ameiurus melas outside of its native range?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7377,354 +7377,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00093487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant-water regime management in a wetland : consequences for a floating vegetation-nesting bird, whistered tern Chlidonias hybridus.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Habitat use of an artificial wetland by the invasive catfish Ameiurus melas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cucherousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loic Marion</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Eybert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian D. Olden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10531-004-2939-2⟩</w:t>
+              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15, pp.589-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0633.2006.00199.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00132887v1</w:t>
+                <w:t xml:space="preserve">hal-00093355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat use of an artificial wetland by the invasive catfish Ameiurus melas.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant-water regime management in a wetland : consequences for a floating vegetation-nesting bird, whistered tern Chlidonias hybridus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Reeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julian D. Olden</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Marion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 15, pp.589-596. </w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15(11), pp.3469-3480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0633.2006.00199.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10531-004-2939-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00093355v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00132887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le peuplement piscicole dulcaquicole des marais de Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Eybert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8152,51 +8152,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are freshwater protected areas an effective alternative conservation measure for European eels (Anguilla anguilla)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8277,51 +8277,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la tolérance thermique dans les processus d'émigration de l'ichtyofaune lors de l'exondation progressive de milieux temporairement inondés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8618,277 +8618,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04773055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance des mugilidés sur les réseaux trophiques côtiers dans un contexte de carence en oméga-3 : du niveau sub-individuel à la dynamique trophique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
+                <w:t xml:space="preserve">Towards carbon neutrality by 2040 in La Rochelle metropolitan area (France): quantifying the role of wetlands and littoral zone in the capture and sequestration of blue carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Besnard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+                <w:t xml:space="preserve">Benjamin Amann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+                <w:t xml:space="preserve">Frédéric Azémar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luuk van Der Heijden</w:t>
+                <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e colloque de l’AFH "Les systèmes halieutiques face aux crises"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Brest, France. 2022</w:t>
+              <w:t xml:space="preserve">ECSA 59 Using the best scientific knowledge for the sustainable management of estuaries and coastal seas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, San Sebastian, Spain. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193349v1</w:t>
+                <w:t xml:space="preserve">hal-03777579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards carbon neutrality by 2040 in La Rochelle metropolitan area (France): quantifying the role of wetlands and littoral zone in the capture and sequestration of blue carbon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Agogué</w:t>
+                <w:t xml:space="preserve">Importance des mugilidés sur les réseaux trophiques côtiers dans un contexte de carence en oméga-3 : du niveau sub-individuel à la dynamique trophique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Amann</w:t>
+                <w:t xml:space="preserve">Lucien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Azémar</w:t>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Becu</w:t>
+                <w:t xml:space="preserve">Luuk van Der Heijden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSA 59 Using the best scientific knowledge for the sustainable management of estuaries and coastal seas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, San Sebastian, Spain. , 2022</w:t>
+              <w:t xml:space="preserve">15e colloque de l’AFH "Les systèmes halieutiques face aux crises"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Brest, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03777579v1</w:t>
+                <w:t xml:space="preserve">hal-04193349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of a freshwater gastropod community to environmental perturbations: A long term study in the Combourg lake</w:t>
               </w:r>
@@ -9040,51 +9040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Sarah Virag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jézabel Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9267,51 +9267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9475,267 +9475,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04475562v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'arasement des barrages sur l'histoire de vie des espèces amphihalines thalassotoques : cas de l'anguille et du flet de la Sélune</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Tabouret</w:t>
+                <w:t xml:space="preserve">Modalités d'utilisation des habitats aquatiques et estimation de la densité des silures glanes en milieu naturel WP3-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boisneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Associations Agréées Des Pêcheurs Professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">MNHN-Station Marine de Dinard; Agence de l'eau Seine Normandie. 2023, 89 p</w:t>
+              <w:t xml:space="preserve">CITERES (CItés, TERritoires, Environnement et Sociétés). 2023, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04649509v1</w:t>
+                <w:t xml:space="preserve">hal-04387085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalités d'utilisation des habitats aquatiques et estimation de la densité des silures glanes en milieu naturel WP3-1</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence de l'arasement des barrages sur l'histoire de vie des espèces amphihalines thalassotoques : cas de l'anguille et du flet de la Sélune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Teichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Sarah Virag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tabouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MNHN-Station Marine de Dinard; Agence de l'eau Seine Normandie. 2023, 89 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Dublon</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-04387085v1</w:t>
+                <w:t xml:space="preserve">hal-04649509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme PEPPS - Pertinence Environnementale de la restauration des Petits marais et Prés Salés- rapport Final</w:t>
               </w:r>
@@ -9933,51 +9933,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B902897"/>
+    <w:nsid w:val="0C104450"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10164,51 +10164,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-carpentier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4013-2660" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558029v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Haderl&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Kervarec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.73237" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883978v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matia Pavkovic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duhamel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.109066" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05253397v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Baumann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sturbois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107477" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Nguyen Thanh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bocher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109257" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333529v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coulon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.70031" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047791v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Elliott" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lucas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gousset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111157" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04554973v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106483" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616208v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Robert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Quillien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bacha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caulle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nexer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14573" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04487705v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108686" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727178v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1400936" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489319v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106426" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04430905v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Auber" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mclean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17157" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564966v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Pilet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106531" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384199v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1242452" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266223v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gallet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Salgueiro-Simon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G&#233;linaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourrhis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2022.41.7433" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019947v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourillon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoko Suzuki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-023-00940-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890706v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159487" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830764v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sturbois Anthony" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cozic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Schaal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2022.105770" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711002v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourgeaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gillier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Danet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2022.126192" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528297v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sturbois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de C&#225;ceres" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desroy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riera" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1501" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843206v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2022.105797" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597316v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sturbois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Riera" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Desroy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Br&#233;bant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Carpentier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2022.105572" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03615098v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gerard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-022-04833-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830696v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A M Elliott" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2022.102859" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251637v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafage" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.669759" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03007018v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Charrier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Mazel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.105741" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106757v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bearup" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Larivain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108684" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02495629v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.102256" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932307v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tetard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Oliveira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140069" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02518761v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Ghinter" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Miller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102264" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268253v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12512" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04285049v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12371" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01585823v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joyeux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Corre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-017-0501-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01281455v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boinet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.02.012" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243513v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Li&#233;nart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Aoyama" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mortillaro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11575" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01154596v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tudorache" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E.E.J.M. van den Thillart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2014.12.004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374434v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Potier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lescroel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.02.008" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCWT4W4L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243573v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Miller" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.05.024" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00932595v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Como" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2013.10.007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097877v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chalumeau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.02.003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061276v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petillon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Garbutt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.03.085" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01610002v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Decae" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deruytter" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Bonte" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.07.022" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T9H9MB7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255965v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Artero" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Perrin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ysnel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504906v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lance" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brient" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Marion" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.04.050" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L78P8ZJS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450634v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Poullain" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.08.017" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0FBXJBJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419451v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marion" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paillisson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2009.02286.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CL8TKQDQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450688v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Gozlan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2007.01671.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S4R2HHP5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264166v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2007.01912.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MN133DJ0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337355v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.1149" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DC8DG4M3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093375v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren J. Chapman" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1863-9135/2007/0168-0169" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132783v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reeber" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168855v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Elie Gozlan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168112v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2400.2007.00555.x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LQMWK366-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214227v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thoby" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Damien" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2007.00247.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093487v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132887v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-004-2939-2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2WL2N2JZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093355v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Eybert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian D. Olden" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2006.00199.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B70LJ0VM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068401v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Damien" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375875v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Neupert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01095328v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101956v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093644v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093511v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015210v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773055v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Stephan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bousquet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Durieux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193349v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Besnard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk van Der Heijden" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03777579v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amann" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01103400v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia G&#233;rard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803899v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Sarah Virag" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Lamoureux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306275v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05488647v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04475562v3" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durieux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649509v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387085v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Associations Agr&#233;&#233;es Des P&#234;cheurs Professionnels" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dublon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929368v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Salugueiro Simon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourhis" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauvergne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-carpentier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4013-2660" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558029v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Haderl&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Kervarec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.73237" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056908v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Nguyen Thanh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bocher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109257" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05253397v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Baumann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sturbois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107477" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matia Pavkovic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duhamel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.109066" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333529v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coulon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.70031" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047791v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Elliott" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lucas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gousset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111157" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04487705v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108686" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616208v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Robert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Quillien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bacha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caulle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nexer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14573" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04554973v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106483" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727178v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1400936" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489319v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106426" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04430905v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Auber" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mclean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17157" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564966v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Pilet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106531" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019947v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoko Suzuki" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-023-00940-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266223v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gallet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Salgueiro-Simon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G&#233;linaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourrhis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2022.41.7433" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384199v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1242452" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890706v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159487" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830764v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sturbois Anthony" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cozic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Schaal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2022.105770" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597316v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sturbois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Riera" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Desroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Br&#233;bant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Carpentier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2022.105572" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843206v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2022.105797" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711002v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourgeaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gillier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Danet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2022.126192" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528297v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sturbois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de C&#225;ceres" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desroy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riera" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1501" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03615098v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gerard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-022-04833-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830696v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A M Elliott" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2022.102859" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251637v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafage" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.669759" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932307v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tetard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Oliveira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140069" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03007018v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Charrier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Mazel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.105741" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106757v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bearup" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Larivain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108684" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02495629v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.102256" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02518761v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Ghinter" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Miller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102264" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268253v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12512" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01585823v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joyeux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Corre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-017-0501-0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04285049v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12371" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243513v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Li&#233;nart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Aoyama" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mortillaro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11575" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01281455v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boinet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.02.012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243573v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Miller" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.05.024" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01154596v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tudorache" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E.E.J.M. van den Thillart" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2014.12.004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374434v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Potier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lescroel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.02.008" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCWT4W4L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097877v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chalumeau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.02.003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00932595v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Como" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2013.10.007" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061276v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petillon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Garbutt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.03.085" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01610002v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Decae" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deruytter" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Bonte" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.07.022" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T9H9MB7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255965v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Artero" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Perrin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ysnel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504906v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lance" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brient" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Marion" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.04.050" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L78P8ZJS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450634v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Poullain" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.08.017" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0FBXJBJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419451v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marion" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paillisson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2009.02286.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CL8TKQDQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264166v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2007.01912.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MN133DJ0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450688v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Gozlan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2007.01671.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S4R2HHP5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337355v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.1149" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DC8DG4M3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093375v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren J. Chapman" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1863-9135/2007/0168-0169" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132783v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reeber" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168855v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Elie Gozlan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168112v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2400.2007.00555.x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LQMWK366-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214227v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thoby" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Damien" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2007.00247.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093487v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093355v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Eybert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian D. Olden" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2006.00199.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B70LJ0VM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132887v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-004-2939-2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2WL2N2JZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068401v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Damien" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375875v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Neupert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01095328v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101956v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093644v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093511v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015210v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773055v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Stephan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bousquet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Durieux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03777579v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amann" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193349v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Besnard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk van Der Heijden" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01103400v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia G&#233;rard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803899v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Sarah Virag" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Lamoureux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306275v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05488647v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04475562v3" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durieux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387085v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Associations Agr&#233;&#233;es Des P&#234;cheurs Professionnels" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dublon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649509v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929368v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Salugueiro Simon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourhis" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauvergne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>