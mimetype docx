--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -294,2024 +294,2024 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of the microphytobenthos in the foodweb of tropical mudflats</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elasmobranch vulnerability to global warming: insights from bioenergetic modelling of catsharks under climate scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hien Nguyen Thanh</w:t>
+                <w:t xml:space="preserve">Noémie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Bocher</w:t>
+                <w:t xml:space="preserve">Sophie Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Lefrançois</w:t>
+                <w:t xml:space="preserve">Thomas Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2025.109257⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 506, pp.111157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2025.111157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05056908v1</w:t>
+                <w:t xml:space="preserve">hal-05047791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous fish communities use intertidal salt marshes at high tide, despite environmental diversity: insights from a large-scale monitoring program on French coasts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Importance of the microphytobenthos in the foodweb of tropical mudflats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Besnard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nils Teichert</w:t>
+                <w:t xml:space="preserve">Hien Nguyen Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107477⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 319, pp.109257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2025.109257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05253397v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05056908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estuarine lateral ecotones shape taxonomic and functional structure of fish assemblages. The case of the Seine Estuary, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matia Pavkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 313, pp.109066. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.109066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Overlooked Threat of Global Warming on Elasmobranch Fertility</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Feunteun</w:t>
+                <w:t xml:space="preserve">Homogeneous fish communities use intertidal salt marshes at high tide, despite environmental diversity: insights from a large-scale monitoring program on French coasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sturbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Teichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Fisheries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/faf.70031⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 211, pp.107477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05333529v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasmobranch vulnerability to global warming: insights from bioenergetic modelling of catsharks under climate scenarios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">The Overlooked Threat of Global Warming on Elasmobranch Fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Gousset</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 506, pp.111157. </w:t>
+              <w:t xml:space="preserve">Fish and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2025.111157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/faf.70031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05047791v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-morphological features and functional structure of fish assemblages mediate species isotopic niches in estuaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nils Teichert</w:t>
+                <w:t xml:space="preserve">Shark critical life stage vulnerability to monthly temperature variations under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrique Cabral</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Trancart</w:t>
+                <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sturbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.108686⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 198, pp.106531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487705v1</w:t>
+                <w:t xml:space="preserve">hal-04564966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal dynamic of the benthic food web in subtidal sandbanks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying larval dispersal portfolio in seabass nurseries using otolith chemical signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Teichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tabouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. E. Robert</w:t>
+                <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Quillien</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Nexer</w:t>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps14573⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 196, pp.106426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616208v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Quantifying larval dispersal portfolio in seabass nurseries using otolith chemical signatures” [Mar. Environ. Res. 196 (2024) 106426]</w:t>
+                <w:t xml:space="preserve">Hydro-morphological features and functional structure of fish assemblages mediate species isotopic niches in estuaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Daverat</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Trancart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106483⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 299, pp.108686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.108686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04554973v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking individual experiments and multiscale models to simulate physiological perturbations on aquatic food webs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal dynamic of the benthic food web in subtidal sandbanks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. E. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Quillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
+                <w:t xml:space="preserve">C. Caulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Niquil</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+                <w:t xml:space="preserve">M. Nexer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2024.1400936⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 735, pp.27-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps14573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727178v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying larval dispersal portfolio in seabass nurseries using otolith chemical signatures</w:t>
+                <w:t xml:space="preserve">Corrigendum to “Quantifying larval dispersal portfolio in seabass nurseries using otolith chemical signatures” [Mar. Environ. Res. 196 (2024) 106426]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 196, pp.106426. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106426⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 197, pp.106483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489319v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04554973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Northeast Atlantic elasmobranch community on the move: Functional reorganization in response to climate change</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nils Teichert</w:t>
+                <w:t xml:space="preserve">Linking individual experiments and multiscale models to simulate physiological perturbations on aquatic food webs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Auber</w:t>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Mclean</w:t>
+                <w:t xml:space="preserve">Emma Araignous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (1), pp.e17157. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.1400936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.17157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2024.1400936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04430905v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shark critical life stage vulnerability to monthly temperature variations under climate change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Northeast Atlantic elasmobranch community on the move: Functional reorganization in response to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Elliott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Teichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Pilet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Lizé</w:t>
+                <w:t xml:space="preserve">Arnaud Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Sturbois</w:t>
+                <w:t xml:space="preserve">Matthew Mclean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 198, pp.106531. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (1), pp.e17157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.17157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04564966v1</w:t>
+                <w:t xml:space="preserve">hal-04430905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeographical snapshot of life-history traits of European silver eels: insights from otolith microchemistry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyser la restauration des petits marais littoraux : origine, montage et principaux apports du programme PEPPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Bourillon</w:t>
+                <w:t xml:space="preserve">Sébastien Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyoko Suzuki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+                <w:t xml:space="preserve">Manuel Salgueiro-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sturbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gélinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bourrhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00027-023-00940-4⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41, pp.7-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/revue-set.2022.41.7433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04019947v1</w:t>
+                <w:t xml:space="preserve">hal-04266223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser la restauration des petits marais littoraux : origine, montage et principaux apports du programme PEPPS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Sturbois</w:t>
+                <w:t xml:space="preserve">Isotopic niches of diadromous fishes inform on interspecific competition in an obstructed catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Gélinaud</w:t>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bourrhis</w:t>
+                <w:t xml:space="preserve">Éric Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 41, pp.7-13. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.1242452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/revue-set.2022.41.7433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1242452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266223v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic niches of diadromous fishes inform on interspecific competition in an obstructed catchment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biogeographical snapshot of life-history traits of European silver eels: insights from otolith microchemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Bastien Bourillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyoko Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Feunteun</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.1242452. </w:t>
+              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 85 (2), pp.39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1242452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00027-023-00940-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384199v1</w:t>
+                <w:t xml:space="preserve">hal-04019947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoupling carry-over effects from environment in fish nursery grounds</w:t>
               </w:r>
@@ -2323,77 +2323,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Trancart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 857, pp.159487. </w:t>
@@ -2425,948 +2425,948 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stomach content and stable isotope analyses provide complementary insights into the trophic ecology of coastal temperate bentho-demersal assemblages under environmental and anthropogenic pressures</w:t>
+                <w:t xml:space="preserve">Modelling the distribution of vulnerable skate from fisheries dependent data using imperfect detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sturbois Anthony</w:t>
+                <w:t xml:space="preserve">Amaëlle Bisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cozic</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie A M Elliott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2022.105770⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 206, pp.102859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2022.102859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03830764v1</w:t>
+                <w:t xml:space="preserve">hal-03830696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal patterns in stable isotope composition of a benthic intertidal food web reveal limited influence from salt marsh vegetation and green tide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Sturbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Riera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Desroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sturbois</w:t>
+                <w:t xml:space="preserve">T Brébant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 175, pp.105572. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marenvres.2022.105572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03597316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European flounder foraging movements in an estuarine nursery seascape inferred from otolith microchemistry and stable isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 182, pp.105797. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marenvres.2022.105797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling past migrations to determine efficient management rules favouring silver eel escapement from a large regulated Floodplain Lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bourgeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Gillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal for Nature Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 67, pp.126192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnc.2022.126192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable Isotope Trajectory Analysis ( SITA ): A new approach to quantify and visualize dynamics in stable isotope studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sturbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cucherousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Cáceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sturbois</w:t>
+                <w:t xml:space="preserve">N. Desroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological monographs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 92 (2), pp.e1501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ecm.1501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03528297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-approach study to reveal eel life-history traits in an obstructed catchment before dam removal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Tabouret</w:t>
+                <w:t xml:space="preserve">Stomach content and stable isotope analyses provide complementary insights into the trophic ecology of coastal temperate bentho-demersal assemblages under environmental and anthropogenic pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sturbois Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Cozic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Gerard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bareille</w:t>
+                <w:t xml:space="preserve">Nicolas Desroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10750-022-04833-9⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 182, pp.105770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2022.105770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615098v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the distribution of vulnerable skate from fisheries dependent data using imperfect detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amaëlle Bisch</w:t>
+                <w:t xml:space="preserve">A multi-approach study to reveal eel life-history traits in an obstructed catchment before dam removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Teichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie A M Elliott</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claudia Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 206, pp.102859. </w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 849 (849), pp.1885-1903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2022.102859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10750-022-04833-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03830696v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site characteristics more than vegetation type influence food web structure of intertidal salt marshes</w:t>
               </w:r>
@@ -3378,77 +3378,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lafage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8, pp.669759. </w:t>
@@ -3480,546 +3480,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards transferability in fish migration models: A generic operational tool for predicting silver eel migration in rivers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nils Teichert</w:t>
+                <w:t xml:space="preserve">When &amp;quot;safe&amp;quot; dams kill: analyzing combination of impacts of overflow dams on the migration of silver eels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Trancart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Tetard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Trancart</w:t>
+                <w:t xml:space="preserve">Fabien Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric de Oliveira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Acou</w:t>
+                <w:t xml:space="preserve">Virgile Mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 739, pp.140069. </w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 145, pp.105741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2020.105741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02932307v1</w:t>
+                <w:t xml:space="preserve">hal-03007018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When &amp;quot;safe&amp;quot; dams kill: analyzing combination of impacts of overflow dams on the migration of silver eels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Evaluating the effectiveness of management measures on skates in a changing world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Elliott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bearup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Larivain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Trancart</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Virgile Mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 145, pp.105741. </w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 248, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2020.105741⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2020.108684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007018v1</w:t>
+                <w:t xml:space="preserve">hal-03106757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the effectiveness of management measures on skates in a changing world</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bearup</w:t>
+                <w:t xml:space="preserve">Distribution and life history trait models indicate vulnerability of skates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A M Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Trancart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2020.108684⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 181, pp.102256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2019.102256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03106757v1</w:t>
+                <w:t xml:space="preserve">hal-02495629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and life history trait models indicate vulnerability of skates</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Towards transferability in fish migration models: A generic operational tool for predicting silver eel migration in rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Teichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tetard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Trancart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 181, pp.102256. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 739, pp.140069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2019.102256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495629v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial functional structure and stable isotopic variation of leptocephali across three current zones in the western South Pacific</w:t>
               </w:r>
@@ -4057,51 +4057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 182, pp.102264. </w:t>
@@ -4139,103 +4139,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour of endangered European eels in proximity to a dam during downstream migration: Novel insights using high accuracy 3D acoustic telemetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Trancart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (2), pp.266-279. </w:t>
@@ -4403,103 +4403,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration behaviour and escapement of European silver eels from a large lake and wetland system subject to water level management (Grand‐Lieu Lake, France): New insights from regulated acoustic telemetry data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Trancart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (2), pp.570 - 579. </w:t>
@@ -4531,1086 +4531,1086 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04285049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic variation in stable isotopic and fatty acid composition of three families of anguilliform leptocephali and particulate organic matter (POM) in the western South Pacific</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Difference in responses of two coastal species to fluctuating salinities and temperatures: Potential modification of specific distribution areas in the context of global change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Trancart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilla Liénart</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Mortillaro</w:t>
+                <w:t xml:space="preserve">Christophe Boinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps11575⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 173, pp.9-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01243513v1</w:t>
+                <w:t xml:space="preserve">hal-01281455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difference in responses of two coastal species to fluctuating salinities and temperatures: Potential modification of specific distribution areas in the context of global change</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Geographic variation in stable isotopic and fatty acid composition of three families of anguilliform leptocephali and particulate organic matter (POM) in the western South Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Liénart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anthony Acou</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Aoyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Boinet</w:t>
+                <w:t xml:space="preserve">Jean-Michel Mortillaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 173, pp.9-15. </w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 544, pp.225-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.02.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps11575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281455v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable isotopic composition of anguilliform leptocephali and other food web components from west of the Mascarene Plateau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Feunteun</w:t>
+                <w:t xml:space="preserve">The effect of thermal shock during diel vertical migration on the energy required for oceanic migration of the European silver eel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Trancart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J. Miller</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christine Dupuy</w:t>
+                <w:t xml:space="preserve">C. Tudorache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.E.E.J.M. van den Thillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.05.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 463, pp.168-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2014.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01243573v1</w:t>
+                <w:t xml:space="preserve">hal-01154596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of thermal shock during diel vertical migration on the energy required for oceanic migration of the European silver eel</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Individual repeatability of foraging behaviour in a marine predator, the great cormorant, Phalacrocorax carbo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Acou</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lescroel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2014.12.004⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 103, pp.83-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154596v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual repeatability of foraging behaviour in a marine predator, the great cormorant, Phalacrocorax carbo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Potier</w:t>
+                <w:t xml:space="preserve">Stable isotopic composition of anguilliform leptocephali and other food web components from west of the Mascarene Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Aoyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.02.008⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 Part A (Part A), pp.69-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01374434v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does the resuspension of the biofilm alter the functioning of the benthos–pelagos coupled food web of a bare mudflat in Marennes-Oléron Bay (NE Atlantic)?</w:t>
+                <w:t xml:space="preserve">Evaluating the success of managed realignment for the restoration of salt marshes: Lessons from invertebrate communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blanche Saint-Béat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Dupuy</w:t>
+                <w:t xml:space="preserve">Julien Petillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Agogué</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angus Garbutt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2014.02.003⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 69, pp.70 - 75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.03.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01097877v1</w:t>
+                <w:t xml:space="preserve">hal-01061276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding ecology of Liza spp. in a tidal flat: Evidence of the importance of primary production (biofilm) and associated meiofauna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Como</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Feunteun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 92, pp.86-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.seares.2013.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the success of managed realignment for the restoration of salt marshes: Lessons from invertebrate communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How does the resuspension of the biofilm alter the functioning of the benthos–pelagos coupled food web of a bare mudflat in Marennes-Oléron Bay (NE Atlantic)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Saint-Béat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Petillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Potier</w:t>
+                <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angus Garbutt</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 69, pp.70 - 75. </w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92, pp.144-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.03.085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2014.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061276v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of pitfall traps for monitoring populations of the amphipod Orchestia gammarella (Pallas 1766) in saltmarshes</w:t>
               </w:r>
@@ -5648,51 +5648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dries Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Petillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 113 (2), pp.314 - 316. </w:t>
@@ -5902,51 +5902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6009,90 +6009,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of toxic cyanobacteria on community structure and microcystin accumulation of freshwater molluscs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Poullain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6194,64 +6194,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Feunteun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fish Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 74 (9), pp.2132-2138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6297,51 +6297,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term dynamics and community structure of freshwater gastropods exposed to parasitism and other environmental stressors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6439,51 +6439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.E. Gozlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6555,51 +6555,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective use and spatial distribution of native and non-native fish in wetland habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6665,674 +6665,674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish emigration from temporary wetlands during drought: the role of physiological tolerance.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Freshwater protected areas: an effective measure to reconcile conservation and exploitation of the threatened European eels (Anguilla anguilla)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauren J. Chapman</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Thoby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrice Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiv fur Hydrobiologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/1863-9135/2007/0168-0169⟩</w:t>
+              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (4), pp.528-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0633.2007.00247.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00093375v1</w:t>
+                <w:t xml:space="preserve">hal-00214227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive parameters in relation to food supply in the whiskered tern (Chlidonias hybrida).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fish emigration from temporary wetlands during drought: the role of physiological tolerance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cucherousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loic Marion</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren J. Chapman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal für Ornithologie = Journal of Ornithology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archiv fur Hydrobiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 168 (2), pp.169-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/1863-9135/2007/0168-0169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00132783v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00093375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is topmouth gudgeon responsible for the decline of sunbleak population?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reproductive parameters in relation to food supply in the whiskered tern (Chlidonias hybrida).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Reeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Marion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal für Ornithologie = Journal of Ornithology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 148, pp.69-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00168855v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00132783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do fish exploit temporary waters throughout a flooding episode ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Is topmouth gudgeon responsible for the decline of sunbleak population?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Elie Gozlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Marion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Management and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2400.2007.00555.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 71 (Supplement D), pp.274-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1095-8649.2007.01671.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00168112v1</w:t>
+                <w:t xml:space="preserve">hal-00168855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freshwater protected areas: an effective measure to reconcile conservation and exploitation of the threatened European eels (Anguilla anguilla)?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">How do fish exploit temporary waters throughout a flooding episode ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fisheries Management and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (4), pp.269-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2400.2007.00555.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0633.2007.00247.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00214227v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00168112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is mass removal an efficient measure to regulate the North American catfish Ameiurus melas outside of its native range?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7383,51 +7383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat use of an artificial wetland by the invasive catfish Ameiurus melas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7538,51 +7538,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant-water regime management in a wetland : consequences for a floating vegetation-nesting bird, whistered tern Chlidonias hybridus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Reeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7654,51 +7654,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le peuplement piscicole dulcaquicole des marais de Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8066,51 +8066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8152,103 +8152,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are freshwater protected areas an effective alternative conservation measure for European eels (Anguilla anguilla)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thoby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrice Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of Stream fish: state of the art and future prospects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Leon, Spain</w:t>
@@ -8277,51 +8277,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la tolérance thermique dans les processus d'émigration de l'ichtyofaune lors de l'exondation progressive de milieux temporairement inondés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8499,77 +8499,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chondrichthyans Distribution Atlas within North-Eastern Atlantic and French Mediterranean waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaëlle Bisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8637,51 +8637,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards carbon neutrality by 2040 in La Rochelle metropolitan area (France): quantifying the role of wetlands and littoral zone in the capture and sequestration of blue carbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Amann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8749,51 +8749,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance des mugilidés sur les réseaux trophiques côtiers dans un contexte de carence en oméga-3 : du niveau sub-individuel à la dynamique trophique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourdaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8995,267 +8995,267 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet CRIJEST : Connectivité, cRoissance et Installation des Juvéniles de poissons dans les nourriceries ESTuariennes - Rapport final</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jézabel Lamoureux</w:t>
+                <w:t xml:space="preserve">Comparaison du Fonctionnement Écologique de secteurs intertidaux contrastés pour la compréhension de leurs connectivités et la Restauration des fonctions Écologiques Estuariennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Neupert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Muséum national d'Histoire naturelle; Station marine de Dinard; Office français de la biodiversité. 2024, 130 p</w:t>
+              <w:t xml:space="preserve">GIP Seine Aval; Université Rouen Normandie; Université de Rennes; MNHN; CSLN. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803899v1</w:t>
+                <w:t xml:space="preserve">hal-05306275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison du Fonctionnement Écologique de secteurs intertidaux contrastés pour la compréhension de leurs connectivités et la Restauration des fonctions Écologiques Estuariennes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucie Vincenot</w:t>
+                <w:t xml:space="preserve">Projet CRIJEST : Connectivité, cRoissance et Installation des Juvéniles de poissons dans les nourriceries ESTuariennes - Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Teichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Sarah Virag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tabouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jézabel Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">GIP Seine Aval; Université Rouen Normandie; Université de Rennes; MNHN; CSLN. 2024</w:t>
+              <w:t xml:space="preserve">Muséum national d'Histoire naturelle; Station marine de Dinard; Office français de la biodiversité. 2024, 130 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05306275v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet CRIJEST : Connectivité, cRoissance et Installation des Juvéniles de poissons dans les nourriceries ESTuariennes</w:t>
               </w:r>
@@ -9267,77 +9267,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Sarah Virag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Station marine de Dinard, Muséum National d’Histoire Naturelle. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9359,77 +9359,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas des Chondrichtyens de France métropolitaine - Cartographier la présence et la sensibilité des espèces réglementées dans le cadre du programme de mesures D01-PC-OE01-AN1 (sous-action 1) de la DCSMM (Directive Cadre Stratégie Milieu Marin) cycle 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaëlle Bisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9494,51 +9494,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalités d'utilisation des habitats aquatiques et estimation de la densité des silures glanes en milieu naturel WP3-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations Agréées Des Pêcheurs Professionnels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9642,64 +9642,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Sarah Virag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MNHN-Station Marine de Dinard; Agence de l'eau Seine Normandie. 2023, 89 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9933,51 +9933,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C104450"/>
+    <w:nsid w:val="0BD4F6A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10164,51 +10164,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-carpentier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4013-2660" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558029v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Haderl&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Kervarec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.73237" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056908v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Nguyen Thanh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bocher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109257" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05253397v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Baumann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sturbois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107477" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matia Pavkovic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duhamel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.109066" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333529v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coulon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.70031" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047791v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Elliott" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lucas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gousset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111157" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04487705v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108686" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616208v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Robert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Quillien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bacha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caulle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nexer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14573" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04554973v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106483" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727178v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1400936" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489319v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106426" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04430905v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Auber" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mclean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17157" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564966v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Pilet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106531" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019947v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoko Suzuki" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-023-00940-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266223v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gallet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Salgueiro-Simon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G&#233;linaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourrhis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2022.41.7433" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384199v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1242452" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890706v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159487" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830764v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sturbois Anthony" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cozic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Schaal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2022.105770" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597316v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sturbois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Riera" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Desroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Br&#233;bant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Carpentier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2022.105572" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843206v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2022.105797" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711002v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourgeaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gillier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Danet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2022.126192" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528297v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sturbois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de C&#225;ceres" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desroy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riera" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1501" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03615098v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gerard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-022-04833-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830696v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A M Elliott" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2022.102859" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251637v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafage" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.669759" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932307v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tetard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Oliveira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140069" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03007018v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Charrier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Mazel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.105741" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106757v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bearup" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Larivain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108684" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02495629v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.102256" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02518761v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Ghinter" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Miller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102264" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268253v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12512" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01585823v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joyeux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Corre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-017-0501-0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04285049v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12371" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243513v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Li&#233;nart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Aoyama" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mortillaro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11575" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01281455v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boinet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.02.012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243573v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Miller" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.05.024" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01154596v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tudorache" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E.E.J.M. van den Thillart" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2014.12.004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374434v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Potier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lescroel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.02.008" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCWT4W4L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097877v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chalumeau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.02.003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00932595v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Como" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2013.10.007" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061276v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petillon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Garbutt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.03.085" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01610002v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Decae" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deruytter" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Bonte" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.07.022" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T9H9MB7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255965v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Artero" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Perrin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ysnel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504906v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lance" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brient" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Marion" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.04.050" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L78P8ZJS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450634v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Poullain" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.08.017" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0FBXJBJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419451v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marion" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paillisson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2009.02286.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CL8TKQDQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264166v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2007.01912.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MN133DJ0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450688v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Gozlan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2007.01671.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S4R2HHP5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337355v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.1149" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DC8DG4M3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093375v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren J. Chapman" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1863-9135/2007/0168-0169" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132783v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reeber" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168855v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Elie Gozlan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168112v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2400.2007.00555.x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LQMWK366-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214227v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thoby" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Damien" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2007.00247.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093487v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093355v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Eybert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian D. Olden" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2006.00199.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B70LJ0VM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132887v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-004-2939-2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2WL2N2JZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068401v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Damien" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375875v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Neupert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01095328v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101956v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093644v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093511v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015210v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773055v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Stephan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bousquet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Durieux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03777579v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amann" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193349v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Besnard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk van Der Heijden" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01103400v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia G&#233;rard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803899v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Sarah Virag" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Lamoureux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306275v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05488647v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04475562v3" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durieux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387085v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Associations Agr&#233;&#233;es Des P&#234;cheurs Professionnels" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dublon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649509v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929368v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Salugueiro Simon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourhis" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauvergne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-carpentier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4013-2660" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558029v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Haderl&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Kervarec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.73237" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047791v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coulon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Elliott" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lucas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gousset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111157" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056908v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Nguyen Thanh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bocher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109257" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883978v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matia Pavkovic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duhamel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.109066" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05253397v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Baumann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sturbois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107477" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333529v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.70031" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564966v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Pilet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106531" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489319v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106426" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04487705v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108686" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616208v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Robert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Quillien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bacha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caulle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nexer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14573" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04554973v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106483" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727178v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1400936" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04430905v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Auber" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mclean" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17157" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266223v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gallet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Salgueiro-Simon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G&#233;linaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourrhis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2022.41.7433" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384199v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1242452" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019947v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourillon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoko Suzuki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-023-00940-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890706v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159487" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830696v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A M Elliott" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2022.102859" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597316v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sturbois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Riera" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Desroy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Br&#233;bant" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Carpentier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2022.105572" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843206v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2022.105797" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711002v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourgeaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gillier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Danet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2022.126192" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528297v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sturbois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de C&#225;ceres" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desroy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riera" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1501" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830764v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sturbois Anthony" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cozic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Schaal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2022.105770" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03615098v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gerard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-022-04833-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251637v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafage" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.669759" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03007018v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Charrier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Mazel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.105741" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106757v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bearup" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Larivain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108684" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02495629v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.102256" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932307v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tetard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Oliveira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140069" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02518761v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Ghinter" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Miller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102264" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268253v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12512" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01585823v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joyeux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Corre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-017-0501-0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04285049v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12371" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01281455v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boinet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.02.012" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243513v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Li&#233;nart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Aoyama" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mortillaro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11575" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01154596v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tudorache" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E.E.J.M. van den Thillart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2014.12.004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374434v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Potier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lescroel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.02.008" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCWT4W4L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243573v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Miller" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.05.024" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061276v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petillon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Garbutt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.03.085" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00932595v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Como" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2013.10.007" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097877v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chalumeau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.02.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01610002v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Decae" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deruytter" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Bonte" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.07.022" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T9H9MB7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255965v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Artero" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Perrin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ysnel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504906v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lance" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brient" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Marion" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.04.050" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L78P8ZJS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450634v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Poullain" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.08.017" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0FBXJBJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419451v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marion" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paillisson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2009.02286.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CL8TKQDQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264166v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2007.01912.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MN133DJ0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450688v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Gozlan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2007.01671.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S4R2HHP5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337355v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.1149" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DC8DG4M3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214227v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thoby" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Damien" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2007.00247.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093375v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren J. Chapman" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1863-9135/2007/0168-0169" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132783v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reeber" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168855v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Elie Gozlan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168112v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2400.2007.00555.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LQMWK366-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093487v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093355v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Eybert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian D. Olden" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2006.00199.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B70LJ0VM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132887v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-004-2939-2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2WL2N2JZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068401v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Damien" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375875v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Neupert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01095328v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101956v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093644v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093511v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015210v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773055v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Stephan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bousquet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Durieux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03777579v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amann" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193349v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Besnard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk van Der Heijden" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01103400v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia G&#233;rard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306275v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803899v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Sarah Virag" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Lamoureux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05488647v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04475562v3" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durieux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387085v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Associations Agr&#233;&#233;es Des P&#234;cheurs Professionnels" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dublon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649509v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929368v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Salugueiro Simon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourhis" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauvergne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>