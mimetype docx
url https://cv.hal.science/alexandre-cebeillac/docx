--- v1 (2026-03-07)
+++ v2 (2026-05-04)
@@ -147,930 +147,1064 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers pas en web scraping</w:t>
+                <w:t xml:space="preserve">Seroprevalence and preventive practices of dengue and chikungunya among school children in Bangkok: Gaps in prevention and vaccination strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Christophe</w:t>
+                <w:t xml:space="preserve">Thitiya Yakasaem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Pecout</w:t>
+                <w:t xml:space="preserve">Thidarat Jupimai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Cura</w:t>
+                <w:t xml:space="preserve">Nattapong Jitrungruengnij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
+                <w:t xml:space="preserve">Napaporn Chantasrisawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ekasit Kowitdamrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RZINE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 20 (3), pp.e0013026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48645/apqy-q532⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0013026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05187278v1</w:t>
+                <w:t xml:space="preserve">halshs-05562515v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Urban Landscapes Prone to Hosting Breeding Containers for Dengue-Vector Mosquitoes: A Case Study in Bangkok</w:t>
+                <w:t xml:space="preserve">Premiers pas en web scraping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Daudé</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Léa Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Pecout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Cura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rick Paul</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/urbansci8030098⟩</w:t>
+              <w:t xml:space="preserve">RZINE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48645/apqy-q532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04663045v1</w:t>
+                <w:t xml:space="preserve">hal-05187278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can we learn from Airbnb data on tourist flows? A case study on Iceland</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Mapping Urban Landscapes Prone to Hosting Breeding Containers for Dengue-Vector Mosquitoes: A Case Study in Bangkok</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvette Vaguet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanchana Nakhapakorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rick Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Urban Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (3), pp.98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/urbansci8030098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/eps.10452⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03148135v1</w:t>
+                <w:t xml:space="preserve">halshs-04663045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The commercialisation of shopping malls in India: from « creating » to « meeting » demand</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">What can we learn from Airbnb data on tourist flows? A case study on Iceland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Vaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bagf.2656⟩</w:t>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2020/3-2021/1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.10452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03952099v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial discontinuities, health and mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (4), pp.389-407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rig.2018.00062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02117210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where? When? And how often? What can we learn about daily urban mobilities from Twitter data and Google POIs in Bangkok (Thailand) and which perspectives for dengue studies?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The commercialisation of shopping malls in India: from « creating » to « meeting » demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shawn Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Huraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 95 (1), pp.61-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.2656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/netcom.2725⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01779614v1</w:t>
+                <w:t xml:space="preserve">hal-03952099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spread of Dengue in an Endemic Urban Milieu–The Case of Delhi, India</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Where? When? And how often? What can we learn about daily urban mobilities from Twitter data and Google POIs in Bangkok (Thailand) and which perspectives for dengue studies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huraux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146539⟩</w:t>
+              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (3/4), pp.283-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/netcom.2725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02194176v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01779614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Spread of Dengue in an Endemic Urban Milieu–The Case of Delhi, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Telle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.e0146539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02194176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contribution of geotagged Twitter data in the study of a social group’s activity space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 30-3/4, pp.231-248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/netcom.2529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1080,766 +1214,766 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dengue en Asie du Sud-Est. Enjeux pour un système de surveillance transnational : Thaïlande, Laos, Cambodge et Viêtnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rick Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Girond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gabriel Facal; Jérôme Samuel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Asie du Sud-Est 2025 : Bilan, enjeux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de recherche sur l’Asie du Sud-Est contemporaine (IRASEC), pp.79-105, 2025, 978-2-35596-083-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13g8l⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daily Mobility and the Spread of Communicable Infectious Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julie Vallée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Everyday Mobility and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley; ISTE, pp.1-41, 2024, SCIENCES - Infrastructure and Mobility Networks Geography, 9781789451092. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394312498.ch1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité quotidienne et diffusion des épidémies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julie Vallée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilité quotidienne et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chap. 2, ISTE Group, pp.7-47, 2023, Encyclopédie des Sciences - Domaine Géographie et Démographie (Géographie des réseaux d’infrastructure et des mobilités), 9781789481099. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51926/iste.9109.ch1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation spatiale du risque de propagation de la dengue à partir de modèles comportementaux vecteurs et hôtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annelise Tran (coordination éditoriale); Eric Daudé (coordination éditoriale); Thibault Catry (coordination éditoriale). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Télédétection et modélisation spatiale. Applications à la surveillance et au contrôle des maladies liées aux moustiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chap. 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 119-130, 2022, Update Sciences &amp; technologies, 9782759236282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03773721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des températures de l’air à partir d’images satellites et de stations météorologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Boufhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annelise Tran (coordination éditoriale); Eric Daudé (coordination éditoriale); Thibault Catry (coordination éditoriale). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Tran A., Daudé É., Catry T. (coord.), « Télédétection et modélisation spatiale appliquées à la surveillance et au contrôle des maladies vectorielles dues aux moustiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae ed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04694117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du recensement au bâtiment : génération de populations synthétiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annelise Tran (coordination éditoriale); Eric Daudé (coordination éditoriale); Thibault Catry (coordination éditoriale). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Tran A., Daudé É., Catry T. (coord.), «Télédétection et modélisation spatiale appliquées à la surveillance et au contrôle des maladies vectorielles dues aux moustiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae ed., chap. 4, p. 63-71., 2022, Update Sciences &amp; technologies, 9782759236282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04694113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage entre enquête ethnographique et traces numériques : application aux mobilités quotidiennes d’un quartier de Bangkok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brenda Le Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Meissonnier Joël; Vincent Stéphanie; Rabaud Mathieu; Kaufmann Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connaissance des mobilités : hybridation des méthodes, diversification des sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cerema, pp.37-53, 2020, 978-2-37180-423-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1849,1061 +1983,1061 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des paysages urbains favorables aux moustiques vecteurs de la dengue ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard E. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanchana Nakhapakorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TÉLÉDÉTECTION POUR L’ÉTUDE DU MILIEU URBAIN #5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Data Terra, Apr 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des satellites, des réseaux sociaux et des moustiques : Différentes facettes de la géographie de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nos recherches changent le monde ! Colloque conjoint FRQ - CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fonds de Recherche du Québéc (FRQ) &amp; CNRS, Jun 2025, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05149097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of a synthetic population and modeling of daily individual mobilities from multi-source data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard E. Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UGI-IGU 2022 - Time for Geographer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Geographical Union, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05149243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La time-geography à l'heure des données issues d'internet. Applications à l'étude des mobilités quotidiennes à Bangkok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.562-566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Arctic Places with Multi-sources Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chanvoleak Ourng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Vaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECTQG 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Mondorf, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02283744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban Mobility and Dengue in Delhi and Bangkok : What can we learn from online data ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">108th Urban Workshop of the Centre de Sciences Humaines (CSH) and the Centre for Policy Research (CPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSH &amp; CPR (Delhi), Jan 2019, Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05149182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Webscraping : enjeux techniques et éthiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Données individuelles localisées : enjeux juridiques, éthiques et techniques à l’heure du RGPD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIST INFTER, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mobilités quotidiennes à Delhi à partir de données multi-sources : Méthodes, limites et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac¹</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé¹</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shankare Gowda²</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSFS2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02513682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'impact des îlots de chaleur urbains sur les dynamiques de population d'Aedes aegypti, vecteur de la dengue et du virus Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Misslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EA LITIS; UMR IDEES, Nov 2017, ROUEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01650033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discontinuités spatiales, santé et mobilités. Analyses et typologies des Google POI et des Tweets pour caractériser les structures spatiales et les dynamiques d'attractivités de Bangkok (Thaïlande)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO'2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA de rouen, Nov 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01650030v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'impact des îlots de chaleur urbains sur les dynamiques de population d'Aedes aegypti, vecteur de la dengue et du virus Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Misslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Analysis and GEOmatics 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA de rouen, Nov 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01649157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2913,374 +3047,374 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to characterize urban landscapes favorable to Aedes mosquito ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard E. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th international conference on Aedes albopictus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Phnom Penh, Cambodia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centrality and dengue virus exposure risk in Bangkok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Jupimai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Jantarabenjakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Kowitdamrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Siriyasatien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Asia Dengue Summit (ADS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bangkok, Thailand. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05462611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simuler les dynamiques de population d'Aedes aegypti : l'effet de l'îlot de chaleur urbain sur les populations du vecteur de la dengue et du virus Zika à Bangkok (Thaïlande)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Misslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Caen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3290,410 +3424,260 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éruption à Saint-Vincent-et-les-Grenadines : gérer une évacuation en temps de pandémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108131v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-05079230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités urbaines et données en ligne pour l'étude des maladies vectorielles à Delhi (Inde) et Bangkok (Thaïlande)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Normandie Université, 2018. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2018NORMR137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02089908v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId95"/>
+      <w:footerReference w:type="default" r:id="rId96"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3761,51 +3745,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="94F9AE75"/>
+    <w:nsid w:val="CF2054E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3992,51 +3976,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-cebeillac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6303-6705" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235031100" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187278v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Christophe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cebeillac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48645/apqy-q532" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663045v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daud&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanchana Nakhapakorn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Paul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci8030098" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148135v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Vaguet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.10452" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952099v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Rault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Mathew" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.2656" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02117210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vaguet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2018.00062" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01779614v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daud&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huraux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2725" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194176v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Telle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yadav" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefebvre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146539" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952073v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2529" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046347v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Girond" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13g8l" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716206v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312498.ch1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184046v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/iste.9109.ch1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773721v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694117v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Boufhal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694113v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123802v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Le Bigot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067411v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E. Paul" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149097v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149243v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114109v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283744v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanvoleak Ourng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149182v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373090v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513682v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cebeillac&#185;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daud&#233;&#185;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankare Gowda&#178;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650033v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Misslin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650030v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649157v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067384v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05462611v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jupimai" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Jantarabenjakul" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kowitdamrong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Siriyasatien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cebeillac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567274v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108131v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079230v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thitiya Yakasaem" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thidarat Jupimai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattapong Jitrungruengnit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napaporn Chantasrisawad" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekasit Kowitdamrong" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02089908v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMR137" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-cebeillac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6303-6705" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235031100" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05562515v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thitiya Yakasaem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thidarat Jupimai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattapong Jitrungruengnij" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napaporn Chantasrisawad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekasit Kowitdamrong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187278v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Christophe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cebeillac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48645/apqy-q532" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663045v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daud&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanchana Nakhapakorn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Paul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci8030098" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148135v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Vaguet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.10452" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02117210v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vaguet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2018.00062" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952099v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Rault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Mathew" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.2656" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01779614v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daud&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huraux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2725" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194176v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Telle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yadav" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefebvre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146539" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952073v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2529" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046347v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Girond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13g8l" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716206v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312498.ch1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184046v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/iste.9109.ch1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773721v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694117v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Boufhal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694113v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123802v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Le Bigot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067411v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E. Paul" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149097v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149243v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114109v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283744v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanvoleak Ourng" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149182v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373090v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513682v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cebeillac&#185;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daud&#233;&#185;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankare Gowda&#178;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650033v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Misslin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650030v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649157v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067384v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05462611v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jupimai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Jantarabenjakul" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kowitdamrong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Siriyasatien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cebeillac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567274v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108131v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02089908v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMR137" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>