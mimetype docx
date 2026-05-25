--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -106,1105 +106,1243 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">235031100</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=Ho7WNEsAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seroprevalence and preventive practices of dengue and chikungunya among school children in Bangkok: Gaps in prevention and vaccination strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thitiya Yakasaem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thidarat Jupimai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nattapong Jitrungruengnij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Napaporn Chantasrisawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekasit Kowitdamrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 20 (3), pp.e0013026. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pntd.0013026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05562515v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers pas en web scraping</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping urban Aedes aegypti breeding containers: landscape-driven analysis in Bangkok, Thailand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Pecout</w:t>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Cura</w:t>
+                <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
+                <w:t xml:space="preserve">Kanchana Nakhapakorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t>
+                <w:t xml:space="preserve">Richard E. Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RZINE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48645/apqy-q532⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12942-026-00469-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05187278v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05629181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Urban Landscapes Prone to Hosting Breeding Containers for Dengue-Vector Mosquitoes: A Case Study in Bangkok</w:t>
+                <w:t xml:space="preserve">Premiers pas en web scraping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Daudé</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Léa Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Pecout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Cura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rick Paul</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/urbansci8030098⟩</w:t>
+              <w:t xml:space="preserve">RZINE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48645/apqy-q532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04663045v1</w:t>
+                <w:t xml:space="preserve">hal-05187278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can we learn from Airbnb data on tourist flows? A case study on Iceland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping Urban Landscapes Prone to Hosting Breeding Containers for Dengue-Vector Mosquitoes: A Case Study in Bangkok</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yvette Vaguet</w:t>
+                <w:t xml:space="preserve">Kanchana Nakhapakorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rick Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/eps.10452⟩</w:t>
+              <w:t xml:space="preserve">Urban Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (3), pp.98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/urbansci8030098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148135v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04663045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial discontinuities, health and mobility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">What can we learn from Airbnb data on tourist flows? A case study on Iceland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Vaguet</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Vaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rig.2018.00062⟩</w:t>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2020/3-2021/1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.10452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02117210v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The commercialisation of shopping malls in India: from « creating » to « meeting » demand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shawn Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 95 (1), pp.61-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bagf.2656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where? When? And how often? What can we learn about daily urban mobilities from Twitter data and Google POIs in Bangkok (Thailand) and which perspectives for dengue studies?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Spatial discontinuities, health and mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Daudé</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Huraux</w:t>
+                <w:t xml:space="preserve">Alain Vaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 31 (3/4), pp.283-308. </w:t>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (4), pp.389-407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/netcom.2725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/rig.2018.00062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01779614v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02117210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spread of Dengue in an Endemic Urban Milieu–The Case of Delhi, India</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Where? When? And how often? What can we learn about daily urban mobilities from Twitter data and Google POIs in Bangkok (Thailand) and which perspectives for dengue studies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Telle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Vaguet</w:t>
+                <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Yadav</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Huraux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146539⟩</w:t>
+              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (3/4), pp.283-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/netcom.2725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02194176v1</w:t>
+                <w:t xml:space="preserve">halshs-01779614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Spread of Dengue in an Endemic Urban Milieu–The Case of Delhi, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Telle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.e0146539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02194176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contribution of geotagged Twitter data in the study of a social group’s activity space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 30-3/4, pp.231-248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/netcom.2529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1214,766 +1352,766 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dengue en Asie du Sud-Est. Enjeux pour un système de surveillance transnational : Thaïlande, Laos, Cambodge et Viêtnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rick Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Girond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gabriel Facal; Jérôme Samuel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Asie du Sud-Est 2025 : Bilan, enjeux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de recherche sur l’Asie du Sud-Est contemporaine (IRASEC), pp.79-105, 2025, 978-2-35596-083-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13g8l⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daily Mobility and the Spread of Communicable Infectious Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julie Vallée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Everyday Mobility and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley; ISTE, pp.1-41, 2024, SCIENCES - Infrastructure and Mobility Networks Geography, 9781789451092. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394312498.ch1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité quotidienne et diffusion des épidémies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julie Vallée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilité quotidienne et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chap. 2, ISTE Group, pp.7-47, 2023, Encyclopédie des Sciences - Domaine Géographie et Démographie (Géographie des réseaux d’infrastructure et des mobilités), 9781789481099. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51926/iste.9109.ch1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation spatiale du risque de propagation de la dengue à partir de modèles comportementaux vecteurs et hôtes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Estimation des températures de l’air à partir d’images satellites et de stations météorologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Boufhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annelise Tran (coordination éditoriale); Eric Daudé (coordination éditoriale); Thibault Catry (coordination éditoriale). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Télédétection et modélisation spatiale. Applications à la surveillance et au contrôle des maladies liées aux moustiques</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, p. 119-130, 2022, Update Sciences &amp; technologies, 9782759236282</w:t>
+              <w:t xml:space="preserve">in Tran A., Daudé É., Catry T. (coord.), « Télédétection et modélisation spatiale appliquées à la surveillance et au contrôle des maladies vectorielles dues aux moustiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quae ed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03773721v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04694117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des températures de l’air à partir d’images satellites et de stations météorologiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Du recensement au bâtiment : génération de populations synthétiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annelise Tran (coordination éditoriale); Eric Daudé (coordination éditoriale); Thibault Catry (coordination éditoriale). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Tran A., Daudé É., Catry T. (coord.), « Télédétection et modélisation spatiale appliquées à la surveillance et au contrôle des maladies vectorielles dues aux moustiques »</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">in Tran A., Daudé É., Catry T. (coord.), «Télédétection et modélisation spatiale appliquées à la surveillance et au contrôle des maladies vectorielles dues aux moustiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae ed., chap. 4, p. 63-71., 2022, Update Sciences &amp; technologies, 9782759236282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04694117v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04694113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du recensement au bâtiment : génération de populations synthétiques.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Simulation spatiale du risque de propagation de la dengue à partir de modèles comportementaux vecteurs et hôtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annelise Tran (coordination éditoriale); Eric Daudé (coordination éditoriale); Thibault Catry (coordination éditoriale). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Tran A., Daudé É., Catry T. (coord.), «Télédétection et modélisation spatiale appliquées à la surveillance et au contrôle des maladies vectorielles dues aux moustiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Quae ed., chap. 4, p. 63-71., 2022, Update Sciences &amp; technologies, 9782759236282</w:t>
+              <w:t xml:space="preserve">Télédétection et modélisation spatiale. Applications à la surveillance et au contrôle des maladies liées aux moustiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, chap. 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 119-130, 2022, Update Sciences &amp; technologies, 9782759236282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04694113v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03773721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage entre enquête ethnographique et traces numériques : application aux mobilités quotidiennes d’un quartier de Bangkok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brenda Le Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Meissonnier Joël; Vincent Stéphanie; Rabaud Mathieu; Kaufmann Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connaissance des mobilités : hybridation des méthodes, diversification des sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cerema, pp.37-53, 2020, 978-2-37180-423-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1983,1438 +2121,1438 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des paysages urbains favorables aux moustiques vecteurs de la dengue ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard E. Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanchana Nakhapakorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TÉLÉDÉTECTION POUR L’ÉTUDE DU MILIEU URBAIN #5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Data Terra, Apr 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des satellites, des réseaux sociaux et des moustiques : Différentes facettes de la géographie de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nos recherches changent le monde ! Colloque conjoint FRQ - CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fonds de Recherche du Québéc (FRQ) &amp; CNRS, Jun 2025, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05149097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of a synthetic population and modeling of daily individual mobilities from multi-source data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard E. Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UGI-IGU 2022 - Time for Geographer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Geographical Union, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05149243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La time-geography à l'heure des données issues d'internet. Applications à l'étude des mobilités quotidiennes à Bangkok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.562-566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Arctic Places with Multi-sources Data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Urban Mobility and Dengue in Delhi and Bangkok : What can we learn from online data ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvette Vaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECTQG 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Mondorf, Luxembourg</w:t>
+              <w:t xml:space="preserve">108th Urban Workshop of the Centre de Sciences Humaines (CSH) and the Centre for Policy Research (CPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSH &amp; CPR (Delhi), Jan 2019, Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02283744v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Mobility and Dengue in Delhi and Bangkok : What can we learn from online data ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Webscraping : enjeux techniques et éthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">108th Urban Workshop of the Centre de Sciences Humaines (CSH) and the Centre for Policy Research (CPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSH &amp; CPR (Delhi), Jan 2019, Delhi, India</w:t>
+              <w:t xml:space="preserve">Données individuelles localisées : enjeux juridiques, éthiques et techniques à l’heure du RGPD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIST INFTER, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05149182v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Webscraping : enjeux techniques et éthiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Integration of Arctic Places with Multi-sources Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanvoleak Ourng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Vaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Données individuelles localisées : enjeux juridiques, éthiques et techniques à l’heure du RGPD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIST INFTER, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">ECTQG 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Mondorf, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373090v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02283744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mobilités quotidiennes à Delhi à partir de données multi-sources : Méthodes, limites et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac¹</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé¹</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shankare Gowda²</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSFS2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02513682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'impact des îlots de chaleur urbains sur les dynamiques de population d'Aedes aegypti, vecteur de la dengue et du virus Zika</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discontinuités spatiales, santé et mobilités. Analyses et typologies des Google POI et des Tweets pour caractériser les structures spatiales et les dynamiques d'attractivités de Bangkok (Thaïlande)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Huraux</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Vaguet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EA LITIS; UMR IDEES, Nov 2017, ROUEN, France</w:t>
+              <w:t xml:space="preserve">SAGEO'2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA de rouen, Nov 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01650033v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01650030v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuités spatiales, santé et mobilités. Analyses et typologies des Google POI et des Tweets pour caractériser les structures spatiales et les dynamiques d'attractivités de Bangkok (Thaïlande)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Modélisation de l'impact des îlots de chaleur urbains sur les dynamiques de population d'Aedes aegypti, vecteur de la dengue et du virus Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Misslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO'2017</w:t>
+              <w:t xml:space="preserve">Spatial Analysis and GEOmatics 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA de rouen, Nov 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01650030v2</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'impact des îlots de chaleur urbains sur les dynamiques de population d'Aedes aegypti, vecteur de la dengue et du virus Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Misslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Huraux</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Vaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Analysis and GEOmatics 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA de rouen, Nov 2017, Rouen, France</w:t>
+              <w:t xml:space="preserve">SAGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EA LITIS; UMR IDEES, Nov 2017, ROUEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649157v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01650033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to characterize urban landscapes favorable to Aedes mosquito ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard E. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th international conference on Aedes albopictus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Phnom Penh, Cambodia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centrality and dengue virus exposure risk in Bangkok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Jupimai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Jantarabenjakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Kowitdamrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Siriyasatien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Asia Dengue Summit (ADS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bangkok, Thailand. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05462611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simuler les dynamiques de population d'Aedes aegypti : l'effet de l'îlot de chaleur urbain sur les populations du vecteur de la dengue et du virus Zika à Bangkok (Thaïlande)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Misslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Caen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3424,143 +3562,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éruption à Saint-Vincent-et-les-Grenadines : gérer une évacuation en temps de pandémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3570,114 +3708,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités urbaines et données en ligne pour l'étude des maladies vectorielles à Delhi (Inde) et Bangkok (Thaïlande)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Normandie Université, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018NORMR137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02089908v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId96"/>
+      <w:footerReference w:type="default" r:id="rId99"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3745,51 +3883,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CF2054E1"/>
+    <w:nsid w:val="6416E400"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3976,51 +4114,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-cebeillac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6303-6705" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235031100" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05562515v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thitiya Yakasaem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thidarat Jupimai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattapong Jitrungruengnij" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napaporn Chantasrisawad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekasit Kowitdamrong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187278v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Christophe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cebeillac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48645/apqy-q532" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663045v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daud&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanchana Nakhapakorn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Paul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci8030098" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148135v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Vaguet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.10452" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02117210v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vaguet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2018.00062" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952099v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Rault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Mathew" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.2656" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01779614v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daud&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huraux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2725" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194176v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Telle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yadav" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefebvre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146539" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952073v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2529" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046347v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Girond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13g8l" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716206v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312498.ch1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184046v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/iste.9109.ch1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773721v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694117v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Boufhal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694113v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123802v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Le Bigot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067411v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E. Paul" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149097v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149243v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114109v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283744v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanvoleak Ourng" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149182v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373090v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513682v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cebeillac&#185;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daud&#233;&#185;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankare Gowda&#178;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650033v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Misslin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650030v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649157v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067384v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05462611v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jupimai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Jantarabenjakul" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kowitdamrong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Siriyasatien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cebeillac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567274v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108131v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02089908v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMR137" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-cebeillac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6303-6705" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235031100" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Ho7WNEsAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05562515v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thitiya Yakasaem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thidarat Jupimai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattapong Jitrungruengnij" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napaporn Chantasrisawad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekasit Kowitdamrong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013026" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05629181v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daud&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cebeillac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanchana Nakhapakorn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E. Paul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-026-00469-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187278v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Christophe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48645/apqy-q532" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663045v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Paul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci8030098" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148135v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Vaguet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.10452" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952099v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Rault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Mathew" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.2656" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02117210v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vaguet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2018.00062" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01779614v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daud&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huraux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2725" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194176v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Telle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yadav" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefebvre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146539" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952073v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2529" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046347v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Girond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13g8l" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716206v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312498.ch1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184046v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/iste.9109.ch1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694117v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Boufhal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694113v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773721v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123802v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Le Bigot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149097v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149243v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114109v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149182v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373090v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283744v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanvoleak Ourng" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513682v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cebeillac&#185;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daud&#233;&#185;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankare Gowda&#178;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650030v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649157v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Misslin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650033v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067384v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05462611v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jupimai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Jantarabenjakul" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kowitdamrong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Siriyasatien" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cebeillac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567274v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108131v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02089908v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMR137" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>