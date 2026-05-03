--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -1905,607 +1905,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the Shadowing Effect Between Windturbines at VOR and Radar frequencies.Propagation model for estimating VOR bearing error in the presence of windturbines -hybridation of parabolic equation with physical optics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+                <w:t xml:space="preserve">A 2D Gaussian-Beam-Based Method for Modeling the Dichroic Surfaces of Quasi-Optical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sokoloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bolioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum for Electromagnetic Research Methods and Application Technologies (FERMAT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (8), pp 1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10762-016-0266-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01609719v1</w:t>
+                <w:t xml:space="preserve">hal-01305922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2D Gaussian-Beam-Based Method for Modeling the Dichroic Surfaces of Quasi-Optical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Elis</w:t>
+                <w:t xml:space="preserve">Local Estimation of Orbital and Spin Angular Momentum Mode Numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Kevin Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sokoloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bolioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp 50-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2016.2554063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10762-016-0266-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01305922v1</w:t>
+                <w:t xml:space="preserve">hal-01305919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Estimation of Orbital and Spin Angular Momentum Mode Numbers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pascal</w:t>
+                <w:t xml:space="preserve">Assessment of the Shadowing Effect Between Windturbines at VOR and Radar frequencies.Propagation model for estimating VOR bearing error in the presence of windturbines -hybridation of parabolic equation with physical optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Claudepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum for Electromagnetic Research Methods and Application Technologies (FERMAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13, pp.1464 - 1476</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2016.2554063⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01305919v1</w:t>
+                <w:t xml:space="preserve">hal-01609719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helical-Ring Antenna for Hemispherical Radiation in Circular Polarization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+                <w:t xml:space="preserve">Antenna Gain and Link Budget for Waves Carrying Orbital Angular Momentum (OAM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Kevin Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sokoloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Souny</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Baptiste Palacin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, PP (99), pp.1. </w:t>
+              <w:t xml:space="preserve">Radio Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Volume 50 (11), pp.Pages 1165-1175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2015.2479640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2015RS005772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207649v1</w:t>
+                <w:t xml:space="preserve">hal-01146554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenna Gain and Link Budget for Waves Carrying Orbital Angular Momentum (OAM)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Sokoloff</w:t>
+                <w:t xml:space="preserve">Helical-Ring Antenna for Hemispherical Radiation in Circular Polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Souny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radio Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Volume 50 (11), pp.Pages 1165-1175. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, PP (99), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015RS005772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2015.2479640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01146554v1</w:t>
+                <w:t xml:space="preserve">hal-01207649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics-based expansion on 3D conformal Gaussian beams for the scattering from a curved interface</w:t>
               </w:r>
@@ -2517,51 +2517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sokoloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bolioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress In Electromagnetics Research B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Vol 54, 2013., p. 245- 264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2808,6321 +2808,6239 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (86)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (93)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Printable Inhomogeneous Dielectric Resonator Antenna with Cardioid Shaped Pattern</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Pascaud</w:t>
+                <w:t xml:space="preserve">Diffraction électromagnétique par un ensemble de cylindres métalliques de longueurs finies à sections circulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Elineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Kuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXIVèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05140591v1</w:t>
+                <w:t xml:space="preserve">hal-05553804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion of an Incident Field by Means of Vectorial Spherical Harmonics - Analysis in Terms of Active and Reactive Powers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Vergnes</w:t>
+                <w:t xml:space="preserve">Extraction Methods of the Dominant Delay in Simulation of Electromagnetic Waves in the Low Troposphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2025 IEEE CNC-USNC-URSI North American Radio Science Meeting (Joint with AP-S Symposium)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Ottawa, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05138525v1</w:t>
+                <w:t xml:space="preserve">hal-05565739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Modeling of the Radiation Pattern of an Airborne Single-Band GNSS Antenna</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Representation of Electromagnetic Fields by means of Spin Spherical Wavelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">alice quennelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION 2024 Pacific PNT Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Palermo, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625541v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty Quantification for Conformal Patch Antenna Installed on Infinite Cylinder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El-Mehdi Djelloul</w:t>
+                <w:t xml:space="preserve">3D Printable Inhomogeneous Dielectric Resonator Antenna with Cardioid Shaped Pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audric Boiteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pascaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laquerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE INC-USNC-URSI Radio Science Meeting (Joint with AP-S Symposium)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/INC-USNC-URSI61303.2024.10632400⟩</w:t>
+              <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Stockholm, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.10999501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703311v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification d'incertitude sur l'antenne du radio-altimètre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El-Mehdi Djelloul</w:t>
+                <w:t xml:space="preserve">Expansion of an Incident Field by Means of Vectorial Spherical Harmonics - Analysis in Terms of Active and Reactive Powers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Kuhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Stockholm, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.10999888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625227v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la dispersion de cristaux diélectriques imprimés en 3D pour des applications d'antennes à résonateur diélectrique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R Pascaud</w:t>
+                <w:t xml:space="preserve">Noise Models for Antenna Spherical Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Kuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G Mazingue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Antibes Juan les-Pins, France</w:t>
+              <w:t xml:space="preserve">2025 IEEE Conference on Antenna Measurements and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Antibes Juan les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625232v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Frequency Dispersion of 3D-Printed Dielectric Crystals for Dielectric Resonator Antenna Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Pascaud</w:t>
+                <w:t xml:space="preserve">Closed-form Expression for the Radiation of an Arbitrarily-Oriented Stochastic Elementary Dipole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Mehdi Djelloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICEAA - IEEE APWC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Palerme (Italie), Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590271v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic modeling of the radiation pattern of airborne antennas: Application to the radar altimeter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El Mehdi Djelloul</w:t>
+                <w:t xml:space="preserve">Stochastic Modeling of the Radiation Pattern of an Airborne Single-Band GNSS Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Mehdi Djelloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEAA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICEAA57318.2023.10297647⟩</w:t>
+              <w:t xml:space="preserve">ION 2024 Pacific PNT Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute Of Navigation, Apr 2024, Honolulu, United States. pp.699-708, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2024.19630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131775v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SSW-2D : un logiciel open-source et gratuit pour la propagation par méthode split-step wavelet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncertainty Quantification for Conformal Patch Antenna Installed on Infinite Cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Mehdi Djelloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENVIREM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE INC-USNC-URSI Radio Science Meeting (Joint with AP-S Symposium)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Florence, Italy. pp.186-187, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/INC-USNC-URSI61303.2024.10632400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940514v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode split-step wavelet pour la propagation troposphérique en 3D</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+                <w:t xml:space="preserve">Multipath Separation in Split-Step Simulation of Electromagnetic Waves in the Low Troposphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22èmes Journées Nationales Microondes (JNM 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE International Symposium on Antennas and Propagation and INC/USNC‐URSI Radio Science Meeting (AP-S/INC-USNC-URSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Firenze, Italy. pp.1843-1844, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AP-S/INC-USNC-URSI52054.2024.10686781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710081v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-site experiments and electromagnetic modelling to characterize Corona discharges in VHF-band</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Issac</w:t>
+                <w:t xml:space="preserve">Quantification d'incertitude sur l'antenne du radio-altimètre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Mehdi Djelloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Lightning &amp; Static Electricity ICOLSE 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEAT Université Côte d'Azur, Jun 2024, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846602v2</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Split-step wavelet with local operators for the 3D long-range propagation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+                <w:t xml:space="preserve">Étude de la dispersion de cristaux diélectriques imprimés en 3D pour des applications d'antennes à résonateur diélectrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Pascaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Mazingue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2021 15th European Conference on Antennas and Propagation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes Juan les-Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214298v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D split-step wavelet method for the propagation over impedance ground condition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+                <w:t xml:space="preserve">Study of the Frequency Dispersion of 3D-Printed Dielectric Crystals for Dielectric Resonator Antenna Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pascaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laquerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 XXXIVth General Assembly and Scientific Symposium of the International Union of Radio Science (URSI GASS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/URSIGASS51995.2021.9560588⟩</w:t>
+              <w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP60739.2024.10501461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426475v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aeronautical GNSS Channel Model for Spurious Signals Arriving from Below the Horizon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic modeling of the radiation pattern of airborne antennas: Application to the radar altimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mehdi Djelloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Axel Javier Garcia Peña</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2021 15th European Conference on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP51087.2021.9410982⟩</w:t>
+              <w:t xml:space="preserve">ICEAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Venise, Italy. pp.184-184, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEAA57318.2023.10297647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214293v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory testing and on-site experiments to characterize Corona discharges in VHF-band</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Issac</w:t>
+                <w:t xml:space="preserve">SSW-2D : un logiciel open-source et gratuit pour la propagation par méthode split-step wavelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSI GASS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Rome, Italy</w:t>
+              <w:t xml:space="preserve">ENVIREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477970v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularly Polarized Huygens Source Antenna Based on Two Stacked Dielectric Resonators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+                <w:t xml:space="preserve">Méthode split-step wavelet pour la propagation troposphérique en 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonnafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE AP-S International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22èmes Journées Nationales Microondes (JNM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477650v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity Domain of the Odunaiya Expression for Computing the Conventional VOR Multipath Error</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seif Ben-Hassine</w:t>
+                <w:t xml:space="preserve">Impact of DME/TACAN on GNSS L5/E5a Receivers at Low Altitude Considering Multipath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2020, 14th European Conference on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135730⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 35th International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Denver, United States. pp.276-303, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2022.18361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916307v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive Manufacturing of a Uniaxial Anisotropic Dielectric Material for Antenna Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+                <w:t xml:space="preserve">On-site experiments and electromagnetic modelling to characterize Corona discharges in VHF-band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Galiègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Issac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Toulouse (virtuel), France</w:t>
+              <w:t xml:space="preserve">The International Conference on Lightning &amp; Static Electricity ICOLSE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085326v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846602v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Meaconing and its Impact on GNSS Receivers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxandre Coulon</w:t>
+                <w:t xml:space="preserve">Laboratory testing and on-site experiments to characterize Corona discharges in VHF-band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Galiègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Issac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS+ 2020, 33rd International Technical Meeting of the Satellite Division of the Institute of Navigation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">URSI GASS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02963988v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A speed up of split-step wavelet for the computation of long range propagation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aeronautical GNSS Channel Model for Spurious Signals Arriving from Below the Horizon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxandre Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2020 14th European Conference on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135573⟩</w:t>
+              <w:t xml:space="preserve">EuCAP 2021 15th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Dusseldorf, Germany. pp.1-5 /ISBN:978-1-7281-8845-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP51087.2021.9410982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916310v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huygens Source Antenna using Stacked Dielectric Resonators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+                <w:t xml:space="preserve">3D split-step wavelet method for the propagation over impedance ground condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonnafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS URSI 2020 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEEECONF35879.2020.9329755⟩</w:t>
+              <w:t xml:space="preserve">2021 XXXIVth General Assembly and Scientific Symposium of the International Union of Radio Science (URSI GASS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Rome, Italy. pp.01-04, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/URSIGASS51995.2021.9560588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085317v2</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Including the aircraft and the antenna in a wide band aeronautical LMS channel model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Capucine Amielh</w:t>
+                <w:t xml:space="preserve">Split-step wavelet with local operators for the 3D long-range propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonnafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Azoulai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2020 14th European Conference on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135810⟩</w:t>
+              <w:t xml:space="preserve">EuCAP 2021 15th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Dusseldorf, Germany. pp.1-5 /ISBN:978-1-7281-8845-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP51087.2021.9411173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916827v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dynamic VOR Receiver Model for Estimating the Bearing Error in the Presence of Wind Turbines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seif Ben-Hassine</w:t>
+                <w:t xml:space="preserve">Circularly Polarized Huygens Source Antenna Based on Two Stacked Dielectric Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos David Morales Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Bruno de Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pascaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2019, 13th European Conference on Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE AP-S International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Marina Bay Sands, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS/URSI47566.2021.9704170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184478v2</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of an IQ Receiver Model by Means of Laboratory Measurements for Conventional VOR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seif Ben-Hassine</w:t>
+                <w:t xml:space="preserve">Additive Manufacturing of a Uniaxial Anisotropic Dielectric Material for Antenna Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos David Morales Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pascaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMWT 2019, Specialist Meeting on Electromagnetic Waves and Wind Turbines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">16èmes Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Toulouse (virtuel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458584v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a 8-Ports Vector Antenna for Measurement Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validity Domain of the Odunaiya Expression for Computing the Conventional VOR Multipath Error</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Ben-Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAMA 2019, IEEE International Conference on Antenna Measurements and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CAMA47423.2019.8959555⟩</w:t>
+              <w:t xml:space="preserve">EuCAP 2020, 14th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.1-5/ ISBN: 978-1-7281-3712-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456167v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for Assessing the Impact of Wind Turbines on Civil Aviation Primary and Secondary Radars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Meaconing and its Impact on GNSS Receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxandre Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Vezinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMWT 2019, Specialist Meeting on Electromagnetic Waves and Wind Turbines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ION GNSS+ 2020, 33rd International Technical Meeting of the Satellite Division of the Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Virtual event, United States. pp. 3713-3737., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2020.17713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458310v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Split-step wavelet propagation modelling using local operators</w:t>
+                <w:t xml:space="preserve">A speed up of split-step wavelet for the computation of long range propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonnafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 URSI International Symposium on Electromagnetic Theory (EMTS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/URSI-EMTS.2019.8931470⟩</w:t>
+              <w:t xml:space="preserve">EuCAP 2020 14th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02501259v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation par méthode split-step wavelet avec propagateurs locaux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+                <w:t xml:space="preserve">Huygens Source Antenna using Stacked Dielectric Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos David Morales Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pascaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APS URSI 2020 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEECONF35879.2020.9329755⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02501245v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085317v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analytic Formulation of the Doppler VOR Multipath Error for a Digital Receiver - Comparaisons with the Odunaiya Expression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seif Ben-Hassine</w:t>
+                <w:t xml:space="preserve">Including the aircraft and the antenna in a wide band aeronautical LMS channel model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Amielh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Azoulai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMWT 2019, Specialist Meeting on Electromagnetic Waves and Wind Turbines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuCAP 2020 14th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418686v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la propagation par méthode split-step wavelet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+                <w:t xml:space="preserve">Characterization of a 8-Ports Vector Antenna for Measurement Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Duplouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENVIREM 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CAMA 2019, IEEE International Conference on Antenna Measurements and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Kuta, Indonesia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMA47423.2019.8959555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02943123v1</w:t>
+                <w:t xml:space="preserve">hal-02456167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNSS Multipath Error Model for Aircraft Surface Navigation Based on Canonical Scenarios for Class F Airports</w:t>
+                <w:t xml:space="preserve">Analysis of an IQ Receiver Model by Means of Laboratory Measurements for Conventional VOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capucine Amielh</w:t>
+                <w:t xml:space="preserve">Seif Ben-Hassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Azoulai</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS+ 2019 32nd International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EMWT 2019, Specialist Meeting on Electromagnetic Waves and Wind Turbines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318334v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Stastistical Model for Assessing the Impact of Wind Turbines on Conventionnal VOR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Dynamic VOR Receiver Model for Estimating the Bearing Error in the Presence of Wind Turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Ben-Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seif Ben-Hassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMWT 2019, Specialist Meeting on Electromagnetic Waves and Wind Turbines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EuCAP 2019, 13th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458579v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184478v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'Obstacles Proches sur les Performances des Radars Primaires et Secondaires de l'Aviation Civile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de la propagation par méthode split-step wavelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonnafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Galiègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENVIREM 2019, Influence de l’environnement électromagnétique quels enjeux en termes de modélisations et systèmes de mesures ?</w:t>
+              <w:t xml:space="preserve">ENVIREM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943128v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-fed circularly polarized dielectric resonator antenna using a uniaxial anisotropic material</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+                <w:t xml:space="preserve">Modélisation par méthode split-step wavelet avec propagateurs locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonnafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APC 2019, The IET Conference on Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/cp.2019.0713⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02456138v2</w:t>
+                <w:t xml:space="preserve">hal-02501245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation modeling for radio occultation remote sensing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fabbro</w:t>
+                <w:t xml:space="preserve">Split-step wavelet propagation modelling using local operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonnafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Sokoloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2018, 12th European Conference on Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 URSI International Symposium on Electromagnetic Theory (EMTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, San Diego, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/URSI-EMTS.2019.8931470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01948509v1</w:t>
+                <w:t xml:space="preserve">hal-02501259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the radiowave propagation with a split-step wavelet method for radio occultation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Analytic Formulation of the Doppler VOR Multipath Error for a Digital Receiver - Comparaisons with the Odunaiya Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Ben-Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIKON 2018 22nd International Microwave and Radar Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EMWT 2019, Specialist Meeting on Electromagnetic Waves and Wind Turbines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839331v1</w:t>
+                <w:t xml:space="preserve">hal-02418686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of the Antenna Model to Assess GNSS Multipath in Airport Environments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methodology for Assessing the Impact of Wind Turbines on Civil Aviation Primary and Secondary Radars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Azoulai</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Galiègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USNC-URSI Radio Science Meeting 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Boston, United States. pp.109-110</w:t>
+              <w:t xml:space="preserve">EMWT 2019, Specialist Meeting on Electromagnetic Waves and Wind Turbines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02005017v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous and discrete formulations for modeling electromagnetic wave propagation over an impedance ground in low troposphere in 3D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hang Zhou</w:t>
+                <w:t xml:space="preserve">GNSS Multipath Error Model for Aircraft Surface Navigation Based on Canonical Scenarios for Class F Airports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Amielh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Azoulai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APWC 2017 IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APWC.2017.8062274⟩</w:t>
+              <w:t xml:space="preserve">ION GNSS+ 2019 32nd International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Miami, United States. pp.1418-1437, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2019.16907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621273v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VOR times series for an aircraft trajectory in the presence of wind turbines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact d'Obstacles Proches sur les Performances des Radars Primaires et Secondaires de l'Aviation Civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Galiègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIKON 2018 22nd International Microwave and Radar Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ENVIREM 2019, Influence de l’environnement électromagnétique quels enjeux en termes de modélisations et systèmes de mesures ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839330v2</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of Existing GNSS Multipath Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Stastistical Model for Assessing the Impact of Wind Turbines on Conventionnal VOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capucine Amielh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Azoulai</w:t>
+                <w:t xml:space="preserve">Seif Ben-Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS+ 2017, 30th International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Portland, United States. pp.ION</w:t>
+              <w:t xml:space="preserve">EMWT 2019, Specialist Meeting on Electromagnetic Waves and Wind Turbines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01705849v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparisons of discrete and continuous propagators for the modelling of low tropospheric propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hang Zhou</w:t>
+                <w:t xml:space="preserve">Single-fed circularly polarized dielectric resonator antenna using a uniaxial anisotropic material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos David Morales Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pascaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAP 2017 11th European Conference on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928111⟩</w:t>
+              <w:t xml:space="preserve">APC 2019, The IET Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Birmingham, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/cp.2019.0713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527004v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456138v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the impact of solar parks on VHF aeronautical communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Galiègue</w:t>
+                <w:t xml:space="preserve">Modelling the radiowave propagation with a split-step wavelet method for radio occultation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAP 2017 11th European Conference on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928825⟩</w:t>
+              <w:t xml:space="preserve">MIKON 2018 22nd International Microwave and Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Poznan, Poland. pp. 562-564, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/MIKON.2018.8405285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527011v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des Propagateurs Discret et Continu pour la Propagation dans la Basse Troposphère</w:t>
+                <w:t xml:space="preserve">Continuous and discrete formulations for modeling electromagnetic wave propagation over an impedance ground in low troposphere in 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Journées Nationales Micro-Ondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APWC 2017 IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Verone, Italy. pp. 181-184, ISBN: 978-1-5090-4453-5 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APWC.2017.8062274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544677v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturized Antennas for Vehicular Communication Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Importance of the Antenna Model to Assess GNSS Multipath in Airport Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Amielh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Souny</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Azoulai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nets4Cars/Nets4Trains/Nets4Aircraft 2017, 12th International Workshop Communication Technologies for Vehicles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">USNC-URSI Radio Science Meeting 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Boston, United States. pp.109-110</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516699v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic VOR error due to several scatterers — Application to wind farms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Claudepierre</w:t>
+                <w:t xml:space="preserve">Propagation modeling for radio occultation remote sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Antoine L'Hour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fabbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sokoloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAP 2017 11th European Conference on Antennas and Propagation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EuCAP 2018, 12th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Londres, United Kingdom. pp.ISBN: 978-1-78561-816-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527006v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Nx2D and 3D Split-Step Fourier Methods in Realistic 3D Ducting Conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hang Zhou</w:t>
+                <w:t xml:space="preserve">VOR times series for an aircraft trajectory in the presence of wind turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Ben-Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Applied Computational Electromagnetics Society (ACES) Symposium 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MIKON 2018 22nd International Microwave and Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Poznan, Poland. pp116-118; ISBN: 978-83-949421-0-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/MIKON.2018.8404997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609755v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839330v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche avancée sur les interférences induites par les éoliennes sur les systèmes CNS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparisons of discrete and continuous propagators for the modelling of low tropospheric propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire éolien : améliorer la coordination entre procédures fédérales et cantonales,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUCAP 2017 11th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.ISBN : 978-1-5090-3742-1 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609767v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian beams for quasi-optical-systems: Modeling dichroic surfaces near a zero of transmission or reflection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the impact of solar parks on VHF aeronautical communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Galiègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bolioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMTS 2016, URSI International Symposium on Electromagnetic Theory </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Espoo, Finland. pp.Electronic ISBN: 978-1-5090-2502-2 Print on Demand(PoD) ISBN: 978-1-5090-2503-9, </w:t>
+              <w:t xml:space="preserve">EUCAP 2017 11th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.ISBN : 978-1-5090-3742-1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/URSI-EMTS.2016.7571310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372300v1</w:t>
+                <w:t xml:space="preserve">hal-01527011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for computing the VOR multipath error-Comparisons with in-flight measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+                <w:t xml:space="preserve">Validation of Existing GNSS Multipath Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Amielh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Azoulai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2016, 10th European Conference on Antennas and Propagation </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ION GNSS+ 2017, 30th International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Portland, United States. pp.ION</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01331140v1</w:t>
+                <w:t xml:space="preserve">hal-01705849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion about the effect of the OAM topological charge on a microwave link budget</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Sokoloff</w:t>
+                <w:t xml:space="preserve">Comparaison des Propagateurs Discret et Continu pour la Propagation dans la Basse Troposphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSI AT-RASC 2015 1st URSI Atlantic Radio Science Conference </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20èmes Journées Nationales Micro-Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305916v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D modeling of the atmospheric refraction based on Gaussian beams</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Miniaturized Antennas for Vehicular Communication Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Sokoloff</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Souny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2016, 10th European Conference on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481195⟩</w:t>
+              <w:t xml:space="preserve">Nets4Cars/Nets4Trains/Nets4Aircraft 2017, 12th International Workshop Communication Technologies for Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Toulouse, France. pp 15-20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-56880-5_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339862v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes Split-Step Précises et Rapides pour la Propagation</w:t>
+                <w:t xml:space="preserve">Comparison of Nx2D and 3D Split-Step Fourier Methods in Realistic 3D Ducting Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCT CNES Séminaire Propagation Electromagnétique et Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Applied Computational Electromagnetics Society (ACES) Symposium 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Suzhou, China. pp.ISBN : 978-1-5090-4311-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609766v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VOR Multipath Error in the Presence Wind farms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probabilistic VOR error due to several scatterers — Application to wind farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Claudepierre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMWT 2016: Specialist Meeting about Electromagnetic Waves and Wind Turbines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUCAP 2017 11th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544678v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation 3D par Méthode Split-Step Fourier pour la Prédiction de la Couverture de Systèmes Radar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hang Zhou</w:t>
+                <w:t xml:space="preserve">Recherche avancée sur les interférences induites par les éoliennes sur les systèmes CNS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ENVIREM 2015, L’environnement électromagnétique des radars à l'horizon 2020 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Gif-Sur- Yvette, France</w:t>
+              <w:t xml:space="preserve">Séminaire éolien : améliorer la coordination entre procédures fédérales et cantonales,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Berne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609764v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nominal Bias Analysis for ARAIM User</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaussian beams for quasi-optical-systems: Modeling dichroic surfaces near a zero of transmission or reflection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sokoloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bolioli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION International Technical Meeting 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMTS 2016, URSI International Symposium on Electromagnetic Theory </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Espoo, Finland. pp.Electronic ISBN: 978-1-5090-2502-2 Print on Demand(PoD) ISBN: 978-1-5090-2503-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/URSI-EMTS.2016.7571310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145811v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que peut-on attendre des OAM? Propriétés physiques, applications aux télécommunications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Discussion about the effect of the OAM topological charge on a microwave link budget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Kevin Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sokoloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Palacin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ondes à Moment Angulaire Orbital (OAM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">URSI AT-RASC 2015 1st URSI Atlantic Radio Science Conference </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Gran Canaria, Spain. pp.ISBN: 9781479968718, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/URSI-AT-RASC.2015.7302910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609761v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the Shadowing Effect Between Windturbines</w:t>
+                <w:t xml:space="preserve">A method for computing the VOR multipath error-Comparisons with in-flight measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Claudepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
@@ -9140,261 +9058,318 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2015 9th European Conference on Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuCAP 2016, 10th European Conference on Antennas and Propagation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275934v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation du retard de groupe d’une antenne bibande GNSS pour application aéronautique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2D modeling of the atmospheric refraction based on Gaussian beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Antoine L'Hour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fabbro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sokoloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuCAP 2016, 10th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.ISBN: 978-88-907018-6-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609763v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concilier les systèmes de navigation et de surveillance du trafic aérien avec le développement durable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodes Split-Step Précises et Rapides pour la Propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises de l’aéronautique et du développement durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">CCT CNES Séminaire Propagation Electromagnétique et Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609762v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the lightning protection of blades on the field scattered by a windturbine</w:t>
+                <w:t xml:space="preserve">VOR Multipath Error in the Presence Wind farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Claudepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
@@ -9412,2738 +9387,3463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2015 9th European Conference on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EurAAP, Apr 2015, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">EMWT 2016: Specialist Meeting about Electromagnetic Waves and Wind Turbines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Wachtberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275918v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation of Corona discharges in the VHF aeronautical band</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Que peut-on attendre des OAM? Propriétés physiques, applications aux télécommunications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sokoloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Kevin Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Capet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Palacin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOLSE 2015, International Conference on Lightning and Static Electricity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Toulouse, France. pp.ISBN: 978-1-78561-223-7</w:t>
+              <w:t xml:space="preserve">Ondes à Moment Angulaire Orbital (OAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609749v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the orbital angular momentum order using a vector antenna in the presence of noise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Duy Kevin Nguyen</w:t>
+                <w:t xml:space="preserve">Propagation 3D par Méthode Split-Step Fourier pour la Prédiction de la Couverture de Systèmes Radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Capet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2014, 8th European Conference on Antennas and Propagation,</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> ENVIREM 2015, L’environnement électromagnétique des radars à l'horizon 2020 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Gif-Sur- Yvette, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108946v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion about the link budget for electromagnetic wave with orbital angular momentum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Sokoloff</w:t>
+                <w:t xml:space="preserve">Nominal Bias Analysis for ARAIM User</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Milner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Palacin</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Suard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2014, 8th European Conference on Antennas and Propagation,</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ION International Technical Meeting 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Navigation, Jan 2015, Dana Point, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108960v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cage-shaped Wideband Antenna Based on Folded Monopoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of the Shadowing Effect Between Windturbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Claudepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAP 2014, International Symposium on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Taiwan, Taiwan</w:t>
+              <w:t xml:space="preserve">EuCAP 2015 9th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EurAAP, Apr 2015, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01060866v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical study of the boundary conditions for parabolic equation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+                <w:t xml:space="preserve">Simulation du retard de groupe d’une antenne bibande GNSS pour application aéronautique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APWC 2013, IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073324v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the Noise Induced by Corona Discharges on a Ground VHF Antenna</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concilier les systèmes de navigation et de surveillance du trafic aérien avec le développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">Assises de l’aéronautique et du développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609739v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation en milieu atmosphérique sur de longues distances par hybridation faisceaux gaussiens équation parabolique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the lightning protection of blades on the field scattered by a windturbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Claudepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Sokoloff</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique DGA : méthodes hautes fréquences pour les calculs de signatures radar et d’antennes sur porteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EuCAP 2015 9th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EurAAP, Apr 2015, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609759v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exact vectorial spectral representation of the wave equation for propagation over a Terrain in 3D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiation of Corona discharges in the VHF aeronautical band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingtian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APWC 2013, IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Torino, Italy. pp 907-910</w:t>
+              <w:t xml:space="preserve">ICOLSE 2015, International Conference on Lightning and Static Electricity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Toulouse, France. pp.ISBN: 978-1-78561-223-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073343v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exact spectral representation of the wave equation for propagation over a terrain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of the orbital angular momentum order using a vector antenna in the presence of noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Dieylar Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Kevin Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Souny</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Capet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEAA 2012, International Conference on Electromagnetics in Advanced Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICEAA.2012.6328722⟩</w:t>
+              <w:t xml:space="preserve">EuCAP 2014, 8th European Conference on Antennas and Propagation,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands. pp.3248 - 3252, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6902521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022309v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D interaction of Gaussian beams with dichroic surfaces for the modeling of quasi-optical systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Elis</w:t>
+                <w:t xml:space="preserve">Discussion about the link budget for electromagnetic wave with orbital angular momentum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Kevin Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sokoloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Palacin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANTEM 2012, 15th International Symposium of ANtenna Technology and applied ElectroMagnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ANTEM.2012.6262371⟩</w:t>
+              <w:t xml:space="preserve">EuCAP 2014, 8th European Conference on Antennas and Propagation,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands. pp.1117 - 1121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6901966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022308v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix split-step resolution for propagation based on an exact spectral formulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cage-shaped Wideband Antenna Based on Folded Monopoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Souny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Souny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APWC 2012, Topical Conference on Antennas and Propagation in Wireless Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISAP 2014, International Symposium on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Taiwan, Taiwan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022310v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNSS multipath error model for airport surface operations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propagation en milieu atmosphérique sur de longues distances par hybridation faisceaux gaussiens équation parabolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sokoloff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS 2012, 25th International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Nashville, United States. pp 210-228</w:t>
+              <w:t xml:space="preserve">Journée thématique DGA : méthodes hautes fréquences pour les calculs de signatures radar et d’antennes sur porteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022515v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of the sensor number in distributed vector-antennas for 3D direction finding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A theoretical study of the boundary conditions for parabolic equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Souny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANTEM 2012, 15th International Symposium of ANtenna Technology and applied ElectroMagnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ANTEM.2012.6262373⟩</w:t>
+              <w:t xml:space="preserve">APWC 2013, IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, France. pp 684 - 687, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APWC.2013.6624898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022311v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D interaction of a gaussian beam with a dichroic surface for the modeling of quasi-optical systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Elis</w:t>
+                <w:t xml:space="preserve">Simulation of the Noise Induced by Corona Discharges on a Ground VHF Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingtian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bolioli</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEAA 2011, 13th International Conference on Electromagnetics in Advanced Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Taipei, Taiwan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022222v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency characterization of vector-sensor antennas with distributed elements for 3D direction finding</w:t>
+                <w:t xml:space="preserve">An exact vectorial spectral representation of the wave equation for propagation over a Terrain in 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Souny</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APWC 2011 IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">APWC 2013, IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Torino, Italy. pp 907-910</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022221v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slot planar antenna on metallic support with large bandwidth</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">GNSS multipath error model for airport surface operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Montloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Azoulai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Milner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAP 2011, 5th European Conference on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp 475-479</w:t>
+              <w:t xml:space="preserve">ION GNSS 2012, 25th International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Nashville, United States. pp 210-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067148v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two compact antennas for specific GNSS applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+                <w:t xml:space="preserve">3D interaction of Gaussian beams with dichroic surfaces for the modeling of quasi-optical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Souny</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sokoloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCT-CNES GNSS antennas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ANTEM 2012, 15th International Symposium of ANtenna Technology and applied ElectroMagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp 1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ANTEM.2012.6262371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609756v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact helical ring antenna for iridium communication on UAV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Matrix split-step resolution for propagation based on an exact spectral formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Souny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETTC 2011, European Test and Telemetry Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APWC 2012, Topical Conference on Antennas and Propagation in Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Cape Town, South Africa. pp 562-565, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEAA.2012.6328690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938447v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction 2D d'un faisceau gaussien avec une surface dichroïque pour la modélisation de systèmes quasi-optiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An exact spectral representation of the wave equation for propagation over a terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bolioli</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Souny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2011, 17èmes Journées Nationales Micro-ondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICEAA 2012, International Conference on Electromagnetics in Advanced Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Cape Town, South Africa. pp 717-720, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEAA.2012.6328722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022223v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid deterministic-statistical GPS multipath simulator for airport navigation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduction of the sensor number in distributed vector-antennas for 3D direction finding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Souny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CECom 2010, 20th International Conference on Applied Electromagnetics and Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ANTEM 2012, 15th International Symposium of ANtenna Technology and applied ElectroMagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp 1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ANTEM.2012.6262373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067160v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of gaussian beam based techniques to the quasi-optical systems of radiofrequency radiometers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2D interaction of a gaussian beam with a dichroic surface for the modeling of quasi-optical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sokoloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bolioli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Elis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2010, 4th European Conference on Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICEAA 2011, 13th International Conference on Electromagnetics in Advanced Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Turin, Italy. pp 682-685, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEAA.2011.6046425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022225v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation model for estimating VOR bearing errors in the presence of windturbines - hybridation of parabolic equation with physical optics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficiency characterization of vector-sensor antennas with distributed elements for 3D direction finding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Souny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2010, 4th European Conference on Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APWC 2011 IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Torino, Italy. pp 819-822, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APWC.2011.6046803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022224v1</w:t>
+                <w:t xml:space="preserve">hal-01022221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact self-directional antenna based on a helical ring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Slot planar antenna on metallic support with large bandwidth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Souny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS/URSI 2010, Antennas and Propagation Society International Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUCAP 2011, 5th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp 475-479</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2010.5561226⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01022226v1</w:t>
+                <w:t xml:space="preserve">hal-01067148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparisons of multipath modeling strategies for the estimation of GPS positioning error</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Chen</w:t>
+                <w:t xml:space="preserve">Interaction 2D d'un faisceau gaussien avec une surface dichroïque pour la modélisation de systèmes quasi-optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sokoloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bolioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2009, 3rd European Conference on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Berlin, Germany. pp 2300 - 2304</w:t>
+              <w:t xml:space="preserve">JNM 2011, 17èmes Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp xxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022155v1</w:t>
+                <w:t xml:space="preserve">hal-01022223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a GPS deterministic multipath simulator for an efficient computation of the positioning errors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Chen</w:t>
+                <w:t xml:space="preserve">Two compact antennas for specific GNSS applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Souny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS 2009, 22nd International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Savannah, United States. pp 2378-2390</w:t>
+              <w:t xml:space="preserve">CCT-CNES GNSS antennas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022159v1</w:t>
+                <w:t xml:space="preserve">hal-01609756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compact helical ring antenna for iridium communication on UAV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Souny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Hattenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ETTC 2011, European Test and Telemetry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application of gaussian beam based techniques to the quasi-optical systems of radiofrequency radiometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sokoloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bolioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuCAP 2010, 4th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Barcelone, Spain. pp 1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hybrid deterministic-statistical GPS multipath simulator for airport navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Escher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CECom 2010, 20th International Conference on Applied Electromagnetics and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Dubrovnik, pp 1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propagation model for estimating VOR bearing errors in the presence of windturbines - hybridation of parabolic equation with physical optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Souny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuCAP 2010, 4th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Barcelona, Spain. pp 1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compact self-directional antenna based on a helical ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Souny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">APS/URSI 2010, Antennas and Propagation Society International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Toronto, Canada. pp 1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2010.5561226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a GPS deterministic multipath simulator for an efficient computation of the positioning errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Escher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ION GNSS 2009, 22nd International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Savannah, United States. pp 2378-2390</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparisons of multipath modeling strategies for the estimation of GPS positioning error</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Escher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuCAP 2009, 3rd European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Berlin, Germany. pp 2300 - 2304</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Preconditioned finite-difference frequency-domain for modeling periodic dielectric structures - comparisons with FDTD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12168,124 +12868,238 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Tijhuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuMC 2008, 38th European Microwave Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Amsterdam, Netherlands. pp 829-832, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EUMC.2008.4751581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation d'erreur d'une mesure goniométrique par interférométrie à corrélation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Elineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIIe Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Électromagnétisme pour les télécommunications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12294,159 +13108,279 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cépaduès, pp.123, 2014, ENAC Series, 9782364931190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electromagnetic Scattering by a Finite Metallic Circular Cylinders Set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Elineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Kuhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles Électromagnétiques pour les Systèmes et les Canaux de Transmission de l’Aéronautique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electromagnétisme. Université Toulouse 3 Paul Sabatier, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01513077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId247"/>
+      <w:footerReference w:type="default" r:id="rId259"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12514,51 +13448,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE75BE2D"/>
+    <w:nsid w:val="22989E4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12745,51 +13679,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-chabory" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4552-0512" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087805308" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05328691v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Zhou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chabory" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2025.3584748" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05328715v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Quennelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Contreres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM25063003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062499v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos David Morales Pe&#241;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Boiteau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlaas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pascaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mia2.70019" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04746882v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Garcia-Pena" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Macabiau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Shi-Garrier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3408799" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04746906v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3433327" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330699v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Ara&#249;jo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grzeskowiak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mia2.12433" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381905v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douvenot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3118821" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231596v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03121383v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnafont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020RS007114" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693958v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/21-0009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02346081v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.109042" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02268990v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine L'Hour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fabbro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sokoloff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2911350" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02268988v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2911345" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01374097v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Claudepierre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2017.2650058" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01471666v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2671018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609719v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01305922v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Elis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bolioli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-016-0266-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01305919v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Kevin Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2554063" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01207649v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Souny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2479640" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01146554v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Palacin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015RS005772" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01598841v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB13071101" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609708v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bolioli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map:20060168" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021585v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. de Hon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Tijhuis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H.A Schilders" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.04.030" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140591v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laquerbe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999501" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05138525v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Vergnes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Kuhler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999888" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625541v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Djelloul" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2024.19630" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703311v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/INC-USNC-URSI61303.2024.10632400" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625227v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625232v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Antoine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pascaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mazingue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04590271v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Antoine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501461" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131775v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Djelloul" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA57318.2023.10297647" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03940514v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710081v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846602v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dehan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gali&#232;gue" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Issac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03214298v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411173" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426475v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS51995.2021.9560588" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03214293v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxandre Coulon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Javier Garcia Pe&#241;a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9410982" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477970v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477650v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bruno de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS/URSI47566.2021.9704170" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02916307v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Ben-Hassine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135730" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085326v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02963988v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vezinet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17713" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02916310v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135573" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03085317v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9329755" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02916827v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Amielh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Azoulai" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135810" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02184478v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02458584v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02456167v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Duplouy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA47423.2019.8959555" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02458310v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02501259v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSI-EMTS.2019.8931470" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02501245v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02418686v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02943123v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02318334v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.16907" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02458579v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02943128v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02456138v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2019.0713" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01948509v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Antoine L'Hour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01839331v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rougerie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIKON.2018.8405285" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02005017v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01621273v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2017.8062274" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01839330v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIKON.2018.8404997" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01705849v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01527004v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928111" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01527011v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928825" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01544677v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01516699v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56880-5_2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01527006v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928653" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609755v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609767v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01372300v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-EMTS.2016.7571310" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01331140v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481546" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01305916v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-AT-RASC.2015.7302910" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01339862v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481195" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609766v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01544678v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609764v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01145811v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Milner" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Suard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Rodriguez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609761v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01275934v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609763v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609762v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01275918v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609749v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingtian Wang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01108946v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Dieylar Diallo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902521" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01108960v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901966" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01060866v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01073324v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2013.6624898" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609739v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boeuf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609759v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01073343v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022309v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2012.6328722" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022308v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262371" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022310v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2012.6328690" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022515v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Montloin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Martineau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022311v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262373" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022222v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2011.6046425" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022221v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2011.6046803" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01067148v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609756v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938447v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022223v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01067160v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Escher" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022225v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022224v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022226v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2010.5561226" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022155v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022159v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022228v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2008.4751581" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021968v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01513077v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-chabory" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4552-0512" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087805308" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05328691v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Zhou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chabory" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2025.3584748" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05328715v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Quennelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Contreres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM25063003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062499v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos David Morales Pe&#241;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Boiteau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlaas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pascaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mia2.70019" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04746882v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Garcia-Pena" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Macabiau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Shi-Garrier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3408799" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04746906v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3433327" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330699v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Ara&#249;jo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grzeskowiak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mia2.12433" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381905v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douvenot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3118821" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231596v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03121383v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnafont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020RS007114" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693958v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/21-0009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02346081v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.109042" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02268990v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine L'Hour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fabbro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sokoloff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2911350" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02268988v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2911345" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01374097v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Claudepierre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2017.2650058" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01471666v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2671018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01305922v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Elis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bolioli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-016-0266-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01305919v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Kevin Nguyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2554063" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609719v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01146554v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Palacin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015RS005772" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01207649v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Souny" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2479640" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01598841v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB13071101" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609708v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bolioli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map:20060168" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021585v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. de Hon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Tijhuis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H.A Schilders" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.04.030" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553804v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Elineau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Kuhler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05565739v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05564449v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=alice quennelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140591v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laquerbe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999501" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05138525v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Vergnes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999888" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05582125v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388376v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Djelloul" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625541v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2024.19630" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703311v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/INC-USNC-URSI61303.2024.10632400" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04986508v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10686781" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625227v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625232v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Antoine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pascaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mazingue" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04590271v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Antoine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501461" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131775v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Djelloul" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA57318.2023.10297647" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03940514v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710081v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04087575v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2022.18361" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846602v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dehan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gali&#232;gue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Issac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477970v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03214293v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxandre Coulon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9410982" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426475v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS51995.2021.9560588" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03214298v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411173" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477650v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bruno de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS/URSI47566.2021.9704170" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085326v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02916307v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Ben-Hassine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135730" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02963988v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vezinet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17713" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02916310v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135573" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03085317v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9329755" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02916827v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Amielh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Azoulai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135810" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02456167v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Duplouy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA47423.2019.8959555" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02458584v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02184478v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02943123v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02501245v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02501259v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSI-EMTS.2019.8931470" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02418686v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02458310v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02318334v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.16907" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02943128v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02458579v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02456138v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2019.0713" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01839331v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rougerie" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIKON.2018.8405285" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01621273v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2017.8062274" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02005017v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01948509v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Antoine L'Hour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01839330v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIKON.2018.8404997" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01527004v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928111" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01527011v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928825" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01705849v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01544677v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01516699v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56880-5_2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609755v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01527006v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928653" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609767v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01372300v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-EMTS.2016.7571310" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01305916v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-AT-RASC.2015.7302910" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01331140v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481546" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01339862v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481195" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609766v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01544678v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609761v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609764v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01145811v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Milner" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Suard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Rodriguez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01275934v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609763v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609762v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01275918v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609749v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingtian Wang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01108946v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Dieylar Diallo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902521" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01108960v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901966" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01060866v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609759v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01073324v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2013.6624898" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609739v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boeuf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01073343v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022515v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Montloin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Martineau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022308v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262371" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022310v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2012.6328690" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022309v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2012.6328722" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022311v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262373" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022222v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2011.6046425" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022221v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2011.6046803" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01067148v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022223v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609756v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938447v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022225v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01067160v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Escher" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022224v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022226v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2010.5561226" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022159v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022155v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022228v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2008.4751581" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575289v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021968v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572108v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01513077v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>