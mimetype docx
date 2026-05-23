--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,13393 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...13342 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexandre Chabory </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alexandre-chabory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4552-0512</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">087805308</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=w46UeiYAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Extraction Method for the Multipath Characteristics of Simulated Tropospheric Propagation Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (5), pp.14401-14413. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2025.3584748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin Spherical Harmonics for the Analysis of Antenna Electromagnetic Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Quennelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Contreres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135, pp.34-44. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERM25063003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unidirectional dielectric resonator antenna using 3-D-printed uniaxial anisotropic ceramic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos David Morales Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audric Boiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (1), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/mia2.70019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DME/TACAN Multipath Impact on GNSS L5/E5a Airborne Receivers Part I: C/N0 Degradation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Garcia-Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Macabiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Shi-Garrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60 (5), pp.6765-6786. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2024.3408799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746882v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DME/TACAN Multipath Impact on GNSS L5/E5a Airborne Receivers Part II: Air-Ground Channel Model and Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Garcia-Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Macabiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60 (5), pp.6787-6806. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2024.3433327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D‐printed heterogeneous isotropic–anisotropic dielectric resonator for singly fed dual‐band circularly polarised antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno de Araùjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (4), pp.220-230. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/mia2.12433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast Wavelet-to-Wavelet Propagation Method for the Simulation of Long-Range Propagation in Low Troposphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (3), pp.2137-2148. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2021.3118821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-printed ceramics with engineered anisotropy for dielectric resonator antenna applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos David Morales Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A local split‐step wavelet method for the long range propagation simulation in 2D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonnafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (2), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020RS007114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Thresholds in the Split-Step Wavelet Method to Assess Accuracy for Long-Range Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonnafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI Radio Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46620/21-0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the long-range wave propagation by a split-step wavelet method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 402, pp.109042. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2019.109042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-D Propagation Modeling in Inhomogeneous Refractive Atmosphere Based on Gaussian Beams Part II: Application to Radio Occultation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine L'Hour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fabbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sokoloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (8), pp.5487-5496. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2019.2911350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-D Propagation Modeling in Inhomogeneous Refractive Atmosphere Based on Gaussian Beams Part I: Propagation Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine L'Hour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fabbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sokoloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (8), pp.5477-5486. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2019.2911345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deterministic VOR Error Modelling Method – Application to Wind Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Claudepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (1), pp: 247 - 257. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2017.2650058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D Split-Step Fourier Algorithm Based on an Discrete Spectral Representation of the Propagation Equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (1988-1995), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2017.2671018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Estimation of Orbital and Spin Angular Momentum Mode Numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Kevin Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sokoloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, pp 50-53. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2016.2554063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Shadowing Effect Between Windturbines at VOR and Radar frequencies.Propagation model for estimating VOR bearing error in the presence of windturbines -hybridation of parabolic equation with physical optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Claudepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum for Electromagnetic Research Methods and Application Technologies (FERMAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, pp.1464 - 1476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2D Gaussian-Beam-Based Method for Modeling the Dichroic Surfaces of Quasi-Optical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Elis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sokoloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bolioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (8), pp 1-17. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10762-016-0266-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helical-Ring Antenna for Hemispherical Radiation in Circular Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Souny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, PP (99), pp.1. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2015.2479640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna Gain and Link Budget for Waves Carrying Orbital Angular Momentum (OAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Kevin Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sokoloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Palacin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Volume 50 (11), pp.Pages 1165-1175. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015RS005772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-based expansion on 3D conformal Gaussian beams for the scattering from a curved interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sokoloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bolioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol 54, 2013., p. 245- 264. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERB13071101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically based expansion on conformal Gaussian beams for the radiation of curved aperture in dimension 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sokoloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bolioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (2), pp.152 - 157. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-map:20060168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast transform based preconditioners for 2D finite-difference frequency-domain : Waveguides and periodic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. de Hon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Tijhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.H.A Schilders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 227 (16), pp 7755-7767. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2008.04.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (93)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction électromagnétique par un ensemble de cylindres métalliques de longueurs finies à sections circulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Elineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Kuhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction Methods of the Dominant Delay in Simulation of Electromagnetic Waves in the Low Troposphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE CNC-USNC-URSI North American Radio Science Meeting (Joint with AP-S Symposium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of Electromagnetic Fields by means of Spin Spherical Wavelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alice quennelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Printable Inhomogeneous Dielectric Resonator Antenna with Cardioid Shaped Pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audric Boiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laquerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Stockholm, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.10999501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion of an Incident Field by Means of Vectorial Spherical Harmonics - Analysis in Terms of Active and Reactive Powers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Kuhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Stockholm, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.10999888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Models for Antenna Spherical Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Kuhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Conference on Antenna Measurements and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Antibes Juan les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-form Expression for the Radiation of an Arbitrarily-Oriented Stochastic Elementary Dipole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mehdi Djelloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEAA - IEEE APWC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Palerme (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Modeling of the Radiation Pattern of an Airborne Single-Band GNSS Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mehdi Djelloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ION 2024 Pacific PNT Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute Of Navigation, Apr 2024, Honolulu, United States. pp.699-708, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/2024.19630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Quantification for Conformal Patch Antenna Installed on Infinite Cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mehdi Djelloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE INC-USNC-URSI Radio Science Meeting (Joint with AP-S Symposium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Florence, Italy. pp.186-187, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/INC-USNC-URSI61303.2024.10632400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipath Separation in Split-Step Simulation of Electromagnetic Waves in the Low Troposphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Symposium on Antennas and Propagation and INC/USNC‐URSI Radio Science Meeting (AP-S/INC-USNC-URSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Firenze, Italy. pp.1843-1844, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AP-S/INC-USNC-URSI52054.2024.10686781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification d'incertitude sur l'antenne du radio-altimètre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mehdi Djelloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEAT Université Côte d'Azur, Jun 2024, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la dispersion de cristaux diélectriques imprimés en 3D pour des applications d'antennes à résonateur diélectrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Mazingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Frequency Dispersion of 3D-Printed Dielectric Crystals for Dielectric Resonator Antenna Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laquerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP60739.2024.10501461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic modeling of the radiation pattern of airborne antennas: Application to the radar altimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Djelloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Venise, Italy. pp.184-184, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA57318.2023.10297647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSW-2D : un logiciel open-source et gratuit pour la propagation par méthode split-step wavelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENVIREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode split-step wavelet pour la propagation troposphérique en 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonnafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Journées Nationales Microondes (JNM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of DME/TACAN on GNSS L5/E5a Receivers at Low Altitude Considering Multipath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Garcia-Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Macabiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 35th International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Denver, United States. pp.276-303, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/2022.18361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-site experiments and electromagnetic modelling to characterize Corona discharges in VHF-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Galiègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Issac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Lightning &amp; Static Electricity ICOLSE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846602v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D split-step wavelet method for the propagation over impedance ground condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonnafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 XXXIVth General Assembly and Scientific Symposium of the International Union of Radio Science (URSI GASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Rome, Italy. pp.01-04, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSIGASS51995.2021.9560588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory testing and on-site experiments to characterize Corona discharges in VHF-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Galiègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Issac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI GASS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeronautical GNSS Channel Model for Spurious Signals Arriving from Below the Horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxandre Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Garcia-Pena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2021 15th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Dusseldorf, Germany. pp.1-5 /ISBN:978-1-7281-8845-4, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP51087.2021.9410982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Split-step wavelet with local operators for the 3D long-range propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonnafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2021 15th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Dusseldorf, Germany. pp.1-5 /ISBN:978-1-7281-8845-4, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP51087.2021.9411173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circularly Polarized Huygens Source Antenna Based on Two Stacked Dielectric Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos David Morales Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bruno de Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE AP-S International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Marina Bay Sands, Singapore. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APS/URSI47566.2021.9704170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing of a Uniaxial Anisotropic Dielectric Material for Antenna Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos David Morales Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées de Caractérisation Microondes et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Toulouse (virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity Domain of the Odunaiya Expression for Computing the Conventional VOR Multipath Error</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Ben-Hassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2020, 14th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.1-5/ ISBN: 978-1-7281-3712-4, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Meaconing and its Impact on GNSS Receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxandre Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Garcia-Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vezinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Macabiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ION GNSS+ 2020, 33rd International Technical Meeting of the Satellite Division of the Institute of Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Virtual event, United States. pp. 3713-3737., </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/2020.17713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A speed up of split-step wavelet for the computation of long range propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonnafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2020 14th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huygens Source Antenna using Stacked Dielectric Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos David Morales Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS URSI 2020 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEECONF35879.2020.9329755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085317v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including the aircraft and the antenna in a wide band aeronautical LMS channel model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Amielh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Macabiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Azoulai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2020 14th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la propagation par méthode split-step wavelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonnafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENVIREM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation par méthode split-step wavelet avec propagateurs locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonnafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Split-step wavelet propagation modelling using local operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonnafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 URSI International Symposium on Electromagnetic Theory (EMTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Diego, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSI-EMTS.2019.8931470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analytic Formulation of the Doppler VOR Multipath Error for a Digital Receiver - Comparaisons with the Odunaiya Expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Ben-Hassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMWT 2019, Specialist Meeting on Electromagnetic Waves and Wind Turbines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for Assessing the Impact of Wind Turbines on Civil Aviation Primary and Secondary Radars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Galiègue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMWT 2019, Specialist Meeting on Electromagnetic Waves and Wind Turbines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a 8-Ports Vector Antenna for Measurement Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMA 2019, IEEE International Conference on Antenna Measurements and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Kuta, Indonesia. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA47423.2019.8959555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of an IQ Receiver Model by Means of Laboratory Measurements for Conventional VOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Ben-Hassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMWT 2019, Specialist Meeting on Electromagnetic Waves and Wind Turbines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic VOR Receiver Model for Estimating the Bearing Error in the Presence of Wind Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Ben-Hassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2019, 13th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184478v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNSS Multipath Error Model for Aircraft Surface Navigation Based on Canonical Scenarios for Class F Airports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Amielh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Macabiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Azoulai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ION GNSS+ 2019 32nd International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Miami, United States. pp.1418-1437, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/2019.16907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'Obstacles Proches sur les Performances des Radars Primaires et Secondaires de l'Aviation Civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Galiègue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENVIREM 2019, Influence de l’environnement électromagnétique quels enjeux en termes de modélisations et systèmes de mesures ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stastistical Model for Assessing the Impact of Wind Turbines on Conventionnal VOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Ben-Hassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMWT 2019, Specialist Meeting on Electromagnetic Waves and Wind Turbines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-fed circularly polarized dielectric resonator antenna using a uniaxial anisotropic material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos David Morales Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APC 2019, The IET Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Birmingham, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2019.0713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456138v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous and discrete formulations for modeling electromagnetic wave propagation over an impedance ground in low troposphere in 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APWC 2017 IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Verone, Italy. pp. 181-184, ISBN: 978-1-5090-4453-5 </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APWC.2017.8062274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation modeling for radio occultation remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Antoine L'Hour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fabbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sokoloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2018, 12th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Londres, United Kingdom. pp.ISBN: 978-1-78561-816-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of the Antenna Model to Assess GNSS Multipath in Airport Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Amielh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Macabiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Azoulai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USNC-URSI Radio Science Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston, United States. pp.109-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the radiowave propagation with a split-step wavelet method for radio occultation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rougerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIKON 2018 22nd International Microwave and Radar Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Poznan, Poland. pp. 562-564, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/MIKON.2018.8405285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOR times series for an aircraft trajectory in the presence of wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Ben-Hassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIKON 2018 22nd International Microwave and Radar Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Poznan, Poland. pp116-118; ISBN: 978-83-949421-0-6, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/MIKON.2018.8404997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839330v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of Existing GNSS Multipath Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Amielh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Macabiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Azoulai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ION GNSS+ 2017, 30th International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Portland, United States. pp.ION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the impact of solar parks on VHF aeronautical communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Galiègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2017 11th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. pp.ISBN : 978-1-5090-3742-1, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparisons of discrete and continuous propagators for the modelling of low tropospheric propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2017 11th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. pp.ISBN : 978-1-5090-3742-1 </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des Propagateurs Discret et Continu pour la Propagation dans la Basse Troposphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturized Antennas for Vehicular Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Souny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nets4Cars/Nets4Trains/Nets4Aircraft 2017, 12th International Workshop Communication Technologies for Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Toulouse, France. pp 15-20, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-56880-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Nx2D and 3D Split-Step Fourier Methods in Realistic 3D Ducting Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Applied Computational Electromagnetics Society (ACES) Symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Suzhou, China. pp.ISBN : 978-1-5090-4311-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic VOR error due to several scatterers — Application to wind farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Claudepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2017 11th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche avancée sur les interférences induites par les éoliennes sur les systèmes CNS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire éolien : améliorer la coordination entre procédures fédérales et cantonales,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Berne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion about the effect of the OAM topological charge on a microwave link budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Kevin Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sokoloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Palacin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI AT-RASC 2015 1st URSI Atlantic Radio Science Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Gran Canaria, Spain. pp.ISBN: 9781479968718, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSI-AT-RASC.2015.7302910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for computing the VOR multipath error-Comparisons with in-flight measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Claudepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2016, 10th European Conference on Antennas and Propagation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian beams for quasi-optical-systems: Modeling dichroic surfaces near a zero of transmission or reflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Elis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sokoloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bolioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMTS 2016, URSI International Symposium on Electromagnetic Theory </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Espoo, Finland. pp.Electronic ISBN: 978-1-5090-2502-2 Print on Demand(PoD) ISBN: 978-1-5090-2503-9, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSI-EMTS.2016.7571310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D modeling of the atmospheric refraction based on Gaussian beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Antoine L'Hour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fabbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sokoloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2016, 10th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.ISBN: 978-88-907018-6-3, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes Split-Step Précises et Rapides pour la Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCT CNES Séminaire Propagation Electromagnétique et Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOR Multipath Error in the Presence Wind farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Claudepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMWT 2016: Specialist Meeting about Electromagnetic Waves and Wind Turbines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Wachtberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut-on attendre des OAM? Propriétés physiques, applications aux télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sokoloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Kevin Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Palacin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ondes à Moment Angulaire Orbital (OAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation 3D par Méthode Split-Step Fourier pour la Prédiction de la Couverture de Systèmes Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ENVIREM 2015, L’environnement électromagnétique des radars à l'horizon 2020 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Gif-Sur- Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nominal Bias Analysis for ARAIM User</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Macabiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Milner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ION International Technical Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Navigation, Jan 2015, Dana Point, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Shadowing Effect Between Windturbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Claudepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2015 9th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EurAAP, Apr 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation du retard de groupe d’une antenne bibande GNSS pour application aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Macabiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier les systèmes de navigation et de surveillance du trafic aérien avec le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de l’aéronautique et du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the lightning protection of blades on the field scattered by a windturbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Claudepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2015 9th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EurAAP, Apr 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation of Corona discharges in the VHF aeronautical band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingtian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOLSE 2015, International Conference on Lightning and Static Electricity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Toulouse, France. pp.ISBN: 978-1-78561-223-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion about the link budget for electromagnetic wave with orbital angular momentum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Kevin Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sokoloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Palacin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2014, 8th European Conference on Antennas and Propagation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands. pp.1117 - 1121, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6901966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cage-shaped Wideband Antenna Based on Folded Monopoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Souny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAP 2014, International Symposium on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Taiwan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the orbital angular momentum order using a vector antenna in the presence of noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Dieylar Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Kevin Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2014, 8th European Conference on Antennas and Propagation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands. pp.3248 - 3252, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6902521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation en milieu atmosphérique sur de longues distances par hybridation faisceaux gaussiens équation parabolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sokoloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique DGA : méthodes hautes fréquences pour les calculs de signatures radar et d’antennes sur porteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of the boundary conditions for parabolic equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APWC 2013, IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. pp 684 - 687, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APWC.2013.6624898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the Noise Induced by Corona Discharges on a Ground VHF Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingtian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exact vectorial spectral representation of the wave equation for propagation over a Terrain in 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APWC 2013, IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Torino, Italy. pp 907-910</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNSS multipath error model for airport surface operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Montloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Azoulai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Milner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ION GNSS 2012, 25th International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Nashville, United States. pp 210-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exact spectral representation of the wave equation for propagation over a terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Souny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEAA 2012, International Conference on Electromagnetics in Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cape Town, South Africa. pp 717-720, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA.2012.6328722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D interaction of Gaussian beams with dichroic surfaces for the modeling of quasi-optical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Elis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sokoloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANTEM 2012, 15th International Symposium of ANtenna Technology and applied ElectroMagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp 1-5, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANTEM.2012.6262371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix split-step resolution for propagation based on an exact spectral formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Souny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APWC 2012, Topical Conference on Antennas and Propagation in Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cape Town, South Africa. pp 562-565, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA.2012.6328690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of the sensor number in distributed vector-antennas for 3D direction finding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Souny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANTEM 2012, 15th International Symposium of ANtenna Technology and applied ElectroMagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp 1-5, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANTEM.2012.6262373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D interaction of a gaussian beam with a dichroic surface for the modeling of quasi-optical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Elis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sokoloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bolioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEAA 2011, 13th International Conference on Electromagnetics in Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Turin, Italy. pp 682-685, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA.2011.6046425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency characterization of vector-sensor antennas with distributed elements for 3D direction finding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Souny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APWC 2011 IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Torino, Italy. pp 819-822, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APWC.2011.6046803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slot planar antenna on metallic support with large bandwidth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Souny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2011, 5th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp 475-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two compact antennas for specific GNSS applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Souny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCT-CNES GNSS antennas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact helical ring antenna for iridium communication on UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Souny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETTC 2011, European Test and Telemetry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction 2D d'un faisceau gaussien avec une surface dichroïque pour la modélisation de systèmes quasi-optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Elis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sokoloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bolioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2011, 17èmes Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp xxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid deterministic-statistical GPS multipath simulator for airport navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Escher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Macabiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CECom 2010, 20th International Conference on Applied Electromagnetics and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Dubrovnik, pp 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of gaussian beam based techniques to the quasi-optical systems of radiofrequency radiometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sokoloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bolioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Elis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2010, 4th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Barcelone, Spain. pp 1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation model for estimating VOR bearing errors in the presence of windturbines - hybridation of parabolic equation with physical optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Souny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2010, 4th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Barcelona, Spain. pp 1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact self-directional antenna based on a helical ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Souny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS/URSI 2010, Antennas and Propagation Society International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Toronto, Canada. pp 1-4, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APS.2010.5561226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparisons of multipath modeling strategies for the estimation of GPS positioning error</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Escher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Macabiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2009, 3rd European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Berlin, Germany. pp 2300 - 2304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a GPS deterministic multipath simulator for an efficient computation of the positioning errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Escher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Macabiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ION GNSS 2009, 22nd International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Savannah, United States. pp 2378-2390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preconditioned finite-difference frequency-domain for modeling periodic dielectric structures - comparisons with FDTD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. de Hon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.H.A Schilders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Tijhuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMC 2008, 38th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Amsterdam, Netherlands. pp 829-832, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMC.2008.4751581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d'erreur d'une mesure goniométrique par interférométrie à corrélation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Elineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Électromagnétisme pour les télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cépaduès, pp.123, 2014, ENAC Series, 9782364931190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Scattering by a Finite Metallic Circular Cylinders Set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Elineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Kuhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles Électromagnétiques pour les Systèmes et les Canaux de Transmission de l’Aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electromagnétisme. Université Toulouse 3 Paul Sabatier, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01513077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId260"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -13448,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22989E4B"/>
+    <w:nsid w:val="1FA66662"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13679,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-chabory" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4552-0512" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087805308" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05328691v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Zhou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chabory" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2025.3584748" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05328715v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Quennelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Contreres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM25063003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062499v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos David Morales Pe&#241;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Boiteau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlaas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pascaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mia2.70019" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04746882v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Garcia-Pena" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Macabiau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Shi-Garrier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3408799" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04746906v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3433327" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330699v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Ara&#249;jo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grzeskowiak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mia2.12433" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381905v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douvenot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3118821" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231596v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03121383v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnafont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020RS007114" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693958v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/21-0009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02346081v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.109042" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02268990v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine L'Hour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fabbro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sokoloff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2911350" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02268988v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2911345" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01374097v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Claudepierre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2017.2650058" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01471666v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2671018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01305922v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Elis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bolioli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-016-0266-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01305919v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Kevin Nguyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2554063" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609719v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01146554v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Palacin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015RS005772" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01207649v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Souny" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2479640" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01598841v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB13071101" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609708v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bolioli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map:20060168" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021585v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. de Hon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Tijhuis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H.A Schilders" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.04.030" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553804v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Elineau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Kuhler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05565739v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05564449v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=alice quennelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140591v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laquerbe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999501" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05138525v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Vergnes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999888" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05582125v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388376v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Djelloul" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625541v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2024.19630" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703311v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/INC-USNC-URSI61303.2024.10632400" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04986508v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10686781" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625227v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625232v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Antoine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pascaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mazingue" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04590271v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Antoine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501461" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131775v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Djelloul" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA57318.2023.10297647" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03940514v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710081v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04087575v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2022.18361" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846602v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dehan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gali&#232;gue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Issac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477970v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03214293v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxandre Coulon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9410982" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426475v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS51995.2021.9560588" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03214298v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411173" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477650v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bruno de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS/URSI47566.2021.9704170" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085326v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02916307v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Ben-Hassine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135730" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02963988v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vezinet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17713" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02916310v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135573" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03085317v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9329755" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02916827v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Amielh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Azoulai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135810" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02456167v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Duplouy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA47423.2019.8959555" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02458584v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02184478v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02943123v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02501245v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02501259v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSI-EMTS.2019.8931470" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02418686v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02458310v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02318334v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.16907" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02943128v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02458579v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02456138v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2019.0713" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01839331v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rougerie" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIKON.2018.8405285" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01621273v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2017.8062274" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02005017v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01948509v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Antoine L'Hour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01839330v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIKON.2018.8404997" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01527004v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928111" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01527011v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928825" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01705849v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01544677v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01516699v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56880-5_2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609755v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01527006v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928653" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609767v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01372300v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-EMTS.2016.7571310" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01305916v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-AT-RASC.2015.7302910" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01331140v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481546" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01339862v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481195" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609766v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01544678v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609761v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609764v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01145811v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Milner" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Suard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Rodriguez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01275934v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609763v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609762v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01275918v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609749v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingtian Wang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01108946v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Dieylar Diallo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902521" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01108960v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901966" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01060866v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609759v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01073324v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2013.6624898" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609739v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boeuf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01073343v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022515v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Montloin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Martineau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022308v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262371" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022310v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2012.6328690" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022309v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2012.6328722" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022311v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262373" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022222v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2011.6046425" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022221v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2011.6046803" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01067148v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022223v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609756v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938447v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022225v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01067160v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Escher" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022224v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022226v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2010.5561226" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022159v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022155v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022228v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2008.4751581" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575289v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021968v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572108v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01513077v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-chabory" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4552-0512" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087805308" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=w46UeiYAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05328691v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Zhou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chabory" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2025.3584748" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05328715v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Quennelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Contreres" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM25063003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062499v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos David Morales Pe&#241;a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Boiteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlaas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pascaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mia2.70019" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04746882v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Garcia-Pena" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Macabiau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Shi-Garrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3408799" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04746906v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3433327" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330699v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Ara&#249;jo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grzeskowiak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mia2.12433" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381905v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douvenot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3118821" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231596v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03121383v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnafont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020RS007114" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693958v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/21-0009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02346081v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.109042" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02268990v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine L'Hour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fabbro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sokoloff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2911350" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02268988v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2911345" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01374097v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Claudepierre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2017.2650058" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01471666v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2671018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01305919v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Kevin Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2554063" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609719v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01305922v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Elis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bolioli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-016-0266-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01207649v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Souny" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2479640" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01146554v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Palacin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015RS005772" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01598841v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB13071101" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609708v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bolioli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map:20060168" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021585v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. de Hon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Tijhuis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H.A Schilders" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.04.030" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553804v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Elineau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Kuhler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05565739v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05564449v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=alice quennelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140591v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laquerbe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999501" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05138525v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Vergnes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999888" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05582125v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388376v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Djelloul" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625541v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2024.19630" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703311v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/INC-USNC-URSI61303.2024.10632400" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04986508v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10686781" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625227v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625232v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Antoine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pascaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mazingue" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04590271v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Antoine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501461" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131775v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Djelloul" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA57318.2023.10297647" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03940514v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710081v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04087575v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2022.18361" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846602v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dehan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gali&#232;gue" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Issac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426475v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS51995.2021.9560588" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477970v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03214293v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxandre Coulon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9410982" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03214298v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411173" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477650v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bruno de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS/URSI47566.2021.9704170" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085326v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02916307v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Ben-Hassine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135730" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02963988v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vezinet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17713" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02916310v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135573" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03085317v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9329755" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02916827v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Amielh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Azoulai" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135810" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02943123v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02501245v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02501259v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSI-EMTS.2019.8931470" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02418686v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02458310v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02456167v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Duplouy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA47423.2019.8959555" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02458584v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02184478v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02318334v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.16907" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02943128v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02458579v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02456138v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2019.0713" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01621273v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2017.8062274" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01948509v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Antoine L'Hour" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02005017v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01839331v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rougerie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIKON.2018.8405285" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01839330v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIKON.2018.8404997" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01705849v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01527011v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928825" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01527004v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928111" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01544677v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01516699v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56880-5_2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609755v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01527006v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928653" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609767v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01305916v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-AT-RASC.2015.7302910" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01331140v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481546" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01372300v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-EMTS.2016.7571310" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01339862v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481195" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609766v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01544678v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609761v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609764v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01145811v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Milner" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Suard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Rodriguez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01275934v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609763v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609762v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01275918v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609749v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingtian Wang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01108960v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901966" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01060866v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01108946v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Dieylar Diallo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902521" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609759v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01073324v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2013.6624898" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609739v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boeuf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01073343v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022515v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Montloin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Martineau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022309v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2012.6328722" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022308v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262371" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022310v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2012.6328690" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022311v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262373" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022222v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2011.6046425" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022221v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2011.6046803" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01067148v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609756v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938447v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022223v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01067160v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Escher" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022225v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022224v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022226v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2010.5561226" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022155v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022159v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022228v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2008.4751581" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575289v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021968v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572108v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01513077v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>